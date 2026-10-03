--- v4 (2026-08-23)
+++ v5 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUUMO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>HETDGL</t>
   </si>
   <si>
@@ -580,50 +580,56 @@
   </si>
   <si>
     <t>THRISE</t>
   </si>
   <si>
     <t>Thrips setosus</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672
 * He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae (as Cucurbita)</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672</t>
   </si>
   <si>
     <t>Major host</t>
+  </si>
+  <si>
+    <t>Anastrepha grandis</t>
+  </si>
+  <si>
+    <t>* Reyna-Rivera E, Aguilar-Rafael V, Meza-Maicelo W, Santillan-Culquimboz HW, Banda-Martinez D, Cubas-Vasquez L, Leiva-Espinoza S (2026) Fruit fly species (Diptera: Tephritidae) associated with fruit orchards in the province of Luya, Amazonas, Peru. Frontiers in Insect Science 6, 1789891.  https://doi.org/10.3389/finsc.2026.1789891</t>
   </si>
   <si>
     <t>SLCV00</t>
   </si>
   <si>
     <t>Begomovirus cucurbitapeponis</t>
   </si>
   <si>
     <t>* Antignus Y, Lachman O, Pearlsman M, Omer S, Yunis H, Messika Y,  Uko O, Koren A (2003) Squash leaf curl geminivirus - a new illegal immigrant from the Western Hemisphere and a threat to cucurbit crops in Israel. Abstracts of presentations made at the 24th Congress of the Israeli Phytopathological Society. Phytoparasitica 31(4), p 415.
 * Cohen S, Duffus JE, Larsen RC, Liu HY, Flock RA (1983) Purification, serology, and vector relationships of squash leaf curl virus, a whitefly-transmitted geminivirus. Phytopathology 73(12), 1669-1673.</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t>* Phaneendra C, Rao KRSS, Jain RK, Mandal B (2012) Tomato leaf curl New Delhi virus is associated with pumpkin leaf curl: a new disease in Northern India. Indian Journal of Virology 23(1), 42-45.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>DIABUH</t>
   </si>
   <si>
@@ -975,51 +981,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D73"/>
+  <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1894,112 +1900,126 @@
         <v>174</v>
       </c>
       <c r="D67" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>18</v>
       </c>
       <c r="B68" t="s">
         <v>173</v>
       </c>
       <c r="C68" t="s">
         <v>176</v>
       </c>
       <c r="D68" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>178</v>
       </c>
       <c r="B69" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" t="s">
         <v>179</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
+        <v>181</v>
+      </c>
+      <c r="C70" t="s">
         <v>182</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>178</v>
       </c>
       <c r="B71" t="s">
+        <v>184</v>
+      </c>
+      <c r="C71" t="s">
         <v>185</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>178</v>
       </c>
       <c r="B72" t="s">
+        <v>187</v>
+      </c>
+      <c r="C72" t="s">
         <v>188</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>178</v>
+      </c>
+      <c r="B73" t="s">
+        <v>190</v>
+      </c>
+      <c r="C73" t="s">
         <v>191</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>192</v>
       </c>
-      <c r="C73" t="s">
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
         <v>193</v>
       </c>
-      <c r="D73"/>
+      <c r="B74" t="s">
+        <v>194</v>
+      </c>
+      <c r="C74" t="s">
+        <v>195</v>
+      </c>
+      <c r="D74"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>