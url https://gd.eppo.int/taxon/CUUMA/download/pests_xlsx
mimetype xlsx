--- v2 (2026-03-24)
+++ v3 (2026-04-30)
@@ -12,62 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUUMA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>SERRMA</t>
+  </si>
+  <si>
+    <t>Serratia marcescens</t>
+  </si>
+  <si>
+    <t>* Mphande K, Beattie GA, Gleason ML (2024) First report of cucurbit yellow vine disease caused by Serratia marcescens on cucurbit crops in Iowa. Plant Disease 108(4), 1093. https://doi.org/10.1094/PDIS-12-23-2716-PDN
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025). Consequently this host is considered unreliable [2026-04]</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>CRLV00</t>
   </si>
   <si>
     <t>Cheravirus avii</t>
   </si>
   <si>
     <t>* Bratsch SA, Grinstead S, Lockhart B, Mollov D (2020) Biological properties and genomic sequence of an isolate of cherry rasp leaf virus from tomato. Journal of Plant Pathology. https://doi.org/10.1007/s42161-020-00522-5
 * Hansen AJ, Nylland G, McElroy FD, Stace-Smith R (1974) Origin, cause, host range and spread of cherry rasp leaf disease in North America. Phytopathology 64, 721-727.</t>
   </si>
   <si>
     <t>HETDGL</t>
   </si>
   <si>
     <t>Heterodera glycines</t>
@@ -495,59 +508,50 @@
   <si>
     <t>Ralstonia solanacearum</t>
   </si>
   <si>
     <t>* Wicker E, Grassart L, Coranson-Beaudu R, Mian D, Guilbaud C, Fegan M, Prior P (2007) Ralstonia solanacearum strains from Martinique (French West Indies) exhibiting a new pathogenic potential. Applied and Environmental Microbiology 73(21), 6790-801. doi: 10.1128/AEM.00841-07</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
     <t>Ralstonia solanacearum species complex</t>
   </si>
   <si>
     <t xml:space="preserve">* Horita M, Tsuchiya K, Suga Y, Yano K, Waki T, Kurose D, Furuya N (2014) Current classification of Ralstonia solanacearum and genetic diversity of the strains in Japan. Journal of general plant pathology 80(6), 455-465.
 * She X, Yu L, Lan G, Tang Y and He Z (2017) Identification and genetic characterization of Ralstonia solanacearum Species Complex isolates from Cucurbita maxima in China. Frontiers in Plant Science 8, 1794. doi: 10.3389/fpls.2017.01794 
 ------- R. pseudosolanacearum [phylotype 1 sequevars PI-17, PI-45 and PI-56] 
 * Wicker E, Grassart L, Coranson-Beaudu R, Mian D, Guilbaud C, Fegan M, Prior P (2007) Ralstonia solanacearum strains from Martinique (French West Indies) exhibiting a new pathogenic potential. Applied and Environmental Microbiology 73(21), 6790-801. </t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Cucurbitaceae)</t>
   </si>
   <si>
-    <t>SERRMA</t>
-[...7 lines deleted...]
-  <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu158</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gómez DR, Roque-Specht VF, Sousa-Silva JC, Paula-Moraes SV, Peterson JA, Hunt T (2018) Host plants of Spodoptera frugiperda (Lepidoptera: Noctuidae) in the Americas. African Entomology 26, 286-300.</t>
   </si>
   <si>
     <t>SPODLI</t>
   </si>
   <si>
     <t>Spodoptera littoralis</t>
   </si>
   <si>
     <t>* Prasad J, Bhattacharya AK (1975) Growth and development of Spodoptera littoralis (Boisd.) (Lepidoptera, Noctuidae) on several plants. Zeitschrift für Angewandte Entomologie 79, 34-48.</t>
@@ -627,51 +631,58 @@
     <t>Diabrotica undecimpunctata howardi</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 1-476.
 ------- Larval host.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.</t>
   </si>
   <si>
     <t>ZYMV00</t>
   </si>
   <si>
     <t>Potyvirus cucurbitaflavitesselati</t>
   </si>
   <si>
     <t>* Desbiez C., Lecoq H (1997) Zucchini yellow mosaic virus. Plant pathology, 46(6), 809-829.</t>
   </si>
   <si>
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
+    <t>SERRUR</t>
+  </si>
+  <si>
+    <t>Serratia ureilytica</t>
+  </si>
+  <si>
+    <t>* Mphande K, Beattie GA, Gleason ML (2024) First report of cucurbit yellow vine disease caused by Serratia marcescens on cucurbit crops in Iowa. Plant Disease 108(4), 1093. https://doi.org/10.1094/PDIS-12-23-2716-PDN
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025) [2026-04]</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -992,1075 +1003,1077 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D12"/>
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B19" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="D22"/>
+        <v>57</v>
+      </c>
+      <c r="D22" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D25"/>
+        <v>64</v>
+      </c>
+      <c r="D25" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D27" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B29" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B30" t="s">
         <v>71</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="D31"/>
+        <v>76</v>
+      </c>
+      <c r="D31" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B34" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D35"/>
+        <v>85</v>
+      </c>
+      <c r="D35" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B37" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C37" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B38" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C38" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B39" t="s">
         <v>91</v>
       </c>
       <c r="C39" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>94</v>
+      </c>
+      <c r="D39" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B40" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C40" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D41"/>
+        <v>98</v>
+      </c>
+      <c r="D41" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B42" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B43" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B44" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B45" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B46" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C46" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D46" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B47" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C47" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B48" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C48" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D48"/>
+        <v>117</v>
+      </c>
+      <c r="D48" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B49" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C49" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B50" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C50" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C51" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C52" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D52" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B53" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C53" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D53" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B54" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C54" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D54" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B55" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C55" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D55"/>
+        <v>136</v>
+      </c>
+      <c r="D55" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B56" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C56" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B57" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C57" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D57" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C58" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D58" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C59" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C60" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D60"/>
+        <v>150</v>
+      </c>
+      <c r="D60" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B61" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C61" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D62" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C63" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D63" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B64" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C64" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D64" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B65" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C65" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D65" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B66" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C66" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B67" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D67" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C68" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B69" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C69" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C70" t="s">
+        <v>177</v>
+      </c>
+      <c r="D70" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C71" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D71" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C72" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D73" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B74" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C74" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D74" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B75" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C75" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D75" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B76" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="C76" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="D76"/>
+        <v>195</v>
+      </c>
+      <c r="D76" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B77" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C77" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D77"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>