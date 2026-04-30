--- v1 (2026-02-25)
+++ v2 (2026-04-30)
@@ -44,50 +44,59 @@
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>RPRSV0</t>
   </si>
   <si>
     <t>Nepovirus rubi (as Cucurbita)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
+    <t>PSDMAC</t>
+  </si>
+  <si>
+    <t>Acidovorax citrulli</t>
+  </si>
+  <si>
+    <t>* Murase R, Sakoda T, Masumoto M (2025) First report of Acidovorax avenae subsp. citrulli intercepted from Sseeds of Cucurbita maxima× C. moschata from China at Import Plant Quarantine Inspection in Japan. 植物防疫所調査研究報告 (61), 1-5. (in Japanese)</t>
+  </si>
+  <si>
     <t>AGROSE</t>
   </si>
   <si>
     <t>Agrotis segetum (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ALEDDU</t>
   </si>
   <si>
     <t>Aleurodicus dugesii (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>AMV000</t>
   </si>
   <si>
     <t>Alfamovirus AMV (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ANSTGR</t>
   </si>
   <si>
     <t>Anastrepha grandis</t>
   </si>
   <si>
     <t>* Bolzan A, Nava DE, Garcia FR, Valgas RA, Smaniotto G (2015) Biology of Anastrepha grandis (Diptera: Tephritidae) in different cucurbits. Journal of Economic Entomology 108(3), 1034-1039</t>
@@ -262,59 +271,50 @@
   </si>
   <si>
     <t>Spodoptera ornithogalli (as Cucurbita)</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Heppner JB (2007) Lepidoptera of Florida. Part 1. Introduction and catalog. Gainesville, Florida Department of Agriculture &amp; Consumer Services, p 670.</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica (as Cucurbita)</t>
   </si>
   <si>
     <t>* British Columbia Ministry of Agriculture. Western yellowstriped armyworm (Spodoptera praefica). https://rdno.civicweb.net/document/127358/western-yellowstriped-armyworm.pdf?handle=3CD053B4F8D54F9CBB93F8D6D5572C27</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae (as Cucurbita)</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672</t>
-  </si>
-[...7 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -689,455 +689,457 @@
       </c>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
-      <c r="D4"/>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D7" t="s">
         <v>18</v>
       </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
         <v>21</v>
       </c>
-      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>38</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
-      <c r="D18"/>
+      <c r="D18" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>45</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>52</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C27" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D27" t="s">
         <v>61</v>
       </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>62</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C29" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C30" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D31" t="s">
         <v>70</v>
       </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32" t="s">
         <v>72</v>
       </c>
-      <c r="D32"/>
+      <c r="D32" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C33" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D33" t="s">
         <v>75</v>
       </c>
+      <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>76</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>79</v>
       </c>
       <c r="C35" t="s">
         <v>80</v>
       </c>
       <c r="D35" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" t="s">
         <v>82</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>83</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>84</v>
       </c>
-      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>85</v>
       </c>
       <c r="B37" t="s">
         <v>86</v>
       </c>
       <c r="C37" t="s">
         <v>87</v>
       </c>
       <c r="D37"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>