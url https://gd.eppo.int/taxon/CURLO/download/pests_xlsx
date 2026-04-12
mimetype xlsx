--- v0 (2025-10-09)
+++ v1 (2026-04-12)
@@ -12,92 +12,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CURLO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>BBTV00</t>
   </si>
   <si>
     <t>Babuvirus musae</t>
   </si>
   <si>
     <t>* Mendoza NA, Mendoza JV, Thomas JE, Dela Cueva FM (2024) Alternative hosts of banana bunchy top virus in the Philippines and the first evidence of seed transmission of BBTV. Frontiers in Plant Science 15,1467331.  https://doi.org/10.3389/fpls.2024.1467331</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
     <t>DICHPU</t>
   </si>
   <si>
     <t>Dichocrocis punctiferalis</t>
+  </si>
+  <si>
+    <t>MELGMY</t>
+  </si>
+  <si>
+    <t>Meloidogyne enterolobii</t>
+  </si>
+  <si>
+    <t>* Hall M, Lawrence K, Groover W, Shannon D, Gonzalez T (2017) First report of the root-knot nematode (Meloidogyne incognita) on Curcuma longa in the United States. Plant Disease 101(10), 1826. https://doi.org/10.1094/PDIS-03-17-0409-PDN
+ Xian MY, Ma MW, Yang MY, Li MX, Yang Y, Yang B, Zhao Y (2026) First report of root-knot disease caused by Meloidogyne enterolobii on Curcuma longa in Yunnan, China. Plant Disease (early view) https://doi.org/10.1094/PDIS-11-25-2252-PDN</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Werkman AW, Verhoeven JThJ, Roenhorst JW (undated) Plant species found infected by Tomato spotted wilt virus and Impatiens necrotic spot virus at the Dutch Plant Protection Service since 1989. https://edepot.wur.nl/341977 (last accessed 2022-05)</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae</t>
   </si>
   <si>
     <t>* Koshy P, Eapen S, Pandey R (2005) Nematode parasites of spices, condiments, and medicinal plants. Pages 751-791 in M. Luc, R. Sikora, and J. Bridge, (eds.). Plant parasitic nematodes in subtropical and tropical agriculture. CABI Publishing, Wallingford, UK</t>
   </si>
   <si>
     <t>RADOSI</t>
   </si>
   <si>
     <t>Radopholus similis</t>
   </si>
@@ -105,50 +115,59 @@
     <t>* Surega R, Ramakrishnan S (2017) Community analysis of plant parasitic nematodes in turmeric (Curcuma longa L.). Journal of Entomology and Zoology Studies 5(4): 758-764</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t xml:space="preserve">* Ajitomi A, Inoue Y, Horita M, Nakaho K (2015) Bacterial wilt of three Curcuma species, C. longa (turmeric), C. aromatica (wild turmeric) and C. zedoaria (zedoary) caused by Ralstonia solanacearum in Japan. Journal of general plant pathology 81(4), 315-319.
 ------- Phylotype I. 
 * Mondal B, Mahapatra S, Khatua DC (2012) Records of some new diseases of horticultural plants of West Bengal. Journal of Interacademicia 16, 36-43 
 </t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
     <t>Ralstonia solanacearum species complex</t>
   </si>
   <si>
     <t xml:space="preserve">* Ajitomi A, Inoue Y, Horita M, Nakaho K (2015) Bacterial wilt of three Curcuma species, C. longa (turmeric), C. aromatica (wild turmeric) and C. zedoaria (zedoary) caused by Ralstonia solanacearum in Japan. Journal of general plant pathology 81(4), 315-319.
 ------- Phylotype I.
 * Mondal B, Mahapatra S, Khatua DC (2012) Records of some new diseases of horticultural plants of West Bengal. Journal of Interacademicia 16, 36-43
 </t>
+  </si>
+  <si>
+    <t>SLENRU</t>
+  </si>
+  <si>
+    <t>Selenothrips rubrocinctus</t>
+  </si>
+  <si>
+    <t>* Babu A, Thattanteparambil R, Babu A, Deka B, Bharathi NS (2025) Thysanoptera Associated with Plantation Crops. Indian Journal of Entomology. 87(Special Issue (December), 150-157. https://doi.org/10.55446/IJE.2025.3390</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -452,51 +471,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="305.497" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -588,50 +607,78 @@
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">