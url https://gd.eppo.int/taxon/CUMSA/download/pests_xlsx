--- v1 (2026-01-07)
+++ v2 (2026-04-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUMSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>SDV000</t>
   </si>
   <si>
     <t>Sadwavirus citri</t>
   </si>
   <si>
     <t>* Desjardins PR, Wallace JM (1962) Cucumber, an additional herhaceous host of the infectious variegation strain of citrus psorosis virus. Plant Disease Report 46, 414-416.
 ------- Experimental host.
 * Grant TJ, Corrett MK (1961) Mechanical transmission of infectious variegation virus in citrus and non-citrus hosts, p. 197-204. In WC Price (ed.) Proceedings of the 2nd IOCV Conference, University of Florida Press, Gainesville (US).
@@ -66,59 +66,50 @@
 * Tanaka S, Kishi K (1963) Studies on indicator plants for citrus viruses. Mechanical inoculation on leguminous plants with sap from satsuma dwarf tree. Annals of the Phytopathological Society of Japan 28, 262–269.
 ------- Not confirmed in this publication, as well as in several other references.</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>ANSTGR</t>
   </si>
   <si>
     <t>Anastrepha grandis</t>
   </si>
   <si>
     <t>* Bolzan A, Nava DE, Garcia FR, Valgas RA, Smaniotto G (2015) Biology of Anastrepha grandis (Diptera: Tephritidae) in different cucurbits. Journal of Economic Entomology 108(3), 1034-1039</t>
   </si>
   <si>
     <t>AFCVD0</t>
   </si>
   <si>
     <t>Apple fruit crinkle viroid</t>
   </si>
   <si>
     <t>* Suzuki T, Fujibayashi M, Hataya T, Taneda A, He YH, Tsushima T, Duraisamy GS, Siglova K, Matousek J, Sano T (2017) Characterization of host-dependent mutations of apple fruit crinkle viroid replicating in newly identified experimental hosts suggests maintenance of stem-loop structures in the left-hand half of the molecule is important for replication. Journal of General Virology 98(3), 506-516.</t>
   </si>
   <si>
-    <t>CPMMV0</t>
-[...7 lines deleted...]
-  <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>CRLV00</t>
   </si>
   <si>
     <t>Cheravirus avii</t>
   </si>
   <si>
     <t>* Hansen AJ, Nylland G, McElroy FD, Stace-Smith R (1974) Origin, cause, host range and spread of cherry rasp leaf disease in North America. Phytopathology 64, 721-727.</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
     <t>Clavibacter michiganensis</t>
   </si>
   <si>
     <t>* Stamova L, Sotirova V (1987) Reaction of different crops to artificial inoculation with Corynebacterium michiganense (E.F. Sm.) H.L. Jensen. Archiv fur Phytopathologie und Pflanzenschutz 23, 211–216.
@@ -371,50 +362,63 @@
   </si>
   <si>
     <t>* McKenzie CL, Sparks Jr AN, Roberts P, Oetting RD, Osborne LS (2020) Survey of Bemisia tabaci (Hemiptera: Aleyrodidae) in agricultural ecosystems in Georgia. Journal of Entomological Science 55(2), 163-170.</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Usta M, Guller A, Sipahioglu HM (2017) Detection and characterization of two phytoplasma lineages on Cucumber (Cucumis sativus L.) with same symptomatology based on virtual RFLP and nucleotide sequence analysis of 16S rDNA. Yuzuncu Yıl University Journal of Agricultural Sciences 27(3), 299-308.</t>
   </si>
   <si>
     <t>MYAV00</t>
   </si>
   <si>
     <t>Carlavirus melonis</t>
   </si>
   <si>
     <t>* Lima MF, Lastro M, Alves RC (2010) Identificação de potyviroses e do Melon yellowing associated virus (MYaV) em amostras de cucurbitáceas coletadas no Estado do Amazonas. Horticultura Brasileira 28, S1183-S1186.
 ----- as cucumber. Found in one sample collected during surveys in Amazonas.</t>
+  </si>
+  <si>
+    <t>CPMMV0</t>
+  </si>
+  <si>
+    <t>Carlavirus vignae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Iwaki M, Thongmeearkom P, Honda Y, Prommin M, Deema N, Hibi T, Iizuka N, Ong CA, Saleh N (1986) Cowpea mild mottle virus occurring on soybean and peanut in Southeast Asian countries. Technical Bulletin of the Tropical Agriculture Research Center. (No. 21), 106-120.
+------- experimental
+* Silva BA, Kauffmann CM, Cardenas SB, Queiroz PS, Batista AM, Mota HB, Inoue-Nagata AK, Freitas DM, Nagata T (2026) First report of melon and cucumber plants as natural hosts of cowpea mild mottle virus. Journal of Plant Pathology (early view) https://doi.org/10.1007/s42161-026-02122-1
+------- natural host
+</t>
   </si>
   <si>
     <t>CRTZCL</t>
   </si>
   <si>
     <t>Ceratothripoides claratris</t>
   </si>
   <si>
     <t>* Premachandra WTS, Borgemeister C (2006) Infestation of Ceratothripoides claratris (Shumsher) (Thysanoptera: Thripidae) on selected food crops in Thailand. Ruhuna Journal of Science 1(1), 41-46.
 * Steenken N, Halaweh N (2011) Host plant preference study for Ceratothripoides claratris (Shumsher) (Thysanoptera: Thripidae) and CaCV (Genus Tospovirus; Family Bunyaviridae) in Bangkok, Thailand. Journal of Entomology 8(2), 198-203.</t>
   </si>
   <si>
     <t>CHRXER</t>
   </si>
   <si>
     <t>Chrysodeixis eriosoma</t>
   </si>
   <si>
     <t>CIRCTE</t>
   </si>
   <si>
     <t>Circulifer tenellus (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>WCLAV1</t>
@@ -1153,56 +1157,50 @@
     <t>* Chao CH, Chen TC, Kang YC, Li JT, Huang LH, Yeh SD (2010) Characterization of Melon yellow spot virus infecting cucumber (Cucumis sativus L.) in Taiwan. Plant Pathology Bulletin 19, 41-52.
 * Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich, P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153(3), 571-577.
 ------- as cucumber.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t xml:space="preserve">* Erilmez S (2022) First report of tomato spotted wilt virus in cucumber in Turkey. Journal of Plant Pathology 104, p 879. https://doi.org/10.1007/s42161-022-01078-2
 * Kon T, Watanabe N, Ootake H, Fuji SI (2022) Occurrence and characterization of tomato spotted wilt orthotospovirus isolated from cucumber. European Journal of Plant Pathology 163(4), 789-797.
 * Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.
 </t>
   </si>
   <si>
     <t>ZYMV00</t>
   </si>
   <si>
     <t>Potyvirus cucurbitaflavitesselati</t>
   </si>
   <si>
     <t>* Desbiez C., Lecoq H (1997) Zucchini yellow mosaic virus. Plant pathology, 46(6), 809-829.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>SPODLI</t>
   </si>
   <si>
     <t>Spodoptera littoralis</t>
   </si>
   <si>
     <t>* Prasad J, Bhattacharya AK (1975) Growth and development of Spodoptera littoralis (Boisd.) (Lepidoptera, Noctuidae) on several plants. Zeitschrift für Angewandte Entomologie 79, 34-48.</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis</t>
   </si>
   <si>
     <t>* Dominiak BC, Worsley P (2018) Review of cucumber fruit fly, Bactrocera cucumis (French) (Diptera: Tephritidae: Dacinae) in Australia: Part 1, host range, surveillance and distribution. Crop Protection 106, 79-85.</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
@@ -1541,51 +1539,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D135"/>
+  <dimension ref="A1:D134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="471.742" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1621,77 +1619,77 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
@@ -1701,65 +1699,65 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>34</v>
       </c>
-      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
@@ -1798,1314 +1796,1314 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" t="s">
         <v>59</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>60</v>
       </c>
-      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s">
         <v>66</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>67</v>
       </c>
-      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>68</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B26" t="s">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
         <v>74</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>75</v>
       </c>
-      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B29" t="s">
         <v>76</v>
       </c>
       <c r="C29" t="s">
         <v>77</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" t="s">
         <v>81</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>82</v>
       </c>
-      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B32" t="s">
         <v>83</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B35" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" t="s">
         <v>92</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>93</v>
       </c>
-      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B37" t="s">
+        <v>96</v>
+      </c>
+      <c r="C37" t="s">
         <v>97</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B39" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" t="s">
         <v>102</v>
       </c>
-      <c r="C39" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C40" t="s">
+        <v>104</v>
+      </c>
+      <c r="D40" t="s">
         <v>105</v>
       </c>
-      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" t="s">
         <v>110</v>
       </c>
       <c r="D42" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" t="s">
         <v>113</v>
       </c>
       <c r="D43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" t="s">
         <v>116</v>
       </c>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" t="s">
         <v>118</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" t="s">
         <v>120</v>
       </c>
       <c r="D46" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" t="s">
         <v>123</v>
       </c>
       <c r="D47" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" t="s">
         <v>127</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" t="s">
         <v>129</v>
       </c>
       <c r="D50" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" t="s">
         <v>132</v>
       </c>
       <c r="D51" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>135</v>
       </c>
       <c r="D52" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" t="s">
         <v>137</v>
       </c>
       <c r="D53" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" t="s">
         <v>142</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" t="s">
         <v>144</v>
       </c>
       <c r="D56" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" t="s">
         <v>146</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" t="s">
         <v>148</v>
       </c>
       <c r="D58" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" t="s">
         <v>150</v>
       </c>
       <c r="D59" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B60" t="s">
         <v>152</v>
       </c>
       <c r="C60" t="s">
         <v>153</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" t="s">
         <v>154</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" t="s">
         <v>156</v>
       </c>
       <c r="D62" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B63" t="s">
         <v>158</v>
       </c>
       <c r="C63" t="s">
         <v>159</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B64" t="s">
         <v>160</v>
       </c>
       <c r="C64" t="s">
         <v>161</v>
       </c>
       <c r="D64" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B65" t="s">
         <v>163</v>
       </c>
       <c r="C65" t="s">
         <v>164</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B66" t="s">
         <v>165</v>
       </c>
       <c r="C66" t="s">
         <v>166</v>
       </c>
       <c r="D66" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B67" t="s">
         <v>168</v>
       </c>
       <c r="C67" t="s">
         <v>169</v>
       </c>
       <c r="D67" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B68" t="s">
         <v>171</v>
       </c>
       <c r="C68" t="s">
         <v>172</v>
       </c>
       <c r="D68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" t="s">
         <v>175</v>
       </c>
       <c r="D69" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B70" t="s">
         <v>177</v>
       </c>
       <c r="C70" t="s">
         <v>178</v>
       </c>
       <c r="D70" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B71" t="s">
         <v>180</v>
       </c>
       <c r="C71" t="s">
         <v>181</v>
       </c>
       <c r="D71" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" t="s">
         <v>184</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B73" t="s">
         <v>185</v>
       </c>
       <c r="C73" t="s">
         <v>186</v>
       </c>
       <c r="D73" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B74" t="s">
         <v>188</v>
       </c>
       <c r="C74" t="s">
         <v>189</v>
       </c>
       <c r="D74" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B75" t="s">
         <v>191</v>
       </c>
       <c r="C75" t="s">
         <v>192</v>
       </c>
       <c r="D75" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B76" t="s">
         <v>191</v>
       </c>
       <c r="C76" t="s">
         <v>194</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B77" t="s">
         <v>195</v>
       </c>
       <c r="C77" t="s">
         <v>196</v>
       </c>
       <c r="D77" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B78" t="s">
         <v>198</v>
       </c>
       <c r="C78" t="s">
         <v>199</v>
       </c>
       <c r="D78" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B80" t="s">
         <v>204</v>
       </c>
       <c r="C80" t="s">
         <v>205</v>
       </c>
       <c r="D80" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B81" t="s">
         <v>207</v>
       </c>
       <c r="C81" t="s">
         <v>208</v>
       </c>
       <c r="D81" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B82" t="s">
         <v>210</v>
       </c>
       <c r="C82" t="s">
         <v>211</v>
       </c>
       <c r="D82" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B83" t="s">
         <v>213</v>
       </c>
       <c r="C83" t="s">
         <v>214</v>
       </c>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B84" t="s">
         <v>215</v>
       </c>
       <c r="C84" t="s">
         <v>216</v>
       </c>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B85" t="s">
         <v>215</v>
       </c>
       <c r="C85" t="s">
         <v>217</v>
       </c>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B86" t="s">
         <v>218</v>
       </c>
       <c r="C86" t="s">
         <v>219</v>
       </c>
       <c r="D86" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B87" t="s">
         <v>221</v>
       </c>
       <c r="C87" t="s">
         <v>222</v>
       </c>
       <c r="D87" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B88" t="s">
         <v>224</v>
       </c>
       <c r="C88" t="s">
         <v>225</v>
       </c>
       <c r="D88" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B89" t="s">
         <v>227</v>
       </c>
       <c r="C89" t="s">
         <v>228</v>
       </c>
       <c r="D89" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B90" t="s">
         <v>230</v>
       </c>
       <c r="C90" t="s">
         <v>231</v>
       </c>
       <c r="D90" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B91" t="s">
         <v>233</v>
       </c>
       <c r="C91" t="s">
         <v>234</v>
       </c>
       <c r="D91" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B92" t="s">
         <v>236</v>
       </c>
       <c r="C92" t="s">
         <v>237</v>
       </c>
       <c r="D92" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B93" t="s">
         <v>239</v>
       </c>
       <c r="C93" t="s">
         <v>240</v>
       </c>
       <c r="D93" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B94" t="s">
         <v>242</v>
       </c>
       <c r="C94" t="s">
         <v>243</v>
       </c>
       <c r="D94" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B95" t="s">
         <v>245</v>
       </c>
       <c r="C95" t="s">
         <v>246</v>
       </c>
       <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
       <c r="D96" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B97" t="s">
         <v>250</v>
       </c>
       <c r="C97" t="s">
         <v>251</v>
       </c>
       <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B98" t="s">
         <v>252</v>
       </c>
       <c r="C98" t="s">
         <v>253</v>
       </c>
       <c r="D98" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B99" t="s">
         <v>255</v>
       </c>
       <c r="C99" t="s">
         <v>256</v>
       </c>
       <c r="D99" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B100" t="s">
         <v>258</v>
       </c>
       <c r="C100" t="s">
         <v>259</v>
       </c>
       <c r="D100" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B101" t="s">
         <v>261</v>
       </c>
       <c r="C101" t="s">
         <v>262</v>
       </c>
       <c r="D101" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B102" t="s">
         <v>264</v>
       </c>
       <c r="C102" t="s">
         <v>265</v>
       </c>
       <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B103" t="s">
         <v>266</v>
       </c>
       <c r="C103" t="s">
         <v>267</v>
       </c>
       <c r="D103" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B104" t="s">
         <v>269</v>
       </c>
       <c r="C104" t="s">
         <v>270</v>
       </c>
       <c r="D104" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B105" t="s">
         <v>272</v>
       </c>
       <c r="C105" t="s">
         <v>273</v>
       </c>
       <c r="D105" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B106" t="s">
         <v>275</v>
       </c>
       <c r="C106" t="s">
         <v>276</v>
       </c>
       <c r="D106" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B107" t="s">
         <v>278</v>
       </c>
       <c r="C107" t="s">
         <v>279</v>
       </c>
       <c r="D107" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B108" t="s">
         <v>281</v>
       </c>
       <c r="C108" t="s">
         <v>282</v>
       </c>
       <c r="D108" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B109" t="s">
         <v>284</v>
       </c>
       <c r="C109" t="s">
         <v>285</v>
       </c>
       <c r="D109" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B110" t="s">
         <v>287</v>
       </c>
       <c r="C110" t="s">
         <v>288</v>
       </c>
       <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B111" t="s">
         <v>289</v>
       </c>
       <c r="C111" t="s">
         <v>290</v>
       </c>
       <c r="D111" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B112" t="s">
         <v>292</v>
       </c>
       <c r="C112" t="s">
         <v>293</v>
       </c>
       <c r="D112"/>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B113" t="s">
         <v>294</v>
       </c>
       <c r="C113" t="s">
         <v>295</v>
       </c>
       <c r="D113" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>297</v>
       </c>
       <c r="B114" t="s">
         <v>298</v>
       </c>
       <c r="C114" t="s">
         <v>299</v>
       </c>
       <c r="D114"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
@@ -3319,105 +3317,93 @@
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>297</v>
       </c>
       <c r="B130" t="s">
         <v>343</v>
       </c>
       <c r="C130" t="s">
         <v>344</v>
       </c>
       <c r="D130" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>297</v>
       </c>
       <c r="B131" t="s">
         <v>346</v>
       </c>
       <c r="C131" t="s">
         <v>347</v>
       </c>
-      <c r="D131"/>
+      <c r="D131" t="s">
+        <v>348</v>
+      </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>297</v>
       </c>
       <c r="B132" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C132" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D132" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>297</v>
       </c>
       <c r="B133" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C133" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D133" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>297</v>
+        <v>355</v>
       </c>
       <c r="B134" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C134" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="D134" t="s">
         <v>356</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D135"/>
+      <c r="D134"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>