--- v2 (2026-04-14)
+++ v3 (2026-05-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUMSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>SDV000</t>
   </si>
   <si>
     <t>Sadwavirus citri</t>
   </si>
   <si>
     <t>* Desjardins PR, Wallace JM (1962) Cucumber, an additional herhaceous host of the infectious variegation strain of citrus psorosis virus. Plant Disease Report 46, 414-416.
 ------- Experimental host.
 * Grant TJ, Corrett MK (1961) Mechanical transmission of infectious variegation virus in citrus and non-citrus hosts, p. 197-204. In WC Price (ed.) Proceedings of the 2nd IOCV Conference, University of Florida Press, Gainesville (US).
@@ -996,50 +996,53 @@
   </si>
   <si>
     <t>TRIARI</t>
   </si>
   <si>
     <t>Trialeurodes ricini</t>
   </si>
   <si>
     <t>CARNFL</t>
   </si>
   <si>
     <t>Xyphon flaviceps</t>
   </si>
   <si>
     <t>* Catanach TA, Dietrich CH, Woolley JB (2013) A revision of the New World sharpshooter genus Xyphon Hamilton (Hemiptera: Cicadellidae: Cicadellinae). Zootaxa 3741(4), 490-510.
 ------- collected from</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>EMDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus melongenae</t>
+  </si>
+  <si>
+    <t>* Katis NI, Chatzivassiliou EK, Clay C, Avgelis I, Manoussopoulos I, Lecoq H (2000) Occurrence of eggplant mottled dwarf nucleorhabdovirus (EMDV) in tobacco and cucumber crops in Greece. Phytopatologia Mediterranea 39(2), p 319</t>
   </si>
   <si>
     <t>DACULA</t>
   </si>
   <si>
     <t>Bactrocera latifrons</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ (2016) Provisional list of suitable host plants of Bactrocera (Bactrocera) latifrons (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). 
 * McQuate GT, Liquido NJ (2013) Annotated World Bibliography of Host Fruits of Bactrocera latifrons (Hendel) (Diptera: Tephritidae). Insecta Mundi. Paper 792. http://digitalcommons.unl.edu/insectamundi/792
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>SLCV00</t>
   </si>
   <si>
     <t>Begomovirus cucurbitapeponis</t>
   </si>
   <si>
     <t>* Al-Musa A, Anfoka G, Misbeh S, Abhary M, Ahmad FH (2008) Detection and molecular characterization of Squash leaf curl virus (SLCV) in Jordan. Journal of Phytopathology 156(5), 311-316.</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
@@ -3081,327 +3084,329 @@
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>52</v>
       </c>
       <c r="B113" t="s">
         <v>294</v>
       </c>
       <c r="C113" t="s">
         <v>295</v>
       </c>
       <c r="D113" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>297</v>
       </c>
       <c r="B114" t="s">
         <v>298</v>
       </c>
       <c r="C114" t="s">
         <v>299</v>
       </c>
-      <c r="D114"/>
+      <c r="D114" t="s">
+        <v>300</v>
+      </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>297</v>
       </c>
       <c r="B115" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C115" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>297</v>
       </c>
       <c r="B116" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C116" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D116" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>297</v>
       </c>
       <c r="B117" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C117" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>297</v>
       </c>
       <c r="B118" t="s">
         <v>126</v>
       </c>
       <c r="C118" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D118" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>297</v>
       </c>
       <c r="B119" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C119" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D119" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>297</v>
       </c>
       <c r="B120" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C120" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D120" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>297</v>
       </c>
       <c r="B121" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C121" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D121" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>297</v>
       </c>
       <c r="B122" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C122" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D122" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>297</v>
       </c>
       <c r="B123" t="s">
         <v>163</v>
       </c>
       <c r="C123" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D123" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>297</v>
       </c>
       <c r="B124" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C124" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D124" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>297</v>
       </c>
       <c r="B125" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C125" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D125" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>297</v>
       </c>
       <c r="B126" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C126" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D126" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>297</v>
       </c>
       <c r="B127" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C127" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D127" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>297</v>
       </c>
       <c r="B128" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C128" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D128" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>297</v>
       </c>
       <c r="B129" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C129" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D129" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>297</v>
       </c>
       <c r="B130" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C130" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D130" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>297</v>
       </c>
       <c r="B131" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C131" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D131" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>297</v>
       </c>
       <c r="B132" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C132" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D132" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>297</v>
       </c>
       <c r="B133" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C133" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D133" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B134" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C134" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D134"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>