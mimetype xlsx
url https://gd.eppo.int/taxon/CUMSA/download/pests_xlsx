--- v3 (2026-05-05)
+++ v4 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUMSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>SDV000</t>
   </si>
   <si>
     <t>Sadwavirus citri</t>
   </si>
   <si>
     <t>* Desjardins PR, Wallace JM (1962) Cucumber, an additional herhaceous host of the infectious variegation strain of citrus psorosis virus. Plant Disease Report 46, 414-416.
 ------- Experimental host.
 * Grant TJ, Corrett MK (1961) Mechanical transmission of infectious variegation virus in citrus and non-citrus hosts, p. 197-204. In WC Price (ed.) Proceedings of the 2nd IOCV Conference, University of Florida Press, Gainesville (US).
@@ -704,62 +704,50 @@
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Gómez-González G, Márquez-Zequera I, Cruz-Lachica I, Osuna-García LA, García-Estrada RS (2020) First report of Meloidogyne enterolobii parasitizing cucumber in Sinaloa, Mexico. Plant Disease 104(4), p 1260.
 * Kiewnick S, Karssen G, Brito JA, Oggenfuss M, Frey JE (2008) First report of root-knot nematode Meloidogyne enterolobii on tomato and cucumber in Switzerland. Plant Disease. 92, 1370.</t>
   </si>
   <si>
     <t>MELGFL</t>
   </si>
   <si>
     <t>Meloidogyne floridensis</t>
   </si>
   <si>
     <t>* Marquez J, Hajihassani A (2023) Identification and virulence of five isolates of root-knot nematode Meloidogyne floridensis on vegetables. Plant Disease 107(5), 1522-15888.</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163</t>
   </si>
   <si>
-    <t>MELGLC</t>
-[...5 lines deleted...]
-    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
-------- In experiments, cvs. Alman hiyari, Bt Bursaalpha, Kornizon were found to be excellent hosts.
-* Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
-[...2 lines deleted...]
-  <si>
     <t>MELGMA</t>
   </si>
   <si>
     <t>Meloidogyne mali</t>
   </si>
   <si>
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>NACOBA</t>
   </si>
   <si>
     <t>Nacobbus aberrans sensu lato</t>
   </si>
   <si>
     <t>* Manzanilla-López RH, Costilla MA, Doucet M, Inserra RN, Lehman PS, Cid del Prado-Vera I, Souza RM, Evans K (2002) The genus Nacobbus Thorne &amp; Allen, 1944 (Nematoda: Pratylenchidae): systematics, distribution, biology and management. Nematropica 32, 149-226.</t>
   </si>
   <si>
     <t>TORSV0</t>
@@ -1111,57 +1099,61 @@
   </si>
   <si>
     <t>CVYV00</t>
   </si>
   <si>
     <t>Ipomovirus cucumisvenaflavi</t>
   </si>
   <si>
     <t>* Louro D, Quinot A, Neto E, Fernandes JE, Marian D, Vecchiati M, Caciagli P, Vaira AM (2004) Occurrence of Cucumber vein yellowing virus in cucurbitaceous species in southern Portugal. Plant pathology 53(2), 241.
 * Mansour A,  Al‐Musa A (1993) Cucumber vein yellowing virus; host range and virus vector relationships. Journal of Phytopathology, 137(1), 73-78.</t>
   </si>
   <si>
     <t>LIRIBO</t>
   </si>
   <si>
     <t>Liriomyza bryoniae</t>
   </si>
   <si>
     <t>* Abul-Nasr S &amp; Assem AH (1961) A leaf miner, Liriomyza bryoniae (Kalt), attacking cucurbitaceous plants in Egypt. Bulletin of the Entomological Society of Egypt 45, 401-403.
 * Ostrauskas H, Pakalniškis S, Taluntytė L(2003) The species composition of plant mining dipterous (Insecta: Diptera) of greenhouse surroundings in Lithuania. Ekologija 3, 3-11.
 * Spencer KA (1973) Agromyzidae (Diptera) of economic importance. Series Entomologica Volume 9. Dr. W. Junk B.V. The Hague, The Netherlands. 418 pp.
 * Tran DH (2009) Agromyzid leaf miners and their parasitoids on vegetables in Central Vietnam. Journal of the International Society for Southeast Asian Agricultural Sciences 15(2), 21-33.
 ------- confirmed host. Reared from infested leaves collected in commercial vegetable fields</t>
   </si>
   <si>
-    <t>MELGET</t>
-[...5 lines deleted...]
-    <t>* Carneiro R M D G, Correa V R, Almeida M R A, Gomes A C M M, Deimi A M, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.</t>
+    <t>MELGLC</t>
+  </si>
+  <si>
+    <t>Meloidogyne luci</t>
+  </si>
+  <si>
+    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
+------- In experiments, cvs. Alman hiyari, Bt Bursaalpha, Kornizon were found to be excellent hosts.
+* Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.
+------- later identified as M. luci.
+* Carneiro RMDG, Correa VR, Almeida MRA, Gomes ACMM, Deimi AM, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.</t>
   </si>
   <si>
     <t>WMSMOV</t>
   </si>
   <si>
     <t>Orthotospovirus citrullomaculosi</t>
   </si>
   <si>
     <t>* Shimada R, Okuda M, Uekusa H (2019) Characteristics of watermelon silver mottle virus (WSMoV) found in Kanagawa Prefecture and reproduction of symptoms on cucumber caused by WSMoV.  Japanese Journal of Phytopathology 85(2), 108-111. (abst.)</t>
   </si>
   <si>
     <t>MYSVV0</t>
   </si>
   <si>
     <t>Orthotospovirus meloflavi</t>
   </si>
   <si>
     <t>* Chao CH, Chen TC, Kang YC, Li JT, Huang LH, Yeh SD (2010) Characterization of Melon yellow spot virus infecting cucumber (Cucumis sativus L.) in Taiwan. Plant Pathology Bulletin 19, 41-52.
 * Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich, P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153(3), 571-577.
 ------- as cucumber.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
@@ -1189,50 +1181,67 @@
   <si>
     <t>Spodoptera littoralis</t>
   </si>
   <si>
     <t>* Prasad J, Bhattacharya AK (1975) Growth and development of Spodoptera littoralis (Boisd.) (Lepidoptera, Noctuidae) on several plants. Zeitschrift für Angewandte Entomologie 79, 34-48.</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis</t>
   </si>
   <si>
     <t>* Dominiak BC, Worsley P (2018) Review of cucumber fruit fly, Bactrocera cucumis (French) (Diptera: Tephritidae: Dacinae) in Australia: Part 1, host range, surveillance and distribution. Crop Protection 106, 79-85.</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672
 * He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196
 * Leblanc L (2022) The dacine fruit flies (Diptera: Tephritidae: Dacini) of Oceania. Insecta Mundi 0948, 1-167. https://journals.flvc.org/mundi/article/view/131965/135549</t>
+  </si>
+  <si>
+    <t>Non-host</t>
+  </si>
+  <si>
+    <t>MELGET</t>
+  </si>
+  <si>
+    <t>Meloidogyne ethiopica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Not a host.  The species found on cucumber was later shown to be M. luci,  not M. ethiopica.
+* Aydınlı G, Mennan S, Devran Z, Širca S, Urek G (2013) First report of the root-knot nematode Meloidogyne ethiopica on tomato and cucumber in Turkey. Plant Disease 97(9), p 1262.
+------- this species found in  Turkey was later shown to be M.luci,  not M. ethiopica.
+* Strajnar P, Širca S, Knapič M, Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129(1), 81-88.
+------- this species found in  Slovenia was later shown to be M.luci,  not M. ethiopica.
+</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2652,89 +2661,89 @@
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>52</v>
       </c>
       <c r="B81" t="s">
         <v>207</v>
       </c>
       <c r="C81" t="s">
         <v>208</v>
       </c>
       <c r="D81" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>52</v>
       </c>
       <c r="B82" t="s">
         <v>210</v>
       </c>
       <c r="C82" t="s">
         <v>211</v>
       </c>
-      <c r="D82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D82"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>52</v>
       </c>
       <c r="B83" t="s">
+        <v>212</v>
+      </c>
+      <c r="C83" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>52</v>
       </c>
       <c r="B84" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C84" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>52</v>
       </c>
       <c r="B85" t="s">
         <v>215</v>
       </c>
       <c r="C85" t="s">
+        <v>216</v>
+      </c>
+      <c r="D85" t="s">
         <v>217</v>
       </c>
-      <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>52</v>
       </c>
       <c r="B86" t="s">
         <v>218</v>
       </c>
       <c r="C86" t="s">
         <v>219</v>
       </c>
       <c r="D86" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>52</v>
       </c>
       <c r="B87" t="s">
         <v>221</v>
       </c>
       <c r="C87" t="s">
         <v>222</v>
       </c>
@@ -2814,91 +2823,91 @@
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>52</v>
       </c>
       <c r="B93" t="s">
         <v>239</v>
       </c>
       <c r="C93" t="s">
         <v>240</v>
       </c>
       <c r="D93" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>52</v>
       </c>
       <c r="B94" t="s">
         <v>242</v>
       </c>
       <c r="C94" t="s">
         <v>243</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>52</v>
       </c>
       <c r="B95" t="s">
+        <v>244</v>
+      </c>
+      <c r="C95" t="s">
         <v>245</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>246</v>
       </c>
-      <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>52</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
-      <c r="D96" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>52</v>
       </c>
       <c r="B97" t="s">
+        <v>249</v>
+      </c>
+      <c r="C97" t="s">
         <v>250</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>251</v>
       </c>
-      <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>52</v>
       </c>
       <c r="B98" t="s">
         <v>252</v>
       </c>
       <c r="C98" t="s">
         <v>253</v>
       </c>
       <c r="D98" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>52</v>
       </c>
       <c r="B99" t="s">
         <v>255</v>
       </c>
       <c r="C99" t="s">
         <v>256</v>
       </c>
@@ -2908,65 +2917,65 @@
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>52</v>
       </c>
       <c r="B100" t="s">
         <v>258</v>
       </c>
       <c r="C100" t="s">
         <v>259</v>
       </c>
       <c r="D100" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>52</v>
       </c>
       <c r="B101" t="s">
         <v>261</v>
       </c>
       <c r="C101" t="s">
         <v>262</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D101"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>52</v>
       </c>
       <c r="B102" t="s">
+        <v>263</v>
+      </c>
+      <c r="C102" t="s">
         <v>264</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>265</v>
       </c>
-      <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>52</v>
       </c>
       <c r="B103" t="s">
         <v>266</v>
       </c>
       <c r="C103" t="s">
         <v>267</v>
       </c>
       <c r="D103" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>52</v>
       </c>
       <c r="B104" t="s">
         <v>269</v>
       </c>
       <c r="C104" t="s">
         <v>270</v>
       </c>
@@ -3018,395 +3027,395 @@
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>52</v>
       </c>
       <c r="B108" t="s">
         <v>281</v>
       </c>
       <c r="C108" t="s">
         <v>282</v>
       </c>
       <c r="D108" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>52</v>
       </c>
       <c r="B109" t="s">
         <v>284</v>
       </c>
       <c r="C109" t="s">
         <v>285</v>
       </c>
-      <c r="D109" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>52</v>
       </c>
       <c r="B110" t="s">
+        <v>286</v>
+      </c>
+      <c r="C110" t="s">
         <v>287</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>288</v>
       </c>
-      <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>52</v>
       </c>
       <c r="B111" t="s">
         <v>289</v>
       </c>
       <c r="C111" t="s">
         <v>290</v>
       </c>
-      <c r="D111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>52</v>
       </c>
       <c r="B112" t="s">
+        <v>291</v>
+      </c>
+      <c r="C112" t="s">
         <v>292</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>293</v>
       </c>
-      <c r="D112"/>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>52</v>
+        <v>294</v>
       </c>
       <c r="B113" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C113" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B114" t="s">
         <v>298</v>
       </c>
       <c r="C114" t="s">
         <v>299</v>
       </c>
       <c r="D114" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B115" t="s">
         <v>301</v>
       </c>
       <c r="C115" t="s">
         <v>302</v>
       </c>
       <c r="D115" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B116" t="s">
         <v>304</v>
       </c>
       <c r="C116" t="s">
         <v>305</v>
       </c>
       <c r="D116" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B117" t="s">
+        <v>126</v>
+      </c>
+      <c r="C117" t="s">
         <v>307</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B118" t="s">
-        <v>126</v>
+        <v>309</v>
       </c>
       <c r="C118" t="s">
         <v>310</v>
       </c>
       <c r="D118" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B119" t="s">
         <v>312</v>
       </c>
       <c r="C119" t="s">
         <v>313</v>
       </c>
       <c r="D119" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B120" t="s">
         <v>315</v>
       </c>
       <c r="C120" t="s">
         <v>316</v>
       </c>
       <c r="D120" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B121" t="s">
         <v>318</v>
       </c>
       <c r="C121" t="s">
         <v>319</v>
       </c>
       <c r="D121" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B122" t="s">
+        <v>163</v>
+      </c>
+      <c r="C122" t="s">
         <v>321</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B123" t="s">
-        <v>163</v>
+        <v>323</v>
       </c>
       <c r="C123" t="s">
         <v>324</v>
       </c>
       <c r="D123" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B124" t="s">
         <v>326</v>
       </c>
       <c r="C124" t="s">
         <v>327</v>
       </c>
       <c r="D124" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B125" t="s">
         <v>329</v>
       </c>
       <c r="C125" t="s">
         <v>330</v>
       </c>
       <c r="D125" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B126" t="s">
         <v>332</v>
       </c>
       <c r="C126" t="s">
         <v>333</v>
       </c>
       <c r="D126" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B127" t="s">
         <v>335</v>
       </c>
       <c r="C127" t="s">
         <v>336</v>
       </c>
       <c r="D127" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B128" t="s">
         <v>338</v>
       </c>
       <c r="C128" t="s">
         <v>339</v>
       </c>
       <c r="D128" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B129" t="s">
         <v>341</v>
       </c>
       <c r="C129" t="s">
         <v>342</v>
       </c>
       <c r="D129" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B130" t="s">
         <v>344</v>
       </c>
       <c r="C130" t="s">
         <v>345</v>
       </c>
       <c r="D130" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>347</v>
       </c>
       <c r="C131" t="s">
         <v>348</v>
       </c>
       <c r="D131" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>350</v>
       </c>
       <c r="C132" t="s">
         <v>351</v>
       </c>
       <c r="D132" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>297</v>
+        <v>353</v>
       </c>
       <c r="B133" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C133" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D133" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B134" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C134" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D134"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>