--- v4 (2026-09-24)
+++ v5 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUMSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>SDV000</t>
   </si>
   <si>
     <t>Sadwavirus citri</t>
   </si>
   <si>
     <t>* Desjardins PR, Wallace JM (1962) Cucumber, an additional herhaceous host of the infectious variegation strain of citrus psorosis virus. Plant Disease Report 46, 414-416.
 ------- Experimental host.
 * Grant TJ, Corrett MK (1961) Mechanical transmission of infectious variegation virus in citrus and non-citrus hosts, p. 197-204. In WC Price (ed.) Proceedings of the 2nd IOCV Conference, University of Florida Press, Gainesville (US).
@@ -110,50 +110,60 @@
   </si>
   <si>
     <t>Clavibacter michiganensis</t>
   </si>
   <si>
     <t>* Stamova L, Sotirova V (1987) Reaction of different crops to artificial inoculation with Corynebacterium michiganense (E.F. Sm.) H.L. Jensen. Archiv fur Phytopathologie und Pflanzenschutz 23, 211–216.
 ------- Experimental. Causes wilted leaflets. Not confirmed in other publications.</t>
   </si>
   <si>
     <t>CBCVD0</t>
   </si>
   <si>
     <t>Cocadviroid rimocitri</t>
   </si>
   <si>
     <t>* Semancik JS, Vidalakis G (2005) The question of Citrus viroid IV as a Cocadviroid. Archives of Virology 150(6), 1059-1067.</t>
   </si>
   <si>
     <t>LIYV00</t>
   </si>
   <si>
     <t>Crinivirus lactucaflavi</t>
   </si>
   <si>
     <t>* Duffus JE, Larsen RC, Liu HY (1986) Lettuce infectious yellows virus - a new type of whitefly-transmitted virus. Phytopathology 76(1), 97-100.</t>
+  </si>
+  <si>
+    <t>MSPSCB</t>
+  </si>
+  <si>
+    <t>Monosporascus cannonballus</t>
+  </si>
+  <si>
+    <t>* Mertely, J.C.; Martyn, R.D.; Miller, M.E.; Bruton, B.D (1993) An expanded host range for the muskmelon pathogen, Monosporascus cannonballus. Plant Disease 77(7), 667–673.
+------- host in experiments</t>
   </si>
   <si>
     <t>ARMV00</t>
   </si>
   <si>
     <t>Nepovirus arabis</t>
   </si>
   <si>
     <t>PBRSV0</t>
   </si>
   <si>
     <t>Nepovirus solani</t>
   </si>
   <si>
     <t>* Fribourg CE (1977) Andean potato calico strain of tobacco ringspot virus. Phytopathology 67, 174-178.
 ------- TRSV-Ca.
 * Salazar LF, Harrison BD (1978) Host range and properties of potato black ringspot virus. Annals of Applied Biology 90, 375-386.
 ------- PBRSV.</t>
   </si>
   <si>
     <t>ERWIST</t>
   </si>
   <si>
     <t>Pantoea stewartii subsp. stewartii</t>
   </si>
@@ -1551,51 +1561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D134"/>
+  <dimension ref="A1:D135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="471.742" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1711,65 +1721,65 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D12" t="s">
         <v>34</v>
       </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
@@ -1808,1616 +1818,1630 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>60</v>
       </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D24" t="s">
         <v>67</v>
       </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B25" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D26"/>
+        <v>71</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D28" t="s">
         <v>75</v>
       </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B29" t="s">
         <v>76</v>
       </c>
       <c r="C29" t="s">
         <v>77</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D31" t="s">
         <v>82</v>
       </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B32" t="s">
         <v>83</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D35" t="s">
         <v>93</v>
       </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B37" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" t="s">
+        <v>98</v>
+      </c>
+      <c r="D37" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B39" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>103</v>
+      </c>
+      <c r="D39" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B40" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>105</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" t="s">
         <v>110</v>
       </c>
       <c r="D42" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" t="s">
         <v>113</v>
       </c>
       <c r="D43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" t="s">
         <v>116</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>121</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" t="s">
         <v>123</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B48" t="s">
+        <v>125</v>
+      </c>
+      <c r="C48" t="s">
+        <v>126</v>
+      </c>
+      <c r="D48" t="s">
         <v>124</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C50" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="D50" t="s">
         <v>130</v>
       </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" t="s">
         <v>132</v>
       </c>
       <c r="D51" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>135</v>
       </c>
       <c r="D52" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B53" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C54" t="s">
+        <v>140</v>
+      </c>
+      <c r="D54" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" t="s">
         <v>142</v>
       </c>
-      <c r="D55"/>
+      <c r="D55" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C56" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D56" t="s">
         <v>145</v>
       </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B57" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C57" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="D57"/>
+        <v>147</v>
+      </c>
+      <c r="D57" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B58" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C58" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>149</v>
       </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B59" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C59" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B60" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C60" t="s">
         <v>153</v>
       </c>
-      <c r="D60"/>
+      <c r="D60" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C61" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D62" t="s">
         <v>157</v>
       </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B63" t="s">
         <v>158</v>
       </c>
       <c r="C63" t="s">
         <v>159</v>
       </c>
-      <c r="D63"/>
+      <c r="D63" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B64" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C64" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="D64" t="s">
         <v>162</v>
       </c>
+      <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B65" t="s">
         <v>163</v>
       </c>
       <c r="C65" t="s">
         <v>164</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B66" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C66" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>167</v>
       </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B67" t="s">
         <v>168</v>
       </c>
       <c r="C67" t="s">
         <v>169</v>
       </c>
       <c r="D67" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B68" t="s">
         <v>171</v>
       </c>
       <c r="C68" t="s">
         <v>172</v>
       </c>
       <c r="D68" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" t="s">
         <v>175</v>
       </c>
       <c r="D69" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B70" t="s">
         <v>177</v>
       </c>
       <c r="C70" t="s">
         <v>178</v>
       </c>
       <c r="D70" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B71" t="s">
         <v>180</v>
       </c>
       <c r="C71" t="s">
         <v>181</v>
       </c>
       <c r="D71" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" t="s">
         <v>184</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>185</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C73" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D73" t="s">
         <v>187</v>
       </c>
+      <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B74" t="s">
         <v>188</v>
       </c>
       <c r="C74" t="s">
         <v>189</v>
       </c>
       <c r="D74" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B75" t="s">
         <v>191</v>
       </c>
       <c r="C75" t="s">
         <v>192</v>
       </c>
       <c r="D75" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B76" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C76" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="D76"/>
+        <v>195</v>
+      </c>
+      <c r="D76" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B77" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C77" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D77" t="s">
         <v>197</v>
       </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B78" t="s">
         <v>198</v>
       </c>
       <c r="C78" t="s">
         <v>199</v>
       </c>
       <c r="D78" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B79" t="s">
         <v>201</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B80" t="s">
         <v>204</v>
       </c>
       <c r="C80" t="s">
         <v>205</v>
       </c>
       <c r="D80" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B81" t="s">
         <v>207</v>
       </c>
       <c r="C81" t="s">
         <v>208</v>
       </c>
       <c r="D81" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B82" t="s">
         <v>210</v>
       </c>
       <c r="C82" t="s">
         <v>211</v>
       </c>
-      <c r="D82"/>
+      <c r="D82" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B83" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C83" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B84" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C84" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B85" t="s">
         <v>215</v>
       </c>
       <c r="C85" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="D85" t="s">
         <v>217</v>
       </c>
+      <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B86" t="s">
         <v>218</v>
       </c>
       <c r="C86" t="s">
         <v>219</v>
       </c>
       <c r="D86" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B87" t="s">
         <v>221</v>
       </c>
       <c r="C87" t="s">
         <v>222</v>
       </c>
       <c r="D87" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B88" t="s">
         <v>224</v>
       </c>
       <c r="C88" t="s">
         <v>225</v>
       </c>
       <c r="D88" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B89" t="s">
         <v>227</v>
       </c>
       <c r="C89" t="s">
         <v>228</v>
       </c>
       <c r="D89" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B90" t="s">
         <v>230</v>
       </c>
       <c r="C90" t="s">
         <v>231</v>
       </c>
       <c r="D90" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B91" t="s">
         <v>233</v>
       </c>
       <c r="C91" t="s">
         <v>234</v>
       </c>
       <c r="D91" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B92" t="s">
         <v>236</v>
       </c>
       <c r="C92" t="s">
         <v>237</v>
       </c>
       <c r="D92" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B93" t="s">
         <v>239</v>
       </c>
       <c r="C93" t="s">
         <v>240</v>
       </c>
       <c r="D93" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B94" t="s">
         <v>242</v>
       </c>
       <c r="C94" t="s">
         <v>243</v>
       </c>
-      <c r="D94"/>
+      <c r="D94" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B95" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C95" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="D95" t="s">
         <v>246</v>
       </c>
+      <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B96" t="s">
         <v>247</v>
       </c>
       <c r="C96" t="s">
         <v>248</v>
       </c>
-      <c r="D96"/>
+      <c r="D96" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B97" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C97" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="D97" t="s">
         <v>251</v>
       </c>
+      <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B98" t="s">
         <v>252</v>
       </c>
       <c r="C98" t="s">
         <v>253</v>
       </c>
       <c r="D98" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B99" t="s">
         <v>255</v>
       </c>
       <c r="C99" t="s">
         <v>256</v>
       </c>
       <c r="D99" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B100" t="s">
         <v>258</v>
       </c>
       <c r="C100" t="s">
         <v>259</v>
       </c>
       <c r="D100" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B101" t="s">
         <v>261</v>
       </c>
       <c r="C101" t="s">
         <v>262</v>
       </c>
-      <c r="D101"/>
+      <c r="D101" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B102" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C102" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D102" t="s">
         <v>265</v>
       </c>
+      <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B103" t="s">
         <v>266</v>
       </c>
       <c r="C103" t="s">
         <v>267</v>
       </c>
       <c r="D103" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B104" t="s">
         <v>269</v>
       </c>
       <c r="C104" t="s">
         <v>270</v>
       </c>
       <c r="D104" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B105" t="s">
         <v>272</v>
       </c>
       <c r="C105" t="s">
         <v>273</v>
       </c>
       <c r="D105" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B106" t="s">
         <v>275</v>
       </c>
       <c r="C106" t="s">
         <v>276</v>
       </c>
       <c r="D106" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B107" t="s">
         <v>278</v>
       </c>
       <c r="C107" t="s">
         <v>279</v>
       </c>
       <c r="D107" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B108" t="s">
         <v>281</v>
       </c>
       <c r="C108" t="s">
         <v>282</v>
       </c>
       <c r="D108" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B109" t="s">
         <v>284</v>
       </c>
       <c r="C109" t="s">
         <v>285</v>
       </c>
-      <c r="D109"/>
+      <c r="D109" t="s">
+        <v>286</v>
+      </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B110" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C110" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="D110" t="s">
         <v>288</v>
       </c>
+      <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B111" t="s">
         <v>289</v>
       </c>
       <c r="C111" t="s">
         <v>290</v>
       </c>
-      <c r="D111"/>
+      <c r="D111" t="s">
+        <v>291</v>
+      </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B112" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C112" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="D112" t="s">
         <v>293</v>
       </c>
+      <c r="D112"/>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
+        <v>55</v>
+      </c>
+      <c r="B113" t="s">
         <v>294</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>295</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B114" t="s">
         <v>298</v>
       </c>
       <c r="C114" t="s">
         <v>299</v>
       </c>
       <c r="D114" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B115" t="s">
         <v>301</v>
       </c>
       <c r="C115" t="s">
         <v>302</v>
       </c>
       <c r="D115" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B116" t="s">
         <v>304</v>
       </c>
       <c r="C116" t="s">
         <v>305</v>
       </c>
       <c r="D116" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B117" t="s">
-        <v>126</v>
+        <v>307</v>
       </c>
       <c r="C117" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>309</v>
+        <v>129</v>
       </c>
       <c r="C118" t="s">
         <v>310</v>
       </c>
       <c r="D118" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B119" t="s">
         <v>312</v>
       </c>
       <c r="C119" t="s">
         <v>313</v>
       </c>
       <c r="D119" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B120" t="s">
         <v>315</v>
       </c>
       <c r="C120" t="s">
         <v>316</v>
       </c>
       <c r="D120" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B121" t="s">
         <v>318</v>
       </c>
       <c r="C121" t="s">
         <v>319</v>
       </c>
       <c r="D121" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B122" t="s">
-        <v>163</v>
+        <v>321</v>
       </c>
       <c r="C122" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D122" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B123" t="s">
-        <v>323</v>
+        <v>166</v>
       </c>
       <c r="C123" t="s">
         <v>324</v>
       </c>
       <c r="D123" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B124" t="s">
         <v>326</v>
       </c>
       <c r="C124" t="s">
         <v>327</v>
       </c>
       <c r="D124" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B125" t="s">
         <v>329</v>
       </c>
       <c r="C125" t="s">
         <v>330</v>
       </c>
       <c r="D125" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B126" t="s">
         <v>332</v>
       </c>
       <c r="C126" t="s">
         <v>333</v>
       </c>
       <c r="D126" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B127" t="s">
         <v>335</v>
       </c>
       <c r="C127" t="s">
         <v>336</v>
       </c>
       <c r="D127" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B128" t="s">
         <v>338</v>
       </c>
       <c r="C128" t="s">
         <v>339</v>
       </c>
       <c r="D128" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B129" t="s">
         <v>341</v>
       </c>
       <c r="C129" t="s">
         <v>342</v>
       </c>
       <c r="D129" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B130" t="s">
         <v>344</v>
       </c>
       <c r="C130" t="s">
         <v>345</v>
       </c>
       <c r="D130" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B131" t="s">
         <v>347</v>
       </c>
       <c r="C131" t="s">
         <v>348</v>
       </c>
       <c r="D131" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B132" t="s">
         <v>350</v>
       </c>
       <c r="C132" t="s">
         <v>351</v>
       </c>
       <c r="D132" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
+        <v>297</v>
+      </c>
+      <c r="B133" t="s">
         <v>353</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
         <v>354</v>
       </c>
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
+        <v>356</v>
+      </c>
+      <c r="B134" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="C134" t="s">
         <v>358</v>
       </c>
-      <c r="D134"/>
+      <c r="D134" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" t="s">
+        <v>360</v>
+      </c>
+      <c r="B135" t="s">
+        <v>350</v>
+      </c>
+      <c r="C135" t="s">
+        <v>361</v>
+      </c>
+      <c r="D135"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>