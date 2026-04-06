--- v0 (2025-10-01)
+++ v1 (2026-04-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUMMC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -205,50 +205,59 @@
   </si>
   <si>
     <t>Leptoglossus australis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>LIRITR</t>
   </si>
   <si>
     <t>Liriomyza trifolii (as Cucumis)</t>
   </si>
   <si>
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>WMSMOV</t>
   </si>
   <si>
     <t>Orthotospovirus citrullomaculosi</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153, 571-577.
 ------- as cantaloupe.</t>
+  </si>
+  <si>
+    <t>MYSVV0</t>
+  </si>
+  <si>
+    <t>Orthotospovirus meloflavi</t>
+  </si>
+  <si>
+    <t>* Supakitthanakorn S, Akarapisan A, Ruangwong OU (2018) First record of melon yellow spot virus in pumpkin and its occurrence in cucurbitaceous crops in Thailand. Australasian Plant Disease Notes 13(1), 32. https://doi.org/10.1007/s13314-018-0314-5</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SERRMA</t>
   </si>
   <si>
     <t>Serratia marcescens</t>
   </si>
   <si>
     <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
@@ -585,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="297.213" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -947,99 +956,113 @@
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>60</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>68</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C31" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C32" t="s">
         <v>73</v>
       </c>
       <c r="D32"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>