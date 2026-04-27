--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -12,62 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUMMC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>SERRMA</t>
+  </si>
+  <si>
+    <t>Serratia marcescens</t>
+  </si>
+  <si>
+    <t>------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025). Consequently this host is considered unreliable [2026-04]</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AGROSE</t>
   </si>
   <si>
     <t>Agrotis segetum (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ALEDDU</t>
   </si>
   <si>
     <t>Aleurodicus dugesii (as Cucurbitaceae)</t>
   </si>
@@ -231,57 +243,58 @@
   <si>
     <t>MYSVV0</t>
   </si>
   <si>
     <t>Orthotospovirus meloflavi</t>
   </si>
   <si>
     <t>* Supakitthanakorn S, Akarapisan A, Ruangwong OU (2018) First record of melon yellow spot virus in pumpkin and its occurrence in cucurbitaceous crops in Thailand. Australasian Plant Disease Notes 13(1), 32. https://doi.org/10.1007/s13314-018-0314-5</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
-    <t>SERRMA</t>
-[...5 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
+    <t>SERRUR</t>
+  </si>
+  <si>
+    <t>Serratia ureilytica</t>
+  </si>
+  <si>
+    <t>* Bruton BD, Mitchell F, Fletcher J,Pair SD, Wayadande A, Melcher U, Brady J, Bextine B, Popham W (2003) Serratia marcescens, a phloem-colonizing, squash bug -transmitted bacterium: causal agent of Cucurbit yellow vine disease. Plant Disease 87(8), 937-944.
+------- Cucurbit yellow vine disease was previously thought to be caused by S. marescens, but has been reallocated to S. ureilytica by Mphande et al. (2025) [2026-04]</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -602,465 +615,469 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="297.213" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="304.211" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D7"/>
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B26" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C27" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C29" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>68</v>
+      </c>
+      <c r="D29" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D32"/>
+        <v>76</v>
+      </c>
+      <c r="D32" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B33" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D33"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>