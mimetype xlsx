--- v0 (2025-10-09)
+++ v1 (2026-04-06)
@@ -113,51 +113,51 @@
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>CIRCTE</t>
   </si>
   <si>
     <t>Circulifer tenellus (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>SQMV00</t>
   </si>
   <si>
     <t>Comovirus cucurbitae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>CYSDV0</t>
   </si>
   <si>
     <t>Crinivirus cucurbitae</t>
   </si>
   <si>
-    <t>Kumar A, Choudhary S, Ramyashee DG, Baranwal VK, Jain RK, Basavaraj YB (2025) Molecular evidence for the occurrence of cucurbit yellow stunting disorder virus (CYSDV) infecting round melon and wild melon in India. VirusDisease 36(1), 93-96</t>
+    <t>* Kumar A, Choudhary S, Ramyashee DG, Baranwal VK, Jain RK, Basavaraj YB (2025) Molecular evidence for the occurrence of cucurbit yellow stunting disorder virus (CYSDV) infecting round melon and wild melon in India. VirusDisease 36(1), 93-96</t>
   </si>
   <si>
     <t>Crinivirus cucurbitae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>DACUBI</t>
   </si>
   <si>
     <t>Dacus bivittatus (as Cucurbitaceae)</t>
   </si>
   <si>
     <t xml:space="preserve">* Hassani IM, Delatte H, Ravaomanarivo LH, Nouhou S, Duyck PF (2022) Niche partitioning via host plants and altitude among fruit flies following the invasion of Bactrocera dorsalis. Agricultural and Forest Entomology. https://doi.org/10.1111/afe.12522
 </t>
   </si>
   <si>
     <t>HYLEPL</t>
   </si>
   <si>
     <t>Delia platura (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>DPHNIN</t>
   </si>
   <si>
     <t>Diaphania indica (as Cucurbitaceae)</t>