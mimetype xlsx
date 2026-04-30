--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUMCA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -196,59 +196,50 @@
     <t>Leptoglossus australis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>LIRITR</t>
   </si>
   <si>
     <t>Liriomyza trifolii (as Cucumis)</t>
   </si>
   <si>
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Cucurbitaceae)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -561,51 +552,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="297.213" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -920,62 +911,50 @@
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28" t="s">
         <v>62</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D29"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>