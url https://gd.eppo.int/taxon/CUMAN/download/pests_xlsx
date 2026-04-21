--- v1 (2026-03-07)
+++ v2 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CUMAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -227,59 +227,50 @@
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ZYMV00</t>
   </si>
   <si>
     <t>Potyvirus cucurbitaflavitesselati</t>
   </si>
   <si>
     <t>* Anthony Johnson AM, Vidya T, Papaiah S, Srinivasulu M, Mandal B, Sai Gopal DVR (2013) First report of Zucchini yellow mosaic virus infecting gherkin (Cucumis anguira) in India. Indian Journal of Virology, 24(2), 289–290.</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Cucurbitaceae)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -601,51 +592,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D33"/>
+  <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="351.486" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1005,72 +996,60 @@
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>69</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31" t="s">
         <v>72</v>
       </c>
       <c r="C31" t="s">
         <v>73</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" t="s">
         <v>74</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>75</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">