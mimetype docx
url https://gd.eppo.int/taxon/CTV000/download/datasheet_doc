--- v15 (2026-09-01)
+++ v16 (2026-10-11)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99346a9639e7216ec" w:history="1">
+            <w:hyperlink r:id="rId55026acb7a39c6d66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14706a9639e721767" w:history="1">
+            <w:hyperlink r:id="rId97206acb7a39c6dd2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7627375" name="name50376a9639e722065" descr="485.jpg"/>
+                  <wp:docPr id="48648666" name="name36326acb7a39c73db" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27376a9639e722063" cstate="print"/>
+                          <a:blip r:embed="rId43576acb7a39c73d9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15926a9639e722199" w:history="1">
+            <w:hyperlink r:id="rId95246acb7a39c74e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61231879" name="name49916a9639e723411" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="13445281" name="name34216acb7a39c8477" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37096a9639e72340c" cstate="print"/>
+                    <a:blip r:embed="rId58076acb7a39c8474" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52766a9639e724f3a" w:history="1">
+      <w:hyperlink r:id="rId49116acb7a39ca9f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId68296a9639e724f70" w:history="1"/>
+      <w:hyperlink r:id="rId33386acb7a39caa1f" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44326a9639e725223" w:history="1">
+      <w:hyperlink r:id="rId55346acb7a39cad02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35886a9639e725348" w:history="1">
+      <w:hyperlink r:id="rId27896acb7a39cae2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85826a9639e7254ac" w:history="1">
+      <w:hyperlink r:id="rId49636acb7a39caf53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14596a9639e7256fc" w:history="1">
+      <w:hyperlink r:id="rId32366acb7a39cb2e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71706a9639e726419" w:history="1">
+      <w:hyperlink r:id="rId93986acb7a39cc299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65236a9639e726591" w:history="1">
+      <w:hyperlink r:id="rId72236acb7a39cc420" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65256a9639e726b6f" w:history="1">
+      <w:hyperlink r:id="rId48776acb7a39cca29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25367634" name="name40656a9639e726c93" descr="eu_funding_250.png"/>
+            <wp:docPr id="137406" name="name99376acb7a39ccb6f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66286a9639e726c92" cstate="print"/>
+                    <a:blip r:embed="rId95936acb7a39ccb6d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92721418">
+  <w:abstractNum w:abstractNumId="98797610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18384020">
+    <w:lvl w:ilvl="0" w:tplc="89734170">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18384020" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89734170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18384020" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89734170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18384020" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89734170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18384020" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89734170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18384020" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89734170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18384020" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89734170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18384020" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89734170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18384020" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89734170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92721417">
+  <w:abstractNum w:abstractNumId="98797609">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50190965">
+    <w:lvl w:ilvl="0" w:tplc="70672567">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92721417">
-    <w:abstractNumId w:val="92721417"/>
+  <w:num w:numId="98797609">
+    <w:abstractNumId w:val="98797609"/>
   </w:num>
-  <w:num w:numId="92721418">
-    <w:abstractNumId w:val="92721418"/>
+  <w:num w:numId="98797610">
+    <w:abstractNumId w:val="98797610"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712749303" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341870130" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99346a9639e7216ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId14706a9639e721767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId15926a9639e722199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId52766a9639e724f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId68296a9639e724f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId44326a9639e725223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId35886a9639e725348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId85826a9639e7254ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId14596a9639e7256fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId71706a9639e726419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId65236a9639e726591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId65256a9639e726b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27376a9639e722063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27376a9639e722063.jpg"/><Relationship Id="rId37096a9639e72340c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37096a9639e72340c.jpg"/><Relationship Id="rId66286a9639e726c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66286a9639e726c92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617641550" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId154206683" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55026acb7a39c6d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId97206acb7a39c6dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId95246acb7a39c74e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId49116acb7a39ca9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId33386acb7a39caa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId55346acb7a39cad02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId27896acb7a39cae2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId49636acb7a39caf53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId32366acb7a39cb2e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId93986acb7a39cc299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId72236acb7a39cc420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId48776acb7a39cca29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43576acb7a39c73d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43576acb7a39c73d9.jpg"/><Relationship Id="rId58076acb7a39c8474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58076acb7a39c8474.jpg"/><Relationship Id="rId95936acb7a39ccb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95936acb7a39ccb6d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>