--- v7 (2026-03-20)
+++ v8 (2026-04-12)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571369bcb1b62445e" w:history="1">
+            <w:hyperlink r:id="rId669569dbfd3bcf714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836869bcb1b6244c7" w:history="1">
+            <w:hyperlink r:id="rId882369dbfd3bcf77e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36049028" name="name569369bcb1b624783" descr="485.jpg"/>
+                  <wp:docPr id="80754485" name="name164869dbfd3bcfeec" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId404669bcb1b624782" cstate="print"/>
+                          <a:blip r:embed="rId909869dbfd3bcfeea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId402069bcb1b6248c9" w:history="1">
+            <w:hyperlink r:id="rId759969dbfd3bd0028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61333400" name="name745369bcb1b625ac5" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="58426807" name="name902669dbfd3bd1275" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId236869bcb1b625ac2" cstate="print"/>
+                    <a:blip r:embed="rId709069dbfd3bd1273" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904569bcb1b6271fa" w:history="1">
+      <w:hyperlink r:id="rId186569dbfd3bd2a03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId281069bcb1b627225" w:history="1"/>
+      <w:hyperlink r:id="rId468669dbfd3bd2a2d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836569bcb1b6274ad" w:history="1">
+      <w:hyperlink r:id="rId778769dbfd3bd2d1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209369bcb1b6275cb" w:history="1">
+      <w:hyperlink r:id="rId550469dbfd3bd2e68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605969bcb1b6276e1" w:history="1">
+      <w:hyperlink r:id="rId605269dbfd3bd2fcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103669bcb1b627922" w:history="1">
+      <w:hyperlink r:id="rId489269dbfd3bd321f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229769bcb1b628606" w:history="1">
+      <w:hyperlink r:id="rId551469dbfd3bd3f41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100369bcb1b62877b" w:history="1">
+      <w:hyperlink r:id="rId654369dbfd3bd40ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623469bcb1b628d3d" w:history="1">
+      <w:hyperlink r:id="rId162669dbfd3bd4692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7975222" name="name258569bcb1b628e72" descr="eu_funding_250.png"/>
+            <wp:docPr id="81440051" name="name756569dbfd3bd48ff" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId843269bcb1b628e71" cstate="print"/>
+                    <a:blip r:embed="rId533569dbfd3bd48fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62448852">
+  <w:abstractNum w:abstractNumId="30617619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65318785">
+    <w:lvl w:ilvl="0" w:tplc="50619398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65318785" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50619398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65318785" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50619398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65318785" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50619398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65318785" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50619398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65318785" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50619398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65318785" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50619398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65318785" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50619398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65318785" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50619398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62448851">
+  <w:abstractNum w:abstractNumId="30617618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67168244">
+    <w:lvl w:ilvl="0" w:tplc="20351563">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62448851">
-    <w:abstractNumId w:val="62448851"/>
+  <w:num w:numId="30617618">
+    <w:abstractNumId w:val="30617618"/>
   </w:num>
-  <w:num w:numId="62448852">
-    <w:abstractNumId w:val="62448852"/>
+  <w:num w:numId="30617619">
+    <w:abstractNumId w:val="30617619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId792197314" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId362952186" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId571369bcb1b62445e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId836869bcb1b6244c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId402069bcb1b6248c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId904569bcb1b6271fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId281069bcb1b627225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId836569bcb1b6274ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId209369bcb1b6275cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId605969bcb1b6276e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId103669bcb1b627922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId229769bcb1b628606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId100369bcb1b62877b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId623469bcb1b628d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId404669bcb1b624782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404669bcb1b624782.jpg"/><Relationship Id="rId236869bcb1b625ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId236869bcb1b625ac2.jpg"/><Relationship Id="rId843269bcb1b628e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId843269bcb1b628e71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905215771" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998250200" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId669569dbfd3bcf714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId882369dbfd3bcf77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId759969dbfd3bd0028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId186569dbfd3bd2a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId468669dbfd3bd2a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId778769dbfd3bd2d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId550469dbfd3bd2e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId605269dbfd3bd2fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId489269dbfd3bd321f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId551469dbfd3bd3f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId654369dbfd3bd40ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId162669dbfd3bd4692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId909869dbfd3bcfeea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId909869dbfd3bcfeea.jpg"/><Relationship Id="rId709069dbfd3bd1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709069dbfd3bd1273.jpg"/><Relationship Id="rId533569dbfd3bd48fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId533569dbfd3bd48fd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>