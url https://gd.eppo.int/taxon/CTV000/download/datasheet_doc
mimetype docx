--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669569dbfd3bcf714" w:history="1">
+            <w:hyperlink r:id="rId358369f6893adbf10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882369dbfd3bcf77e" w:history="1">
+            <w:hyperlink r:id="rId517869f6893adbf7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80754485" name="name164869dbfd3bcfeec" descr="485.jpg"/>
+                  <wp:docPr id="99428842" name="name964969f6893adc598" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId909869dbfd3bcfeea" cstate="print"/>
+                          <a:blip r:embed="rId381569f6893adc595" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId759969dbfd3bd0028" w:history="1">
+            <w:hyperlink r:id="rId732669f6893adc6dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58426807" name="name902669dbfd3bd1275" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="74166054" name="name477369f6893addb88" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId709069dbfd3bd1273" cstate="print"/>
+                    <a:blip r:embed="rId520769f6893addb83" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186569dbfd3bd2a03" w:history="1">
+      <w:hyperlink r:id="rId584369f6893adf511" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId468669dbfd3bd2a2d" w:history="1"/>
+      <w:hyperlink r:id="rId438069f6893adf53e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778769dbfd3bd2d1a" w:history="1">
+      <w:hyperlink r:id="rId361769f6893adf7db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550469dbfd3bd2e68" w:history="1">
+      <w:hyperlink r:id="rId254669f6893adf8ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605269dbfd3bd2fcb" w:history="1">
+      <w:hyperlink r:id="rId452469f6893adfa35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489269dbfd3bd321f" w:history="1">
+      <w:hyperlink r:id="rId701269f6893adfc7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551469dbfd3bd3f41" w:history="1">
+      <w:hyperlink r:id="rId646869f6893ae095a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId654369dbfd3bd40ba" w:history="1">
+      <w:hyperlink r:id="rId242569f6893ae0ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162669dbfd3bd4692" w:history="1">
+      <w:hyperlink r:id="rId579869f6893ae10c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81440051" name="name756569dbfd3bd48ff" descr="eu_funding_250.png"/>
+            <wp:docPr id="8463365" name="name787569f6893ae11f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId533569dbfd3bd48fd" cstate="print"/>
+                    <a:blip r:embed="rId129169f6893ae11f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30617619">
+  <w:abstractNum w:abstractNumId="53223966">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50619398">
+    <w:lvl w:ilvl="0" w:tplc="70836108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50619398" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70836108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50619398" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70836108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50619398" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70836108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50619398" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70836108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50619398" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70836108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50619398" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70836108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50619398" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70836108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50619398" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70836108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30617618">
+  <w:abstractNum w:abstractNumId="53223965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20351563">
+    <w:lvl w:ilvl="0" w:tplc="65739135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30617618">
-    <w:abstractNumId w:val="30617618"/>
+  <w:num w:numId="53223965">
+    <w:abstractNumId w:val="53223965"/>
   </w:num>
-  <w:num w:numId="30617619">
-    <w:abstractNumId w:val="30617619"/>
+  <w:num w:numId="53223966">
+    <w:abstractNumId w:val="53223966"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905215771" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998250200" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId669569dbfd3bcf714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId882369dbfd3bcf77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId759969dbfd3bd0028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId186569dbfd3bd2a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId468669dbfd3bd2a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId778769dbfd3bd2d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId550469dbfd3bd2e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId605269dbfd3bd2fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId489269dbfd3bd321f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId551469dbfd3bd3f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId654369dbfd3bd40ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId162669dbfd3bd4692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId909869dbfd3bcfeea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId909869dbfd3bcfeea.jpg"/><Relationship Id="rId709069dbfd3bd1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709069dbfd3bd1273.jpg"/><Relationship Id="rId533569dbfd3bd48fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId533569dbfd3bd48fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId773158503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751802972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId358369f6893adbf10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId517869f6893adbf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId732669f6893adc6dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId584369f6893adf511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId438069f6893adf53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId361769f6893adf7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId254669f6893adf8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId452469f6893adfa35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId701269f6893adfc7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId646869f6893ae095a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId242569f6893ae0ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId579869f6893ae10c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId381569f6893adc595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId381569f6893adc595.jpg"/><Relationship Id="rId520769f6893addb83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId520769f6893addb83.jpg"/><Relationship Id="rId129169f6893ae11f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId129169f6893ae11f2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>