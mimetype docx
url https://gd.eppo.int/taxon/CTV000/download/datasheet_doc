--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358369f6893adbf10" w:history="1">
+            <w:hyperlink r:id="rId78316a11014c92b53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517869f6893adbf7f" w:history="1">
+            <w:hyperlink r:id="rId28536a11014c92bbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99428842" name="name964969f6893adc598" descr="485.jpg"/>
+                  <wp:docPr id="48950897" name="name11166a11014c931a0" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId381569f6893adc595" cstate="print"/>
+                          <a:blip r:embed="rId39346a11014c9319e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId732669f6893adc6dd" w:history="1">
+            <w:hyperlink r:id="rId53146a11014c932f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74166054" name="name477369f6893addb88" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="64577394" name="name46946a11014c943c6" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId520769f6893addb83" cstate="print"/>
+                    <a:blip r:embed="rId23196a11014c943c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584369f6893adf511" w:history="1">
+      <w:hyperlink r:id="rId90776a11014c95ba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId438069f6893adf53e" w:history="1"/>
+      <w:hyperlink r:id="rId86486a11014c95bd4" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361769f6893adf7db" w:history="1">
+      <w:hyperlink r:id="rId32146a11014c95e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254669f6893adf8ff" w:history="1">
+      <w:hyperlink r:id="rId55776a11014c95f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452469f6893adfa35" w:history="1">
+      <w:hyperlink r:id="rId36766a11014c960af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701269f6893adfc7d" w:history="1">
+      <w:hyperlink r:id="rId71366a11014c962ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646869f6893ae095a" w:history="1">
+      <w:hyperlink r:id="rId82026a11014c96fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242569f6893ae0ae2" w:history="1">
+      <w:hyperlink r:id="rId22706a11014c97149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579869f6893ae10c5" w:history="1">
+      <w:hyperlink r:id="rId64076a11014c97728" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8463365" name="name787569f6893ae11f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="69098442" name="name93176a11014c97852" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId129169f6893ae11f2" cstate="print"/>
+                    <a:blip r:embed="rId21196a11014c97851" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53223966">
+  <w:abstractNum w:abstractNumId="56473869">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70836108">
+    <w:lvl w:ilvl="0" w:tplc="54095957">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70836108" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54095957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70836108" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54095957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70836108" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54095957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70836108" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54095957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70836108" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54095957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70836108" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54095957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70836108" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54095957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70836108" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54095957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53223965">
+  <w:abstractNum w:abstractNumId="56473868">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65739135">
+    <w:lvl w:ilvl="0" w:tplc="83211311">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53223965">
-    <w:abstractNumId w:val="53223965"/>
+  <w:num w:numId="56473868">
+    <w:abstractNumId w:val="56473868"/>
   </w:num>
-  <w:num w:numId="53223966">
-    <w:abstractNumId w:val="53223966"/>
+  <w:num w:numId="56473869">
+    <w:abstractNumId w:val="56473869"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId773158503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751802972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId358369f6893adbf10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId517869f6893adbf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId732669f6893adc6dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId584369f6893adf511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId438069f6893adf53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId361769f6893adf7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId254669f6893adf8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId452469f6893adfa35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId701269f6893adfc7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId646869f6893ae095a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId242569f6893ae0ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId579869f6893ae10c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId381569f6893adc595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId381569f6893adc595.jpg"/><Relationship Id="rId520769f6893addb83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId520769f6893addb83.jpg"/><Relationship Id="rId129169f6893ae11f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId129169f6893ae11f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315328039" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId399132745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78316a11014c92b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId28536a11014c92bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId53146a11014c932f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId90776a11014c95ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId86486a11014c95bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId32146a11014c95e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId55776a11014c95f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId36766a11014c960af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId71366a11014c962ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId82026a11014c96fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId22706a11014c97149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId64076a11014c97728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39346a11014c9319e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39346a11014c9319e.jpg"/><Relationship Id="rId23196a11014c943c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23196a11014c943c1.jpg"/><Relationship Id="rId21196a11014c97851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21196a11014c97851.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>