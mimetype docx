--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78316a11014c92b53" w:history="1">
+            <w:hyperlink r:id="rId96226a2bca75b5280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28536a11014c92bbe" w:history="1">
+            <w:hyperlink r:id="rId89666a2bca75b52fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48950897" name="name11166a11014c931a0" descr="485.jpg"/>
+                  <wp:docPr id="28226259" name="name54676a2bca75b596b" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39346a11014c9319e" cstate="print"/>
+                          <a:blip r:embed="rId41596a2bca75b5968" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53146a11014c932f4" w:history="1">
+            <w:hyperlink r:id="rId27026a2bca75b5add" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64577394" name="name46946a11014c943c6" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="35507829" name="name14886a2bca75b6e06" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23196a11014c943c1" cstate="print"/>
+                    <a:blip r:embed="rId77796a2bca75b6e01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1452,51 +1452,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Angola, Benin, Cameroon, Central African Republic, Chad, Comoros, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Eswatini, Ethiopia, Gabon, Ghana, Kenya, Libya, Madagascar, Mauritius, Morocco, Mozambique, Nigeria, Reunion, Sao Tome and Principe, Somalia, South Africa, Sudan, Tanzania, United Republic of, Tunisia, Uganda, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Afghanistan, Bangladesh, Bhutan, Brunei Darussalam, China (Chongqing, Fujian, Guangdong, Guangxi, Hubei, Hunan, Jiangxi, Sichuan, Yunnan, Zhejiang), India (Andhra Pradesh, Arunachal Pradesh, Assam, Bihar, Delhi, Haryana, Himachal Pradesh, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Manipur, Meghalaya, Nagaland, Punjab, Rajasthan, Sikkim, Tamil Nadu, Tripura, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Java), Iran, Islamic Republic of, Israel, Japan, Jordan, Korea, Republic of, Lao People's Democratic Republic, Lebanon, Malaysia (Sabah, West), Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Sri Lanka, Syrian Arab Republic, Taiwan, Thailand, United Arab Emirates, Vietnam, Yemen</w:t>
+        <w:t xml:space="preserve"> Afghanistan, Bangladesh, Bhutan, Brunei Darussalam, China (Chongqing, Fujian, Guangdong, Guangxi, Hubei, Hunan, Jiangxi, Sichuan, Yunnan, Zhejiang), India (Andhra Pradesh, Arunachal Pradesh, Assam, Bihar, Delhi, Haryana, Himachal Pradesh, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Manipur, Meghalaya, Nagaland, Punjab, Rajasthan, Sikkim, Tamil Nadu, Tripura, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Java, Nusa Tenggara), Iran, Islamic Republic of, Israel, Japan, Jordan, Korea, Republic of, Lao People's Democratic Republic, Lebanon, Malaysia (Sabah, West), Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Sri Lanka, Syrian Arab Republic, Taiwan, Thailand, United Arab Emirates, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Alabama, Arizona, California, Florida, Georgia, Hawaii, Louisiana, Texas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90776a11014c95ba7" w:history="1">
+      <w:hyperlink r:id="rId26196a2bca75b87a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId86486a11014c95bd4" w:history="1"/>
+      <w:hyperlink r:id="rId48646a2bca75b87d6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32146a11014c95e72" w:history="1">
+      <w:hyperlink r:id="rId94496a2bca75b8b02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55776a11014c95f96" w:history="1">
+      <w:hyperlink r:id="rId28636a2bca75b8c33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36766a11014c960af" w:history="1">
+      <w:hyperlink r:id="rId35766a2bca75b8d56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71366a11014c962ea" w:history="1">
+      <w:hyperlink r:id="rId38076a2bca75b8fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82026a11014c96fd8" w:history="1">
+      <w:hyperlink r:id="rId52936a2bca75ba693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22706a11014c97149" w:history="1">
+      <w:hyperlink r:id="rId85696a2bca75ba81d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64076a11014c97728" w:history="1">
+      <w:hyperlink r:id="rId25436a2bca75bae34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69098442" name="name93176a11014c97852" descr="eu_funding_250.png"/>
+            <wp:docPr id="68069842" name="name76956a2bca75baf8b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21196a11014c97851" cstate="print"/>
+                    <a:blip r:embed="rId63006a2bca75baf8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56473869">
+  <w:abstractNum w:abstractNumId="44096117">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54095957">
+    <w:lvl w:ilvl="0" w:tplc="76005334">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54095957" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76005334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54095957" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76005334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54095957" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76005334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54095957" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76005334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54095957" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76005334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54095957" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76005334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54095957" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76005334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54095957" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76005334" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56473868">
+  <w:abstractNum w:abstractNumId="44096116">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83211311">
+    <w:lvl w:ilvl="0" w:tplc="42943339">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56473868">
-    <w:abstractNumId w:val="56473868"/>
+  <w:num w:numId="44096116">
+    <w:abstractNumId w:val="44096116"/>
   </w:num>
-  <w:num w:numId="56473869">
-    <w:abstractNumId w:val="56473869"/>
+  <w:num w:numId="44096117">
+    <w:abstractNumId w:val="44096117"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315328039" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId399132745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78316a11014c92b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId28536a11014c92bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId53146a11014c932f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId90776a11014c95ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId86486a11014c95bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId32146a11014c95e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId55776a11014c95f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId36766a11014c960af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId71366a11014c962ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId82026a11014c96fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId22706a11014c97149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId64076a11014c97728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39346a11014c9319e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39346a11014c9319e.jpg"/><Relationship Id="rId23196a11014c943c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23196a11014c943c1.jpg"/><Relationship Id="rId21196a11014c97851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21196a11014c97851.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996482991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102668780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96226a2bca75b5280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId89666a2bca75b52fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId27026a2bca75b5add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId26196a2bca75b87a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId48646a2bca75b87d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId94496a2bca75b8b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId28636a2bca75b8c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId35766a2bca75b8d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId38076a2bca75b8fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId52936a2bca75ba693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId85696a2bca75ba81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId25436a2bca75bae34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41596a2bca75b5968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41596a2bca75b5968.jpg"/><Relationship Id="rId77796a2bca75b6e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77796a2bca75b6e01.jpg"/><Relationship Id="rId63006a2bca75baf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63006a2bca75baf8a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>