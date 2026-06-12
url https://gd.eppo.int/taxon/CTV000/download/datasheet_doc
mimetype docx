--- v11 (2026-06-12)
+++ v12 (2026-06-12)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96226a2bca75b5280" w:history="1">
+            <w:hyperlink r:id="rId89606a2be82e899d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89666a2bca75b52fe" w:history="1">
+            <w:hyperlink r:id="rId91926a2be82e89a3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28226259" name="name54676a2bca75b596b" descr="485.jpg"/>
+                  <wp:docPr id="54310329" name="name71626a2be82e8a1f5" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41596a2bca75b5968" cstate="print"/>
+                          <a:blip r:embed="rId38766a2be82e8a1f3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27026a2bca75b5add" w:history="1">
+            <w:hyperlink r:id="rId65466a2be82e8a33e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35507829" name="name14886a2bca75b6e06" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="67216310" name="name48666a2be82e8b7c4" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77796a2bca75b6e01" cstate="print"/>
+                    <a:blip r:embed="rId25826a2be82e8b7c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26196a2bca75b87a8" w:history="1">
+      <w:hyperlink r:id="rId87806a2be82e8d025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId48646a2bca75b87d6" w:history="1"/>
+      <w:hyperlink r:id="rId15526a2be82e8d050" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94496a2bca75b8b02" w:history="1">
+      <w:hyperlink r:id="rId28316a2be82e8d2df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28636a2bca75b8c33" w:history="1">
+      <w:hyperlink r:id="rId91186a2be82e8d401" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35766a2bca75b8d56" w:history="1">
+      <w:hyperlink r:id="rId91856a2be82e8d51e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38076a2bca75b8fbf" w:history="1">
+      <w:hyperlink r:id="rId68076a2be82e8d762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52936a2bca75ba693" w:history="1">
+      <w:hyperlink r:id="rId51306a2be82e8e536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85696a2bca75ba81d" w:history="1">
+      <w:hyperlink r:id="rId84776a2be82e8e6b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25436a2bca75bae34" w:history="1">
+      <w:hyperlink r:id="rId45436a2be82e8eca6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68069842" name="name76956a2bca75baf8b" descr="eu_funding_250.png"/>
+            <wp:docPr id="4394648" name="name61246a2be82e8ee06" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63006a2bca75baf8a" cstate="print"/>
+                    <a:blip r:embed="rId87206a2be82e8ee05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44096117">
+  <w:abstractNum w:abstractNumId="84971108">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76005334">
+    <w:lvl w:ilvl="0" w:tplc="30691996">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76005334" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30691996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76005334" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30691996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76005334" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30691996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76005334" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30691996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76005334" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30691996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76005334" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30691996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76005334" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30691996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76005334" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30691996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44096116">
+  <w:abstractNum w:abstractNumId="84971107">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42943339">
+    <w:lvl w:ilvl="0" w:tplc="62885137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44096116">
-    <w:abstractNumId w:val="44096116"/>
+  <w:num w:numId="84971107">
+    <w:abstractNumId w:val="84971107"/>
   </w:num>
-  <w:num w:numId="44096117">
-    <w:abstractNumId w:val="44096117"/>
+  <w:num w:numId="84971108">
+    <w:abstractNumId w:val="84971108"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996482991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102668780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96226a2bca75b5280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId89666a2bca75b52fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId27026a2bca75b5add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId26196a2bca75b87a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId48646a2bca75b87d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId94496a2bca75b8b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId28636a2bca75b8c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId35766a2bca75b8d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId38076a2bca75b8fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId52936a2bca75ba693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId85696a2bca75ba81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId25436a2bca75bae34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41596a2bca75b5968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41596a2bca75b5968.jpg"/><Relationship Id="rId77796a2bca75b6e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77796a2bca75b6e01.jpg"/><Relationship Id="rId63006a2bca75baf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63006a2bca75baf8a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458996869" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800602093" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89606a2be82e899d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId91926a2be82e89a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId65466a2be82e8a33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId87806a2be82e8d025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId15526a2be82e8d050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId28316a2be82e8d2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId91186a2be82e8d401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId91856a2be82e8d51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId68076a2be82e8d762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId51306a2be82e8e536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId84776a2be82e8e6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId45436a2be82e8eca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38766a2be82e8a1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38766a2be82e8a1f3.jpg"/><Relationship Id="rId25826a2be82e8b7c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25826a2be82e8b7c0.jpg"/><Relationship Id="rId87206a2be82e8ee05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87206a2be82e8ee05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>