--- v12 (2026-06-12)
+++ v13 (2026-07-22)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89606a2be82e899d1" w:history="1">
+            <w:hyperlink r:id="rId96086a60e1efb2fbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91926a2be82e89a3c" w:history="1">
+            <w:hyperlink r:id="rId81506a60e1efb3031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54310329" name="name71626a2be82e8a1f5" descr="485.jpg"/>
+                  <wp:docPr id="44796970" name="name97466a60e1efb351a" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38766a2be82e8a1f3" cstate="print"/>
+                          <a:blip r:embed="rId59406a60e1efb3518" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65466a2be82e8a33e" w:history="1">
+            <w:hyperlink r:id="rId84756a60e1efb363f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67216310" name="name48666a2be82e8b7c4" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="12059902" name="name34916a60e1efb46e6" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25826a2be82e8b7c0" cstate="print"/>
+                    <a:blip r:embed="rId34486a60e1efb46e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87806a2be82e8d025" w:history="1">
+      <w:hyperlink r:id="rId65446a60e1efb6f3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15526a2be82e8d050" w:history="1"/>
+      <w:hyperlink r:id="rId98396a60e1efb6f69" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28316a2be82e8d2df" w:history="1">
+      <w:hyperlink r:id="rId63226a60e1efb72c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91186a2be82e8d401" w:history="1">
+      <w:hyperlink r:id="rId10406a60e1efb73f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91856a2be82e8d51e" w:history="1">
+      <w:hyperlink r:id="rId24736a60e1efb7558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68076a2be82e8d762" w:history="1">
+      <w:hyperlink r:id="rId63856a60e1efb7833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51306a2be82e8e536" w:history="1">
+      <w:hyperlink r:id="rId71486a60e1efb868b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84776a2be82e8e6b4" w:history="1">
+      <w:hyperlink r:id="rId18756a60e1efb8809" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45436a2be82e8eca6" w:history="1">
+      <w:hyperlink r:id="rId26236a60e1efb8f27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4394648" name="name61246a2be82e8ee06" descr="eu_funding_250.png"/>
+            <wp:docPr id="51623328" name="name17306a60e1efb90c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87206a2be82e8ee05" cstate="print"/>
+                    <a:blip r:embed="rId28926a60e1efb90c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84971108">
+  <w:abstractNum w:abstractNumId="37664861">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30691996">
+    <w:lvl w:ilvl="0" w:tplc="38496387">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30691996" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38496387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30691996" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38496387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30691996" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38496387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30691996" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38496387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30691996" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38496387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30691996" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38496387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30691996" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38496387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30691996" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38496387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84971107">
+  <w:abstractNum w:abstractNumId="37664860">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62885137">
+    <w:lvl w:ilvl="0" w:tplc="33999440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84971107">
-    <w:abstractNumId w:val="84971107"/>
+  <w:num w:numId="37664860">
+    <w:abstractNumId w:val="37664860"/>
   </w:num>
-  <w:num w:numId="84971108">
-    <w:abstractNumId w:val="84971108"/>
+  <w:num w:numId="37664861">
+    <w:abstractNumId w:val="37664861"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458996869" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800602093" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89606a2be82e899d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId91926a2be82e89a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId65466a2be82e8a33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId87806a2be82e8d025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId15526a2be82e8d050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId28316a2be82e8d2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId91186a2be82e8d401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId91856a2be82e8d51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId68076a2be82e8d762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId51306a2be82e8e536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId84776a2be82e8e6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId45436a2be82e8eca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38766a2be82e8a1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38766a2be82e8a1f3.jpg"/><Relationship Id="rId25826a2be82e8b7c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25826a2be82e8b7c0.jpg"/><Relationship Id="rId87206a2be82e8ee05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87206a2be82e8ee05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189190095" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624760080" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96086a60e1efb2fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId81506a60e1efb3031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId84756a60e1efb363f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId65446a60e1efb6f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId98396a60e1efb6f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId63226a60e1efb72c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId10406a60e1efb73f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId24736a60e1efb7558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId63856a60e1efb7833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId71486a60e1efb868b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId18756a60e1efb8809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId26236a60e1efb8f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59406a60e1efb3518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59406a60e1efb3518.jpg"/><Relationship Id="rId34486a60e1efb46e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34486a60e1efb46e3.jpg"/><Relationship Id="rId28926a60e1efb90c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28926a60e1efb90c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>