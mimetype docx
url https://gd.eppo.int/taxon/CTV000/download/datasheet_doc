--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96086a60e1efb2fbc" w:history="1">
+            <w:hyperlink r:id="rId75736a7b7cbdd2868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81506a60e1efb3031" w:history="1">
+            <w:hyperlink r:id="rId71656a7b7cbdd28d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44796970" name="name97466a60e1efb351a" descr="485.jpg"/>
+                  <wp:docPr id="34957458" name="name67366a7b7cbdd30ea" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59406a60e1efb3518" cstate="print"/>
+                          <a:blip r:embed="rId14246a7b7cbdd30e7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84756a60e1efb363f" w:history="1">
+            <w:hyperlink r:id="rId15136a7b7cbdd3229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12059902" name="name34916a60e1efb46e6" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="28962746" name="name82926a7b7cbdd428e" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34486a60e1efb46e3" cstate="print"/>
+                    <a:blip r:embed="rId19446a7b7cbdd428c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446a60e1efb6f3a" w:history="1">
+      <w:hyperlink r:id="rId61426a7b7cbdd5a35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId98396a60e1efb6f69" w:history="1"/>
+      <w:hyperlink r:id="rId48216a7b7cbdd5a5f" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63226a60e1efb72c2" w:history="1">
+      <w:hyperlink r:id="rId14526a7b7cbdd5cef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10406a60e1efb73f4" w:history="1">
+      <w:hyperlink r:id="rId59616a7b7cbdd5ec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24736a60e1efb7558" w:history="1">
+      <w:hyperlink r:id="rId34486a7b7cbdd5ff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63856a60e1efb7833" w:history="1">
+      <w:hyperlink r:id="rId39556a7b7cbdd6246" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71486a60e1efb868b" w:history="1">
+      <w:hyperlink r:id="rId62926a7b7cbdd6f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18756a60e1efb8809" w:history="1">
+      <w:hyperlink r:id="rId10326a7b7cbdd7111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26236a60e1efb8f27" w:history="1">
+      <w:hyperlink r:id="rId23286a7b7cbdd76e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51623328" name="name17306a60e1efb90c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="7563249" name="name37516a7b7cbdd7802" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28926a60e1efb90c1" cstate="print"/>
+                    <a:blip r:embed="rId77166a7b7cbdd7801" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37664861">
+  <w:abstractNum w:abstractNumId="17646747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38496387">
+    <w:lvl w:ilvl="0" w:tplc="26370341">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38496387" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26370341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38496387" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26370341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38496387" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26370341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38496387" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26370341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38496387" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26370341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38496387" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26370341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38496387" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26370341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38496387" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26370341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37664860">
+  <w:abstractNum w:abstractNumId="17646746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33999440">
+    <w:lvl w:ilvl="0" w:tplc="87965107">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37664860">
-    <w:abstractNumId w:val="37664860"/>
+  <w:num w:numId="17646746">
+    <w:abstractNumId w:val="17646746"/>
   </w:num>
-  <w:num w:numId="37664861">
-    <w:abstractNumId w:val="37664861"/>
+  <w:num w:numId="17646747">
+    <w:abstractNumId w:val="17646747"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189190095" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624760080" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96086a60e1efb2fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId81506a60e1efb3031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId84756a60e1efb363f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId65446a60e1efb6f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId98396a60e1efb6f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId63226a60e1efb72c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId10406a60e1efb73f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId24736a60e1efb7558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId63856a60e1efb7833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId71486a60e1efb868b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId18756a60e1efb8809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId26236a60e1efb8f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59406a60e1efb3518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59406a60e1efb3518.jpg"/><Relationship Id="rId34486a60e1efb46e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34486a60e1efb46e3.jpg"/><Relationship Id="rId28926a60e1efb90c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28926a60e1efb90c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979229882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844406459" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75736a7b7cbdd2868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId71656a7b7cbdd28d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId15136a7b7cbdd3229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId61426a7b7cbdd5a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId48216a7b7cbdd5a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId14526a7b7cbdd5cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId59616a7b7cbdd5ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId34486a7b7cbdd5ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId39556a7b7cbdd6246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId62926a7b7cbdd6f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId10326a7b7cbdd7111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId23286a7b7cbdd76e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14246a7b7cbdd30e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14246a7b7cbdd30e7.jpg"/><Relationship Id="rId19446a7b7cbdd428c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19446a7b7cbdd428c.jpg"/><Relationship Id="rId77166a7b7cbdd7801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77166a7b7cbdd7801.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>