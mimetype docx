--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Citrus tristeza virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud-union decline of citrus, die-back of lime, quick decline of citrus, seedling yellows of citrus, stem pitting of grapefruit, tristeza of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75736a7b7cbdd2868" w:history="1">
+            <w:hyperlink r:id="rId99346a9639e7216ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71656a7b7cbdd28d5" w:history="1">
+            <w:hyperlink r:id="rId14706a9639e721767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34957458" name="name67366a7b7cbdd30ea" descr="485.jpg"/>
+                  <wp:docPr id="7627375" name="name50376a9639e722065" descr="485.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="485.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14246a7b7cbdd30e7" cstate="print"/>
+                          <a:blip r:embed="rId27376a9639e722063" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15136a7b7cbdd3229" w:history="1">
+            <w:hyperlink r:id="rId15926a9639e722199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1356,63 +1356,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28962746" name="name82926a7b7cbdd428e" descr="CTV000_distribution_map.jpg"/>
+            <wp:docPr id="61231879" name="name49916a9639e723411" descr="CTV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CTV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19446a7b7cbdd428c" cstate="print"/>
+                    <a:blip r:embed="rId37096a9639e72340c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4748,72 +4748,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61426a7b7cbdd5a35" w:history="1">
+      <w:hyperlink r:id="rId52766a9639e724f3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-018-0059-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId48216a7b7cbdd5a5f" w:history="1"/>
+      <w:hyperlink r:id="rId68296a9639e724f70" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayllón MA, Gowda S, Satyanayanana T, Karasev AV, Adkins, S, Mawassi M, Guerri J, Moreno P &amp; Dawson WO (2003) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-188.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14526a7b7cbdd5cef" w:history="1">
+      <w:hyperlink r:id="rId44326a9639e725223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9206-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5344,51 +5344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambra M, Vidal E, Martinez C &amp; Bertolini E (2015) Tissue print and squash capture real-time RT-PCR method for direct detection of Citrus tristeza virus (CTV) in plant or vector tissues. In: Antonino F. Catara et al. (eds.), Citrus tristeza virus: Methods and protocols, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods in Molecular Biology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 2015, Chapter 5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59616a7b7cbdd5ec5" w:history="1">
+      <w:hyperlink r:id="rId35886a9639e725348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4939-9558-5_5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p 701. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34486a7b7cbdd5ff2" w:history="1">
+      <w:hyperlink r:id="rId85826a9639e7254ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9444-0</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5893,51 +5893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39556a7b7cbdd6246" w:history="1">
+      <w:hyperlink r:id="rId14596a9639e7256fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14601/Phytopathol_Mediterr-14503</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7926,51 +7926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts PD, McGovern RJ, Lee RF &amp; Niblett CL (2001) Tristeza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Florida Cooperative Extension Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Institute of Food and Agricultural Sciences, University of Florida, Gainesville, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62926a7b7cbdd6f81" w:history="1">
+      <w:hyperlink r:id="rId71706a9639e726419" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plantpath.ifas.ufl.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8161,51 +8161,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 28 pp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roistacher CN (2006) EcoPort slide shows on the internet related to citrus and citrus diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10326a7b7cbdd7111" w:history="1">
+      <w:hyperlink r:id="rId65236a9639e726591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9073,51 +9073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Closterovirus tristezae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23286a7b7cbdd76e2" w:history="1">
+      <w:hyperlink r:id="rId65256a9639e726b6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9206,63 +9206,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91-99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7563249" name="name37516a7b7cbdd7802" descr="eu_funding_250.png"/>
+            <wp:docPr id="25367634" name="name40656a9639e726c93" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77166a7b7cbdd7801" cstate="print"/>
+                    <a:blip r:embed="rId66286a9639e726c92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9360,137 +9360,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17646747">
+  <w:abstractNum w:abstractNumId="92721418">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26370341">
+    <w:lvl w:ilvl="0" w:tplc="18384020">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26370341" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18384020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26370341" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18384020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26370341" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18384020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26370341" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18384020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26370341" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18384020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26370341" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18384020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26370341" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18384020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26370341" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18384020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17646746">
+  <w:abstractNum w:abstractNumId="92721417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87965107">
+    <w:lvl w:ilvl="0" w:tplc="50190965">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10242,55 +10242,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17646746">
-    <w:abstractNumId w:val="17646746"/>
+  <w:num w:numId="92721417">
+    <w:abstractNumId w:val="92721417"/>
   </w:num>
-  <w:num w:numId="17646747">
-    <w:abstractNumId w:val="17646747"/>
+  <w:num w:numId="92721418">
+    <w:abstractNumId w:val="92721418"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21840,51 +21840,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979229882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844406459" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75736a7b7cbdd2868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId71656a7b7cbdd28d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId15136a7b7cbdd3229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId61426a7b7cbdd5a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId48216a7b7cbdd5a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId14526a7b7cbdd5cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId59616a7b7cbdd5ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId34486a7b7cbdd5ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId39556a7b7cbdd6246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId62926a7b7cbdd6f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId10326a7b7cbdd7111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId23286a7b7cbdd76e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14246a7b7cbdd30e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14246a7b7cbdd30e7.jpg"/><Relationship Id="rId19446a7b7cbdd428c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19446a7b7cbdd428c.jpg"/><Relationship Id="rId77166a7b7cbdd7801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77166a7b7cbdd7801.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712749303" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341870130" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99346a9639e7216ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/" TargetMode="External"/><Relationship Id="rId14706a9639e721767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/categorization" TargetMode="External"/><Relationship Id="rId15926a9639e722199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CTV000/photos" TargetMode="External"/><Relationship Id="rId52766a9639e724f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId68296a9639e724f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-018-0059-1" TargetMode="External"/><Relationship Id="rId44326a9639e725223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9206-9" TargetMode="External"/><Relationship Id="rId35886a9639e725348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9558-5_5" TargetMode="External"/><Relationship Id="rId85826a9639e7254ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9444-0" TargetMode="External"/><Relationship Id="rId14596a9639e7256fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14601/Phytopathol_Mediterr-14503" TargetMode="External"/><Relationship Id="rId71706a9639e726419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plantpath.ifas.ufl.edu" TargetMode="External"/><Relationship Id="rId65236a9639e726591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoport.org/ep?SearchType=domainContents&amp;id=9&amp;type=group" TargetMode="External"/><Relationship Id="rId65256a9639e726b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27376a9639e722063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27376a9639e722063.jpg"/><Relationship Id="rId37096a9639e72340c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37096a9639e72340c.jpg"/><Relationship Id="rId66286a9639e726c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66286a9639e726c92.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>