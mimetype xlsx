--- v2 (2026-03-07)
+++ v3 (2026-04-12)
@@ -173,51 +173,51 @@
   <si>
     <t>* Salazar LF, Harrison BD (1978) Host range, purification and properties of potato virus T. Annals of Applied Biology 89, 223-235.
 ------- As Vinca rosea.</t>
   </si>
   <si>
     <t>TOBRFV</t>
   </si>
   <si>
     <t>Tobamovirus fructirugosum</t>
   </si>
   <si>
     <t xml:space="preserve">* Chanda B, Gilliard A, Jaiswal N, Ling KS (2021) Comparative analysis of host range, ability to infect tomato cultivars with Tm-22 gene, and Real-Time Reverse Transcription PCR detection of tomato brown rugose fruit virus. Plant Disease 105(11), 3643–3652.
 ------- asymptomatic host in inoculation study.
 </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum</t>
   </si>
   <si>
-    <t>* Falk, B. W.; Weathers, L. G.; Greer, F. C. (1981) Plant Disease 65 (1), 81-83.
+    <t>* * Falk BW, Weathers LG, Greer FC (1981) Identification of potato yellow dwarf virus occurring naturally in California. Plant Disease 65 (1), 81-83.
 ------- as Vinca rosea.</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t xml:space="preserve">* Zaidi SSEA, Martin DP, Amin I, Farooq M, and Mansoor S (2017) Tomato leaf curl New Delhi virus: a widespread bipartite begomovirus in the territory of monopartite begomoviruses. Molecular Plant Pathology, 18, 901–911. (online supplemental material)
 ------- uncertain host. noted as "Aleyrodes brassicae infecting Catharanthus roseus"
 </t>
   </si>
   <si>
     <t>PHYPAS</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma asteris'</t>
   </si>
   <si>
     <t>* Villalobos W, Coto-Morales T, Sandoval-Carvajal I, Garita L, Montero-Astúa M, Moreira L (2019) ‘Candidatus Phytoplasma asteris’ host species in Costa Rica. Phytopathogenic Mollicutes 9(1) 21-22. DOI:10.5958/2249-4677.2019.00011.2</t>
   </si>
   <si>
     <t>PHYP07</t>
   </si>