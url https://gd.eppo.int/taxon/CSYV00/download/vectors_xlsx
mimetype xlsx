--- v0 (2025-10-20)
+++ v1 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CSYV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Known vector</t>
   </si>
   <si>
     <t>TOXOAU</t>
   </si>
   <si>
     <t>Aphis aurantii</t>
   </si>
   <si>
     <t>* Maghsoudi R, Nassrollahnejad S, Aghajanzadeh S, Hashemian SM (2023) Citrus yellow vein clearing virus transmission by the black citrus aphid, Toxoptera aurantii (pre-print). https://doi.org/10.21203/rs.3.rs-2684643/v1</t>
   </si>
   <si>
@@ -74,61 +74,60 @@
   <si>
     <t>Aphis gossypii</t>
   </si>
   <si>
     <t>* Afloukou FM, Çalişkan F, Önelge N (2020) Aphis gossypii Glover is a vector of citrus yellow vein clearing virus. Journal of General Plant Pathology 87, 83–86</t>
   </si>
   <si>
     <t>APHISI</t>
   </si>
   <si>
     <t>Aphis spiraecola</t>
   </si>
   <si>
     <t>* Zhang Y, Wang Y, Wang Q, Cao M, Zhou C, Zhou Y (2018) Identification of Aphis spiraecola as a vector of Citrus yellowing vein clearing virus. European Journal of Plant Pathology 152(3), 841-844.</t>
   </si>
   <si>
     <t>DIALCI</t>
   </si>
   <si>
     <t>Dialeurodes citri</t>
   </si>
   <si>
     <t>* Zhang YH, Liu Ch, Wang Q, Wang YL, Zhou CY, Zhou Y (2019) Identification of Dialeurodes citri as a vector of Citrus yellow vein clearing virus in China. Plant Disease 103(1), 65-68</t>
   </si>
   <si>
-    <t>Potential vector</t>
-[...1 lines deleted...]
-  <si>
     <t>DIAACI</t>
   </si>
   <si>
     <t>Diaphorina citri</t>
   </si>
   <si>
-    <t xml:space="preserve">* Liu KH, Cui XJ, Zhou Y (2023) Identification of citrus yellow vein clearing virus from Diaphorina citri. Acta Phytopathologica Sinica 53(3), 546-549. (abst.)
-------- first detection in Diaphorina citri. No transmission studies. </t>
+    <t>* Liu KH, Cui XJ, Zhou Y (2023) Identification of citrus yellow vein clearing virus from Diaphorina citri. Acta Phytopathologica Sinica 53(3), 546-549. (abst.)
+------- first detection in Diaphorina citri. No transmission studies. 
+* Bin Y, Jiang L, Zhuang A, Li M, Li J, Song Z, Zhou C, Wei T, Li Y (2026) Semipersistent transmission of citrus yellow vein clearing virus by Asian citrus psyllid: insights from field surveys and infectious clone-based studies. Phytopathology Research 8(1), 32  https://doi.org/10.1186/s42483-026-00424-x
+---Diaphorina citri transmits CYVCV between citrus species, in a semipersistent manner.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -440,54 +439,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="259.365" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="360.912" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -532,60 +531,60 @@
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">