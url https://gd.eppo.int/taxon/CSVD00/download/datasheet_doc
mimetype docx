--- v16 (2026-09-10)
+++ v17 (2026-10-17)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77156aa31b05a8eb9" w:history="1">
+            <w:hyperlink r:id="rId56076ad318ff9b6e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89636aa31b05a8f24" w:history="1">
+            <w:hyperlink r:id="rId58816ad318ff9b759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10233869" name="name18686aa31b05a9679" descr="15976.jpg"/>
+                  <wp:docPr id="97925630" name="name31746ad318ff9bec1" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31016aa31b05a9678" cstate="print"/>
+                          <a:blip r:embed="rId14706ad318ff9bebf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34796aa31b05a978c" w:history="1">
+            <w:hyperlink r:id="rId22166ad318ff9c000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId54046aa31b05a9870" w:history="1">
+      <w:hyperlink r:id="rId30116ad318ff9c0fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64966aa31b05a9ec4" w:history="1">
+      <w:hyperlink r:id="rId19556ad318ff9c778" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54841916" name="name37126aa31b05aa9c2" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="59623051" name="name78286ad318ff9d281" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10496aa31b05aa9c0" cstate="print"/>
+                    <a:blip r:embed="rId26196ad318ff9d27f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69116aa31b05aac8b" w:history="1">
+      <w:hyperlink r:id="rId98416ad318ff9d596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49266aa31b05ab858" w:history="1">
+      <w:hyperlink r:id="rId39246ad318ff9e188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36426aa31b05abca9" w:history="1">
+      <w:hyperlink r:id="rId37386ad318ff9e607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78576aa31b05abe8f" w:history="1">
+      <w:hyperlink r:id="rId77106ad318ff9e7d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866aa31b05abf0e" w:history="1">
+      <w:hyperlink r:id="rId80736ad318ff9e84f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94416aa31b05abfc0" w:history="1">
+      <w:hyperlink r:id="rId23706ad318ff9e8fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86856aa31b05ac034" w:history="1">
+      <w:hyperlink r:id="rId47736ad318ff9e970" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35146aa31b05ac389" w:history="1">
+      <w:hyperlink r:id="rId81156ad318ff9ecd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77586aa31b05ac5c5" w:history="1">
+      <w:hyperlink r:id="rId20076ad318ff9ef18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52576aa31b05ac90d" w:history="1">
+      <w:hyperlink r:id="rId99506ad318ff9f279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25186aa31b05ac9d9" w:history="1">
+      <w:hyperlink r:id="rId69206ad318ff9f34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39336aa31b05ad04b" w:history="1">
+      <w:hyperlink r:id="rId13356ad318ff9f9b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726aa31b05ad0c9" w:history="1">
+      <w:hyperlink r:id="rId31236ad318ff9fa35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45366aa31b05ad11f" w:history="1">
+      <w:hyperlink r:id="rId67576ad318ff9fa8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54016aa31b05ad1d6" w:history="1">
+      <w:hyperlink r:id="rId86196ad318ff9fb45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19186aa31b05ad33a" w:history="1">
+      <w:hyperlink r:id="rId97456ad318ff9fd85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77590615" name="name36236aa31b05ad3d5" descr="eu_funding_250.png"/>
+            <wp:docPr id="84561602" name="name68966ad318ff9ff80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24256aa31b05ad3d3" cstate="print"/>
+                    <a:blip r:embed="rId26486ad318ff9ff7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36839491">
+  <w:abstractNum w:abstractNumId="81327015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34452694">
+    <w:lvl w:ilvl="0" w:tplc="52301902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34452694" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52301902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34452694" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52301902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34452694" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52301902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34452694" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52301902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34452694" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52301902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34452694" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52301902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34452694" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52301902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34452694" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52301902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36839490">
+  <w:abstractNum w:abstractNumId="81327014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26152998">
+    <w:lvl w:ilvl="0" w:tplc="17007280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36839490">
-    <w:abstractNumId w:val="36839490"/>
+  <w:num w:numId="81327014">
+    <w:abstractNumId w:val="81327014"/>
   </w:num>
-  <w:num w:numId="36839491">
-    <w:abstractNumId w:val="36839491"/>
+  <w:num w:numId="81327015">
+    <w:abstractNumId w:val="81327015"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId797053413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId449311033" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77156aa31b05a8eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId89636aa31b05a8f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId34796aa31b05a978c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId54046aa31b05a9870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId64966aa31b05a9ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId69116aa31b05aac8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId49266aa31b05ab858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId36426aa31b05abca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId78576aa31b05abe8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId71866aa31b05abf0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId94416aa31b05abfc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId86856aa31b05ac034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId35146aa31b05ac389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId77586aa31b05ac5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId52576aa31b05ac90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId25186aa31b05ac9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId39336aa31b05ad04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId15726aa31b05ad0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId45366aa31b05ad11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId54016aa31b05ad1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19186aa31b05ad33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId31016aa31b05a9678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31016aa31b05a9678.jpg"/><Relationship Id="rId10496aa31b05aa9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10496aa31b05aa9c0.jpg"/><Relationship Id="rId24256aa31b05ad3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24256aa31b05ad3d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602521257" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989778337" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56076ad318ff9b6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId58816ad318ff9b759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId22166ad318ff9c000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId30116ad318ff9c0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId19556ad318ff9c778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId98416ad318ff9d596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId39246ad318ff9e188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37386ad318ff9e607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId77106ad318ff9e7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId80736ad318ff9e84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId23706ad318ff9e8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId47736ad318ff9e970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId81156ad318ff9ecd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId20076ad318ff9ef18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId99506ad318ff9f279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId69206ad318ff9f34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId13356ad318ff9f9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId31236ad318ff9fa35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId67576ad318ff9fa8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId86196ad318ff9fb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97456ad318ff9fd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId14706ad318ff9bebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14706ad318ff9bebf.jpg"/><Relationship Id="rId26196ad318ff9d27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26196ad318ff9d27f.jpg"/><Relationship Id="rId26486ad318ff9ff7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26486ad318ff9ff7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>