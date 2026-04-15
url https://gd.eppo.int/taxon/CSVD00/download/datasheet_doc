--- v7 (2026-03-23)
+++ v8 (2026-04-15)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598469c15b891a9da" w:history="1">
+            <w:hyperlink r:id="rId273369e01126e648c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920769c15b891aa43" w:history="1">
+            <w:hyperlink r:id="rId360669e01126e64f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16261108" name="name846669c15b891b0be" descr="15976.jpg"/>
+                  <wp:docPr id="25231684" name="name299969e01126e6b9d" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId227269c15b891b0bc" cstate="print"/>
+                          <a:blip r:embed="rId996469e01126e6b9b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId420869c15b891b1c7" w:history="1">
+            <w:hyperlink r:id="rId336169e01126e6c82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId874669c15b891b2b0" w:history="1">
+      <w:hyperlink r:id="rId553769e01126e6d64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516469c15b891b90c" w:history="1">
+      <w:hyperlink r:id="rId274869e01126e73ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88773404" name="name390069c15b891c54a" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="13159796" name="name838169e01126e8008" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId492569c15b891c547" cstate="print"/>
+                    <a:blip r:embed="rId187869e01126e8006" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId146269c15b891c870" w:history="1">
+      <w:hyperlink r:id="rId305869e01126e83ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId987069c15b891d422" w:history="1">
+      <w:hyperlink r:id="rId725669e01126e8ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374169c15b891d889" w:history="1">
+      <w:hyperlink r:id="rId448769e01126e9451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745369c15b891da4a" w:history="1">
+      <w:hyperlink r:id="rId660869e01126e9636" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239169c15b891dabb" w:history="1">
+      <w:hyperlink r:id="rId130769e01126e96ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141969c15b891db66" w:history="1">
+      <w:hyperlink r:id="rId833269e01126e9758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887669c15b891dbd5" w:history="1">
+      <w:hyperlink r:id="rId181469e01126e97c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId768869c15b891df1f" w:history="1">
+      <w:hyperlink r:id="rId400969e01126e9b13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786569c15b891e174" w:history="1">
+      <w:hyperlink r:id="rId620869e01126e9d43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921469c15b891e4d1" w:history="1">
+      <w:hyperlink r:id="rId865569e01126ea08b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799269c15b891e59d" w:history="1">
+      <w:hyperlink r:id="rId825069e01126ea152" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377869c15b891ec46" w:history="1">
+      <w:hyperlink r:id="rId446569e01126ea7b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128969c15b891ecc5" w:history="1">
+      <w:hyperlink r:id="rId710669e01126ea833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908969c15b891ed1d" w:history="1">
+      <w:hyperlink r:id="rId965669e01126ea88a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852169c15b891edd4" w:history="1">
+      <w:hyperlink r:id="rId478269e01126ea93e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508069c15b891ef37" w:history="1">
+      <w:hyperlink r:id="rId924869e01126eaa9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29400313" name="name135969c15b891efa1" descr="eu_funding_250.png"/>
+            <wp:docPr id="15826602" name="name537169e01126eab2f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId828069c15b891efa0" cstate="print"/>
+                    <a:blip r:embed="rId462269e01126eab2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51750669">
+  <w:abstractNum w:abstractNumId="93792965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59642951">
+    <w:lvl w:ilvl="0" w:tplc="25559230">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59642951" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25559230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59642951" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25559230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59642951" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25559230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59642951" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25559230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59642951" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25559230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59642951" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25559230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59642951" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25559230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59642951" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25559230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51750668">
+  <w:abstractNum w:abstractNumId="93792964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48892779">
+    <w:lvl w:ilvl="0" w:tplc="78263869">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51750668">
-    <w:abstractNumId w:val="51750668"/>
+  <w:num w:numId="93792964">
+    <w:abstractNumId w:val="93792964"/>
   </w:num>
-  <w:num w:numId="51750669">
-    <w:abstractNumId w:val="51750669"/>
+  <w:num w:numId="93792965">
+    <w:abstractNumId w:val="93792965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827321866" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId470605263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId598469c15b891a9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId920769c15b891aa43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId420869c15b891b1c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId874669c15b891b2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId516469c15b891b90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId146269c15b891c870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId987069c15b891d422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId374169c15b891d889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId745369c15b891da4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId239169c15b891dabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId141969c15b891db66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId887669c15b891dbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId768869c15b891df1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId786569c15b891e174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId921469c15b891e4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId799269c15b891e59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId377869c15b891ec46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId128969c15b891ecc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId908969c15b891ed1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId852169c15b891edd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId508069c15b891ef37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId227269c15b891b0bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId227269c15b891b0bc.jpg"/><Relationship Id="rId492569c15b891c547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId492569c15b891c547.jpg"/><Relationship Id="rId828069c15b891efa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId828069c15b891efa0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200633780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId112625791" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId273369e01126e648c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId360669e01126e64f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId336169e01126e6c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId553769e01126e6d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId274869e01126e73ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId305869e01126e83ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId725669e01126e8ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId448769e01126e9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId660869e01126e9636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId130769e01126e96ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId833269e01126e9758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId181469e01126e97c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId400969e01126e9b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId620869e01126e9d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId865569e01126ea08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId825069e01126ea152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId446569e01126ea7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId710669e01126ea833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId965669e01126ea88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId478269e01126ea93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId924869e01126eaa9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId996469e01126e6b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId996469e01126e6b9b.jpg"/><Relationship Id="rId187869e01126e8006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187869e01126e8006.jpg"/><Relationship Id="rId462269e01126eab2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId462269e01126eab2d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>