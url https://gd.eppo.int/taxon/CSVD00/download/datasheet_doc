--- v8 (2026-04-15)
+++ v9 (2026-04-16)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273369e01126e648c" w:history="1">
+            <w:hyperlink r:id="rId157269e0277571b94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360669e01126e64f3" w:history="1">
+            <w:hyperlink r:id="rId223469e0277571c02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25231684" name="name299969e01126e6b9d" descr="15976.jpg"/>
+                  <wp:docPr id="36337875" name="name860469e02775722c0" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId996469e01126e6b9b" cstate="print"/>
+                          <a:blip r:embed="rId243669e02775722be" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId336169e01126e6c82" w:history="1">
+            <w:hyperlink r:id="rId269069e027757242e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId553769e01126e6d64" w:history="1">
+      <w:hyperlink r:id="rId693169e027757252e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274869e01126e73ac" w:history="1">
+      <w:hyperlink r:id="rId842669e0277572c23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13159796" name="name838169e01126e8008" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="85968456" name="name298569e0277573b15" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId187869e01126e8006" cstate="print"/>
+                    <a:blip r:embed="rId825369e0277573b12" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId305869e01126e83ab" w:history="1">
+      <w:hyperlink r:id="rId781769e0277574106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId725669e01126e8ffd" w:history="1">
+      <w:hyperlink r:id="rId810369e0277574f1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448769e01126e9451" w:history="1">
+      <w:hyperlink r:id="rId582969e027757539c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660869e01126e9636" w:history="1">
+      <w:hyperlink r:id="rId398469e027757556a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130769e01126e96ab" w:history="1">
+      <w:hyperlink r:id="rId943669e02775755dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833269e01126e9758" w:history="1">
+      <w:hyperlink r:id="rId406269e0277575696" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181469e01126e97c8" w:history="1">
+      <w:hyperlink r:id="rId182369e027757570a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400969e01126e9b13" w:history="1">
+      <w:hyperlink r:id="rId690269e0277575a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620869e01126e9d43" w:history="1">
+      <w:hyperlink r:id="rId129969e0277575c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865569e01126ea08b" w:history="1">
+      <w:hyperlink r:id="rId386469e0277575fde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825069e01126ea152" w:history="1">
+      <w:hyperlink r:id="rId731369e02775760a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446569e01126ea7b6" w:history="1">
+      <w:hyperlink r:id="rId714469e027757671a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710669e01126ea833" w:history="1">
+      <w:hyperlink r:id="rId801869e027757679a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965669e01126ea88a" w:history="1">
+      <w:hyperlink r:id="rId126169e02775767f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478269e01126ea93e" w:history="1">
+      <w:hyperlink r:id="rId491869e02775768a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924869e01126eaa9f" w:history="1">
+      <w:hyperlink r:id="rId735769e0277576a0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15826602" name="name537169e01126eab2f" descr="eu_funding_250.png"/>
+            <wp:docPr id="89179529" name="name384569e0277576a76" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId462269e01126eab2d" cstate="print"/>
+                    <a:blip r:embed="rId667069e0277576a75" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93792965">
+  <w:abstractNum w:abstractNumId="58731018">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25559230">
+    <w:lvl w:ilvl="0" w:tplc="33977843">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25559230" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33977843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25559230" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33977843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25559230" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33977843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25559230" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33977843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25559230" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33977843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25559230" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33977843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25559230" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33977843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25559230" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33977843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93792964">
+  <w:abstractNum w:abstractNumId="58731017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78263869">
+    <w:lvl w:ilvl="0" w:tplc="47987769">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93792964">
-    <w:abstractNumId w:val="93792964"/>
+  <w:num w:numId="58731017">
+    <w:abstractNumId w:val="58731017"/>
   </w:num>
-  <w:num w:numId="93792965">
-    <w:abstractNumId w:val="93792965"/>
+  <w:num w:numId="58731018">
+    <w:abstractNumId w:val="58731018"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200633780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId112625791" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId273369e01126e648c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId360669e01126e64f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId336169e01126e6c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId553769e01126e6d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId274869e01126e73ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId305869e01126e83ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId725669e01126e8ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId448769e01126e9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId660869e01126e9636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId130769e01126e96ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId833269e01126e9758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId181469e01126e97c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId400969e01126e9b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId620869e01126e9d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId865569e01126ea08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId825069e01126ea152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId446569e01126ea7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId710669e01126ea833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId965669e01126ea88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId478269e01126ea93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId924869e01126eaa9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId996469e01126e6b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId996469e01126e6b9b.jpg"/><Relationship Id="rId187869e01126e8006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187869e01126e8006.jpg"/><Relationship Id="rId462269e01126eab2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId462269e01126eab2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285619859" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657323975" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId157269e0277571b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId223469e0277571c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId269069e027757242e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId693169e027757252e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId842669e0277572c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId781769e0277574106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId810369e0277574f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId582969e027757539c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId398469e027757556a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId943669e02775755dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId406269e0277575696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId182369e027757570a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId690269e0277575a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId129969e0277575c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId386469e0277575fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId731369e02775760a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId714469e027757671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId801869e027757679a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId126169e02775767f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId491869e02775768a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId735769e0277576a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId243669e02775722be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId243669e02775722be.jpg"/><Relationship Id="rId825369e0277573b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId825369e0277573b12.jpg"/><Relationship Id="rId667069e0277576a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId667069e0277576a75.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>