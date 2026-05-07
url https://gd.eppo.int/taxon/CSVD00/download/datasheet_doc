--- v9 (2026-04-16)
+++ v10 (2026-05-07)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157269e0277571b94" w:history="1">
+            <w:hyperlink r:id="rId223869fcb75f5bdb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223469e0277571c02" w:history="1">
+            <w:hyperlink r:id="rId640169fcb75f5bdff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36337875" name="name860469e02775722c0" descr="15976.jpg"/>
+                  <wp:docPr id="82155783" name="name486169fcb75f5c1c9" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId243669e02775722be" cstate="print"/>
+                          <a:blip r:embed="rId331469fcb75f5c1c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId269069e027757242e" w:history="1">
+            <w:hyperlink r:id="rId344269fcb75f5c2a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId693169e027757252e" w:history="1">
+      <w:hyperlink r:id="rId275969fcb75f5c359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842669e0277572c23" w:history="1">
+      <w:hyperlink r:id="rId550369fcb75f5c7dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85968456" name="name298569e0277573b15" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="97192374" name="name872469fcb75f5ce98" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId825369e0277573b12" cstate="print"/>
+                    <a:blip r:embed="rId567369fcb75f5ce96" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId781769e0277574106" w:history="1">
+      <w:hyperlink r:id="rId231369fcb75f5d0c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId810369e0277574f1c" w:history="1">
+      <w:hyperlink r:id="rId772969fcb75f5d92e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582969e027757539c" w:history="1">
+      <w:hyperlink r:id="rId918069fcb75f5dc5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398469e027757556a" w:history="1">
+      <w:hyperlink r:id="rId374069fcb75f5dda9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943669e02775755dd" w:history="1">
+      <w:hyperlink r:id="rId385069fcb75f5ddfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406269e0277575696" w:history="1">
+      <w:hyperlink r:id="rId329369fcb75f5de77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182369e027757570a" w:history="1">
+      <w:hyperlink r:id="rId665169fcb75f5dec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690269e0277575a54" w:history="1">
+      <w:hyperlink r:id="rId731269fcb75f5e126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129969e0277575c99" w:history="1">
+      <w:hyperlink r:id="rId664869fcb75f5e2bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId386469e0277575fde" w:history="1">
+      <w:hyperlink r:id="rId171069fcb75f5e526" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731369e02775760a9" w:history="1">
+      <w:hyperlink r:id="rId471969fcb75f5e5b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714469e027757671a" w:history="1">
+      <w:hyperlink r:id="rId233369fcb75f5ea57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801869e027757679a" w:history="1">
+      <w:hyperlink r:id="rId525969fcb75f60b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126169e02775767f2" w:history="1">
+      <w:hyperlink r:id="rId821669fcb75f60b88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491869e02775768a8" w:history="1">
+      <w:hyperlink r:id="rId592369fcb75f60c13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735769e0277576a0e" w:history="1">
+      <w:hyperlink r:id="rId123769fcb75f60d19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89179529" name="name384569e0277576a76" descr="eu_funding_250.png"/>
+            <wp:docPr id="22879785" name="name851869fcb75f60d64" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId667069e0277576a75" cstate="print"/>
+                    <a:blip r:embed="rId241469fcb75f60d63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58731018">
+  <w:abstractNum w:abstractNumId="95948209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33977843">
+    <w:lvl w:ilvl="0" w:tplc="49323303">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33977843" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49323303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33977843" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49323303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33977843" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49323303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33977843" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49323303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33977843" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49323303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33977843" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49323303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33977843" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49323303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33977843" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49323303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58731017">
+  <w:abstractNum w:abstractNumId="95948208">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47987769">
+    <w:lvl w:ilvl="0" w:tplc="40537686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58731017">
-    <w:abstractNumId w:val="58731017"/>
+  <w:num w:numId="95948208">
+    <w:abstractNumId w:val="95948208"/>
   </w:num>
-  <w:num w:numId="58731018">
-    <w:abstractNumId w:val="58731018"/>
+  <w:num w:numId="95948209">
+    <w:abstractNumId w:val="95948209"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285619859" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657323975" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId157269e0277571b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId223469e0277571c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId269069e027757242e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId693169e027757252e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId842669e0277572c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId781769e0277574106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId810369e0277574f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId582969e027757539c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId398469e027757556a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId943669e02775755dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId406269e0277575696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId182369e027757570a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId690269e0277575a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId129969e0277575c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId386469e0277575fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId731369e02775760a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId714469e027757671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId801869e027757679a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId126169e02775767f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId491869e02775768a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId735769e0277576a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId243669e02775722be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId243669e02775722be.jpg"/><Relationship Id="rId825369e0277573b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId825369e0277573b12.jpg"/><Relationship Id="rId667069e0277576a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId667069e0277576a75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233283707" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId696109989" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId223869fcb75f5bdb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId640169fcb75f5bdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId344269fcb75f5c2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId275969fcb75f5c359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId550369fcb75f5c7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId231369fcb75f5d0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId772969fcb75f5d92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId918069fcb75f5dc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId374069fcb75f5dda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId385069fcb75f5ddfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId329369fcb75f5de77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId665169fcb75f5dec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId731269fcb75f5e126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId664869fcb75f5e2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId171069fcb75f5e526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId471969fcb75f5e5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId233369fcb75f5ea57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId525969fcb75f60b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId821669fcb75f60b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId592369fcb75f60c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId123769fcb75f60d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId331469fcb75f5c1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId331469fcb75f5c1c8.jpg"/><Relationship Id="rId567369fcb75f5ce96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567369fcb75f5ce96.jpg"/><Relationship Id="rId241469fcb75f60d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241469fcb75f60d63.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>