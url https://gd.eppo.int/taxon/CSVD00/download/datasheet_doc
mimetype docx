--- v10 (2026-05-07)
+++ v11 (2026-05-30)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223869fcb75f5bdb3" w:history="1">
+            <w:hyperlink r:id="rId58186a1b0370f41be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640169fcb75f5bdff" w:history="1">
+            <w:hyperlink r:id="rId53996a1b037100019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82155783" name="name486169fcb75f5c1c9" descr="15976.jpg"/>
+                  <wp:docPr id="71366815" name="name88906a1b037100c48" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId331469fcb75f5c1c8" cstate="print"/>
+                          <a:blip r:embed="rId76796a1b037100c3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId344269fcb75f5c2a1" w:history="1">
+            <w:hyperlink r:id="rId34656a1b037100f2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId275969fcb75f5c359" w:history="1">
+      <w:hyperlink r:id="rId55986a1b037101217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550369fcb75f5c7dc" w:history="1">
+      <w:hyperlink r:id="rId27706a1b037101f42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97192374" name="name872469fcb75f5ce98" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="39248648" name="name52356a1b037102cb9" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId567369fcb75f5ce96" cstate="print"/>
+                    <a:blip r:embed="rId75276a1b037102cb5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId231369fcb75f5d0c2" w:history="1">
+      <w:hyperlink r:id="rId14636a1b037103034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId772969fcb75f5d92e" w:history="1">
+      <w:hyperlink r:id="rId57376a1b037103c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918069fcb75f5dc5f" w:history="1">
+      <w:hyperlink r:id="rId17946a1b0371040c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374069fcb75f5dda9" w:history="1">
+      <w:hyperlink r:id="rId72866a1b0371042a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385069fcb75f5ddfb" w:history="1">
+      <w:hyperlink r:id="rId28886a1b03710431a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329369fcb75f5de77" w:history="1">
+      <w:hyperlink r:id="rId92516a1b0371043cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665169fcb75f5dec8" w:history="1">
+      <w:hyperlink r:id="rId28946a1b03710443e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731269fcb75f5e126" w:history="1">
+      <w:hyperlink r:id="rId32556a1b03710479e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664869fcb75f5e2bb" w:history="1">
+      <w:hyperlink r:id="rId95426a1b0371049e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171069fcb75f5e526" w:history="1">
+      <w:hyperlink r:id="rId86876a1b037104d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471969fcb75f5e5b9" w:history="1">
+      <w:hyperlink r:id="rId90446a1b037104e28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233369fcb75f5ea57" w:history="1">
+      <w:hyperlink r:id="rId72006a1b0371054bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525969fcb75f60b3c" w:history="1">
+      <w:hyperlink r:id="rId89476a1b037105540" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821669fcb75f60b88" w:history="1">
+      <w:hyperlink r:id="rId48836a1b037105598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592369fcb75f60c13" w:history="1">
+      <w:hyperlink r:id="rId29966a1b037105654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123769fcb75f60d19" w:history="1">
+      <w:hyperlink r:id="rId69506a1b037105842" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22879785" name="name851869fcb75f60d64" descr="eu_funding_250.png"/>
+            <wp:docPr id="45539810" name="name69756a1b0371058fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId241469fcb75f60d63" cstate="print"/>
+                    <a:blip r:embed="rId12386a1b0371058f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95948209">
+  <w:abstractNum w:abstractNumId="26862530">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49323303">
+    <w:lvl w:ilvl="0" w:tplc="66631731">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49323303" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66631731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49323303" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66631731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49323303" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66631731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49323303" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66631731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49323303" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66631731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49323303" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66631731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49323303" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66631731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49323303" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66631731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95948208">
+  <w:abstractNum w:abstractNumId="26862529">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40537686">
+    <w:lvl w:ilvl="0" w:tplc="10206217">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95948208">
-    <w:abstractNumId w:val="95948208"/>
+  <w:num w:numId="26862529">
+    <w:abstractNumId w:val="26862529"/>
   </w:num>
-  <w:num w:numId="95948209">
-    <w:abstractNumId w:val="95948209"/>
+  <w:num w:numId="26862530">
+    <w:abstractNumId w:val="26862530"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233283707" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId696109989" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId223869fcb75f5bdb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId640169fcb75f5bdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId344269fcb75f5c2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId275969fcb75f5c359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId550369fcb75f5c7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId231369fcb75f5d0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId772969fcb75f5d92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId918069fcb75f5dc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId374069fcb75f5dda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId385069fcb75f5ddfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId329369fcb75f5de77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId665169fcb75f5dec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId731269fcb75f5e126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId664869fcb75f5e2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId171069fcb75f5e526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId471969fcb75f5e5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId233369fcb75f5ea57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId525969fcb75f60b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId821669fcb75f60b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId592369fcb75f60c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId123769fcb75f60d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId331469fcb75f5c1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId331469fcb75f5c1c8.jpg"/><Relationship Id="rId567369fcb75f5ce96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567369fcb75f5ce96.jpg"/><Relationship Id="rId241469fcb75f60d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241469fcb75f60d63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469285117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577081978" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58186a1b0370f41be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId53996a1b037100019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId34656a1b037100f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId55986a1b037101217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId27706a1b037101f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId14636a1b037103034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId57376a1b037103c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId17946a1b0371040c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId72866a1b0371042a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId28886a1b03710431a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId92516a1b0371043cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId28946a1b03710443e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId32556a1b03710479e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId95426a1b0371049e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId86876a1b037104d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId90446a1b037104e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId72006a1b0371054bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId89476a1b037105540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId48836a1b037105598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId29966a1b037105654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69506a1b037105842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId76796a1b037100c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76796a1b037100c3e.jpg"/><Relationship Id="rId75276a1b037102cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75276a1b037102cb5.jpg"/><Relationship Id="rId12386a1b0371058f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12386a1b0371058f9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>