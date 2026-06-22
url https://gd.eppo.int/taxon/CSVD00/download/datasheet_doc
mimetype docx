--- v11 (2026-05-30)
+++ v12 (2026-06-22)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58186a1b0370f41be" w:history="1">
+            <w:hyperlink r:id="rId89356a38cc9ddd6c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53996a1b037100019" w:history="1">
+            <w:hyperlink r:id="rId62996a38cc9ddd72c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71366815" name="name88906a1b037100c48" descr="15976.jpg"/>
+                  <wp:docPr id="81750039" name="name72426a38cc9dddd1e" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76796a1b037100c3e" cstate="print"/>
+                          <a:blip r:embed="rId43716a38cc9dddd1d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34656a1b037100f2e" w:history="1">
+            <w:hyperlink r:id="rId98606a38cc9ddde4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55986a1b037101217" w:history="1">
+      <w:hyperlink r:id="rId71226a38cc9dddf35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27706a1b037101f42" w:history="1">
+      <w:hyperlink r:id="rId12566a38cc9dde565" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39248648" name="name52356a1b037102cb9" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="84902025" name="name45996a38cc9ddefd2" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75276a1b037102cb5" cstate="print"/>
+                    <a:blip r:embed="rId69826a38cc9ddefd0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14636a1b037103034" w:history="1">
+      <w:hyperlink r:id="rId86006a38cc9ddf29e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57376a1b037103c2a" w:history="1">
+      <w:hyperlink r:id="rId19096a38cc9ddfe50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17946a1b0371040c5" w:history="1">
+      <w:hyperlink r:id="rId27226a38cc9de02a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72866a1b0371042a5" w:history="1">
+      <w:hyperlink r:id="rId68506a38cc9de0477" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a1b03710431a" w:history="1">
+      <w:hyperlink r:id="rId29726a38cc9de04ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92516a1b0371043cb" w:history="1">
+      <w:hyperlink r:id="rId94686a38cc9de0596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28946a1b03710443e" w:history="1">
+      <w:hyperlink r:id="rId59116a38cc9de0608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32556a1b03710479e" w:history="1">
+      <w:hyperlink r:id="rId24156a38cc9de095f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95426a1b0371049e1" w:history="1">
+      <w:hyperlink r:id="rId23676a38cc9de0bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86876a1b037104d33" w:history="1">
+      <w:hyperlink r:id="rId28906a38cc9de0ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90446a1b037104e28" w:history="1">
+      <w:hyperlink r:id="rId80816a38cc9de0fd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72006a1b0371054bd" w:history="1">
+      <w:hyperlink r:id="rId28346a38cc9de161f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89476a1b037105540" w:history="1">
+      <w:hyperlink r:id="rId54156a38cc9de169c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48836a1b037105598" w:history="1">
+      <w:hyperlink r:id="rId15946a38cc9de16f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29966a1b037105654" w:history="1">
+      <w:hyperlink r:id="rId15906a38cc9de17aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69506a1b037105842" w:history="1">
+      <w:hyperlink r:id="rId42876a38cc9de190d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45539810" name="name69756a1b0371058fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="97049056" name="name13186a38cc9de1bf9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12386a1b0371058f9" cstate="print"/>
+                    <a:blip r:embed="rId38186a38cc9de1bf8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26862530">
+  <w:abstractNum w:abstractNumId="62107514">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66631731">
+    <w:lvl w:ilvl="0" w:tplc="31120964">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66631731" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31120964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66631731" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31120964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66631731" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31120964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66631731" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31120964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66631731" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31120964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66631731" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31120964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66631731" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31120964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66631731" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31120964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26862529">
+  <w:abstractNum w:abstractNumId="62107513">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10206217">
+    <w:lvl w:ilvl="0" w:tplc="18686978">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26862529">
-    <w:abstractNumId w:val="26862529"/>
+  <w:num w:numId="62107513">
+    <w:abstractNumId w:val="62107513"/>
   </w:num>
-  <w:num w:numId="26862530">
-    <w:abstractNumId w:val="26862530"/>
+  <w:num w:numId="62107514">
+    <w:abstractNumId w:val="62107514"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469285117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577081978" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58186a1b0370f41be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId53996a1b037100019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId34656a1b037100f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId55986a1b037101217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId27706a1b037101f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId14636a1b037103034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId57376a1b037103c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId17946a1b0371040c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId72866a1b0371042a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId28886a1b03710431a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId92516a1b0371043cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId28946a1b03710443e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId32556a1b03710479e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId95426a1b0371049e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId86876a1b037104d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId90446a1b037104e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId72006a1b0371054bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId89476a1b037105540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId48836a1b037105598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId29966a1b037105654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69506a1b037105842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId76796a1b037100c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76796a1b037100c3e.jpg"/><Relationship Id="rId75276a1b037102cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75276a1b037102cb5.jpg"/><Relationship Id="rId12386a1b0371058f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12386a1b0371058f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId291470020" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873652650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89356a38cc9ddd6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId62996a38cc9ddd72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId98606a38cc9ddde4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId71226a38cc9dddf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId12566a38cc9dde565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId86006a38cc9ddf29e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId19096a38cc9ddfe50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId27226a38cc9de02a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId68506a38cc9de0477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId29726a38cc9de04ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId94686a38cc9de0596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId59116a38cc9de0608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId24156a38cc9de095f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId23676a38cc9de0bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId28906a38cc9de0ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId80816a38cc9de0fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId28346a38cc9de161f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId54156a38cc9de169c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId15946a38cc9de16f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId15906a38cc9de17aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42876a38cc9de190d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId43716a38cc9dddd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43716a38cc9dddd1d.jpg"/><Relationship Id="rId69826a38cc9ddefd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69826a38cc9ddefd0.jpg"/><Relationship Id="rId38186a38cc9de1bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38186a38cc9de1bf8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>