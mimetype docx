--- v12 (2026-06-22)
+++ v13 (2026-07-12)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89356a38cc9ddd6c2" w:history="1">
+            <w:hyperlink r:id="rId68586a534645b3570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62996a38cc9ddd72c" w:history="1">
+            <w:hyperlink r:id="rId52936a534645b35f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81750039" name="name72426a38cc9dddd1e" descr="15976.jpg"/>
+                  <wp:docPr id="40641615" name="name31346a534645b3baa" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43716a38cc9dddd1d" cstate="print"/>
+                          <a:blip r:embed="rId28036a534645b3ba8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98606a38cc9ddde4a" w:history="1">
+            <w:hyperlink r:id="rId44196a534645b3cc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71226a38cc9dddf35" w:history="1">
+      <w:hyperlink r:id="rId20896a534645b3db6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12566a38cc9dde565" w:history="1">
+      <w:hyperlink r:id="rId97236a534645b43ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84902025" name="name45996a38cc9ddefd2" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="78903620" name="name80826a534645b4d12" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69826a38cc9ddefd0" cstate="print"/>
+                    <a:blip r:embed="rId59726a534645b4d0f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId86006a38cc9ddf29e" w:history="1">
+      <w:hyperlink r:id="rId72796a534645b502b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19096a38cc9ddfe50" w:history="1">
+      <w:hyperlink r:id="rId56646a534645b5bf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27226a38cc9de02a1" w:history="1">
+      <w:hyperlink r:id="rId84346a534645b605a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68506a38cc9de0477" w:history="1">
+      <w:hyperlink r:id="rId23506a534645b6220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29726a38cc9de04ea" w:history="1">
+      <w:hyperlink r:id="rId58356a534645b6292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94686a38cc9de0596" w:history="1">
+      <w:hyperlink r:id="rId91546a534645b633f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59116a38cc9de0608" w:history="1">
+      <w:hyperlink r:id="rId10086a534645b63be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24156a38cc9de095f" w:history="1">
+      <w:hyperlink r:id="rId67136a534645b6714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23676a38cc9de0bb2" w:history="1">
+      <w:hyperlink r:id="rId51566a534645b696b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28906a38cc9de0ef8" w:history="1">
+      <w:hyperlink r:id="rId55326a534645b6d65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80816a38cc9de0fd1" w:history="1">
+      <w:hyperlink r:id="rId53386a534645b6e36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28346a38cc9de161f" w:history="1">
+      <w:hyperlink r:id="rId19756a534645b749b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54156a38cc9de169c" w:history="1">
+      <w:hyperlink r:id="rId59646a534645b751a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15946a38cc9de16f3" w:history="1">
+      <w:hyperlink r:id="rId89706a534645b7572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15906a38cc9de17aa" w:history="1">
+      <w:hyperlink r:id="rId83186a534645b7629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42876a38cc9de190d" w:history="1">
+      <w:hyperlink r:id="rId53876a534645b7791" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97049056" name="name13186a38cc9de1bf9" descr="eu_funding_250.png"/>
+            <wp:docPr id="17327241" name="name14436a534645b7833" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38186a38cc9de1bf8" cstate="print"/>
+                    <a:blip r:embed="rId77966a534645b7832" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62107514">
+  <w:abstractNum w:abstractNumId="73841485">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31120964">
+    <w:lvl w:ilvl="0" w:tplc="46187527">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31120964" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46187527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31120964" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46187527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31120964" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46187527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31120964" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46187527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31120964" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46187527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31120964" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46187527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31120964" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46187527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31120964" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46187527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62107513">
+  <w:abstractNum w:abstractNumId="73841484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18686978">
+    <w:lvl w:ilvl="0" w:tplc="36973488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62107513">
-    <w:abstractNumId w:val="62107513"/>
+  <w:num w:numId="73841484">
+    <w:abstractNumId w:val="73841484"/>
   </w:num>
-  <w:num w:numId="62107514">
-    <w:abstractNumId w:val="62107514"/>
+  <w:num w:numId="73841485">
+    <w:abstractNumId w:val="73841485"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId291470020" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873652650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89356a38cc9ddd6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId62996a38cc9ddd72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId98606a38cc9ddde4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId71226a38cc9dddf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId12566a38cc9dde565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId86006a38cc9ddf29e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId19096a38cc9ddfe50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId27226a38cc9de02a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId68506a38cc9de0477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId29726a38cc9de04ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId94686a38cc9de0596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId59116a38cc9de0608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId24156a38cc9de095f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId23676a38cc9de0bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId28906a38cc9de0ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId80816a38cc9de0fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId28346a38cc9de161f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId54156a38cc9de169c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId15946a38cc9de16f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId15906a38cc9de17aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42876a38cc9de190d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId43716a38cc9dddd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43716a38cc9dddd1d.jpg"/><Relationship Id="rId69826a38cc9ddefd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69826a38cc9ddefd0.jpg"/><Relationship Id="rId38186a38cc9de1bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38186a38cc9de1bf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381972403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId571266047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68586a534645b3570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId52936a534645b35f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId44196a534645b3cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId20896a534645b3db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId97236a534645b43ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId72796a534645b502b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId56646a534645b5bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId84346a534645b605a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId23506a534645b6220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId58356a534645b6292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId91546a534645b633f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId10086a534645b63be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId67136a534645b6714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId51566a534645b696b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId55326a534645b6d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId53386a534645b6e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId19756a534645b749b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId59646a534645b751a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId89706a534645b7572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId83186a534645b7629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53876a534645b7791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId28036a534645b3ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28036a534645b3ba8.jpg"/><Relationship Id="rId59726a534645b4d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59726a534645b4d0f.jpg"/><Relationship Id="rId77966a534645b7832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77966a534645b7832.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>