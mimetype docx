--- v13 (2026-07-12)
+++ v14 (2026-08-01)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68586a534645b3570" w:history="1">
+            <w:hyperlink r:id="rId73646a6dd86522ab3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52936a534645b35f2" w:history="1">
+            <w:hyperlink r:id="rId67996a6dd86522b20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40641615" name="name31346a534645b3baa" descr="15976.jpg"/>
+                  <wp:docPr id="31701499" name="name84836a6dd86523407" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28036a534645b3ba8" cstate="print"/>
+                          <a:blip r:embed="rId72586a6dd86523405" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44196a534645b3cc4" w:history="1">
+            <w:hyperlink r:id="rId32176a6dd86523544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20896a534645b3db6" w:history="1">
+      <w:hyperlink r:id="rId46176a6dd86523632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97236a534645b43ee" w:history="1">
+      <w:hyperlink r:id="rId45876a6dd86523c6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78903620" name="name80826a534645b4d12" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="19814024" name="name80666a6dd8652498b" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59726a534645b4d0f" cstate="print"/>
+                    <a:blip r:embed="rId46346a6dd86524989" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72796a534645b502b" w:history="1">
+      <w:hyperlink r:id="rId84446a6dd86524c7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56646a534645b5bf8" w:history="1">
+      <w:hyperlink r:id="rId67406a6dd865258a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84346a534645b605a" w:history="1">
+      <w:hyperlink r:id="rId39886a6dd86525cfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23506a534645b6220" w:history="1">
+      <w:hyperlink r:id="rId67436a6dd86525ed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58356a534645b6292" w:history="1">
+      <w:hyperlink r:id="rId21956a6dd86525f4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91546a534645b633f" w:history="1">
+      <w:hyperlink r:id="rId84566a6dd86525ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10086a534645b63be" w:history="1">
+      <w:hyperlink r:id="rId68716a6dd8652606f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67136a534645b6714" w:history="1">
+      <w:hyperlink r:id="rId96216a6dd86526400" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51566a534645b696b" w:history="1">
+      <w:hyperlink r:id="rId13626a6dd86526640" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55326a534645b6d65" w:history="1">
+      <w:hyperlink r:id="rId92846a6dd86526991" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53386a534645b6e36" w:history="1">
+      <w:hyperlink r:id="rId93636a6dd86526a6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19756a534645b749b" w:history="1">
+      <w:hyperlink r:id="rId82016a6dd865270e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59646a534645b751a" w:history="1">
+      <w:hyperlink r:id="rId74896a6dd86527169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89706a534645b7572" w:history="1">
+      <w:hyperlink r:id="rId98006a6dd865271c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83186a534645b7629" w:history="1">
+      <w:hyperlink r:id="rId61406a6dd8652727a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53876a534645b7791" w:history="1">
+      <w:hyperlink r:id="rId95006a6dd865273e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17327241" name="name14436a534645b7833" descr="eu_funding_250.png"/>
+            <wp:docPr id="3877167" name="name60436a6dd8652777c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77966a534645b7832" cstate="print"/>
+                    <a:blip r:embed="rId38986a6dd8652777a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73841485">
+  <w:abstractNum w:abstractNumId="92150105">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46187527">
+    <w:lvl w:ilvl="0" w:tplc="85353850">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46187527" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85353850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46187527" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85353850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46187527" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85353850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46187527" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85353850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46187527" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85353850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46187527" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85353850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46187527" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85353850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46187527" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85353850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73841484">
+  <w:abstractNum w:abstractNumId="92150104">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36973488">
+    <w:lvl w:ilvl="0" w:tplc="54294698">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73841484">
-    <w:abstractNumId w:val="73841484"/>
+  <w:num w:numId="92150104">
+    <w:abstractNumId w:val="92150104"/>
   </w:num>
-  <w:num w:numId="73841485">
-    <w:abstractNumId w:val="73841485"/>
+  <w:num w:numId="92150105">
+    <w:abstractNumId w:val="92150105"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381972403" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId571266047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68586a534645b3570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId52936a534645b35f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId44196a534645b3cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId20896a534645b3db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId97236a534645b43ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId72796a534645b502b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId56646a534645b5bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId84346a534645b605a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId23506a534645b6220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId58356a534645b6292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId91546a534645b633f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId10086a534645b63be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId67136a534645b6714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId51566a534645b696b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId55326a534645b6d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId53386a534645b6e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId19756a534645b749b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId59646a534645b751a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId89706a534645b7572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId83186a534645b7629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53876a534645b7791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId28036a534645b3ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28036a534645b3ba8.jpg"/><Relationship Id="rId59726a534645b4d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59726a534645b4d0f.jpg"/><Relationship Id="rId77966a534645b7832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77966a534645b7832.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400628801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId917883738" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73646a6dd86522ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId67996a6dd86522b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId32176a6dd86523544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId46176a6dd86523632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId45876a6dd86523c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId84446a6dd86524c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId67406a6dd865258a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId39886a6dd86525cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId67436a6dd86525ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId21956a6dd86525f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId84566a6dd86525ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId68716a6dd8652606f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId96216a6dd86526400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId13626a6dd86526640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId92846a6dd86526991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId93636a6dd86526a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId82016a6dd865270e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId74896a6dd86527169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId98006a6dd865271c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId61406a6dd8652727a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95006a6dd865273e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId72586a6dd86523405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72586a6dd86523405.jpg"/><Relationship Id="rId46346a6dd86524989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46346a6dd86524989.jpg"/><Relationship Id="rId38986a6dd8652777a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38986a6dd8652777a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>