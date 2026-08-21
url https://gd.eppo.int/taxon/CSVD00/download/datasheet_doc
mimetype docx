--- v14 (2026-08-01)
+++ v15 (2026-08-21)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73646a6dd86522ab3" w:history="1">
+            <w:hyperlink r:id="rId62246a8886d3b0c7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67996a6dd86522b20" w:history="1">
+            <w:hyperlink r:id="rId51006a8886d3b0d37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31701499" name="name84836a6dd86523407" descr="15976.jpg"/>
+                  <wp:docPr id="80078832" name="name11136a8886d3b12ac" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72586a6dd86523405" cstate="print"/>
+                          <a:blip r:embed="rId94876a8886d3b12a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32176a6dd86523544" w:history="1">
+            <w:hyperlink r:id="rId49436a8886d3b163f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46176a6dd86523632" w:history="1">
+      <w:hyperlink r:id="rId79516a8886d3b1755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45876a6dd86523c6a" w:history="1">
+      <w:hyperlink r:id="rId39186a8886d3b201b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19814024" name="name80666a6dd8652498b" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="8274142" name="name56736a8886d3b2a1d" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46346a6dd86524989" cstate="print"/>
+                    <a:blip r:embed="rId32746a8886d3b2a1a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84446a6dd86524c7a" w:history="1">
+      <w:hyperlink r:id="rId17626a8886d3b2d40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67406a6dd865258a2" w:history="1">
+      <w:hyperlink r:id="rId75356a8886d3b3990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39886a6dd86525cfe" w:history="1">
+      <w:hyperlink r:id="rId55696a8886d3b3e2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67436a6dd86525ed7" w:history="1">
+      <w:hyperlink r:id="rId19586a8886d3b4014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21956a6dd86525f4d" w:history="1">
+      <w:hyperlink r:id="rId32996a8886d3b408d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84566a6dd86525ffd" w:history="1">
+      <w:hyperlink r:id="rId18406a8886d3b4140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68716a6dd8652606f" w:history="1">
+      <w:hyperlink r:id="rId46676a8886d3b41b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96216a6dd86526400" w:history="1">
+      <w:hyperlink r:id="rId38816a8886d3b451c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13626a6dd86526640" w:history="1">
+      <w:hyperlink r:id="rId35406a8886d3b4763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92846a6dd86526991" w:history="1">
+      <w:hyperlink r:id="rId53206a8886d3b4b05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93636a6dd86526a6c" w:history="1">
+      <w:hyperlink r:id="rId30896a8886d3b4be6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82016a6dd865270e6" w:history="1">
+      <w:hyperlink r:id="rId80886a8886d3b526a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74896a6dd86527169" w:history="1">
+      <w:hyperlink r:id="rId82126a8886d3b52eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006a6dd865271c1" w:history="1">
+      <w:hyperlink r:id="rId20836a8886d3b5386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61406a6dd8652727a" w:history="1">
+      <w:hyperlink r:id="rId41936a8886d3b5447" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95006a6dd865273e5" w:history="1">
+      <w:hyperlink r:id="rId48916a8886d3b55b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3877167" name="name60436a6dd8652777c" descr="eu_funding_250.png"/>
+            <wp:docPr id="47508195" name="name48566a8886d3b561d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38986a6dd8652777a" cstate="print"/>
+                    <a:blip r:embed="rId16366a8886d3b561c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92150105">
+  <w:abstractNum w:abstractNumId="39273195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85353850">
+    <w:lvl w:ilvl="0" w:tplc="36182568">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85353850" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36182568" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85353850" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36182568" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85353850" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36182568" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85353850" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36182568" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85353850" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36182568" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85353850" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36182568" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85353850" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36182568" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85353850" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36182568" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92150104">
+  <w:abstractNum w:abstractNumId="39273194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54294698">
+    <w:lvl w:ilvl="0" w:tplc="90855397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92150104">
-    <w:abstractNumId w:val="92150104"/>
+  <w:num w:numId="39273194">
+    <w:abstractNumId w:val="39273194"/>
   </w:num>
-  <w:num w:numId="92150105">
-    <w:abstractNumId w:val="92150105"/>
+  <w:num w:numId="39273195">
+    <w:abstractNumId w:val="39273195"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400628801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId917883738" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73646a6dd86522ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId67996a6dd86522b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId32176a6dd86523544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId46176a6dd86523632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId45876a6dd86523c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId84446a6dd86524c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId67406a6dd865258a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId39886a6dd86525cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId67436a6dd86525ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId21956a6dd86525f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId84566a6dd86525ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId68716a6dd8652606f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId96216a6dd86526400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId13626a6dd86526640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId92846a6dd86526991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId93636a6dd86526a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId82016a6dd865270e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId74896a6dd86527169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId98006a6dd865271c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId61406a6dd8652727a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95006a6dd865273e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId72586a6dd86523405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72586a6dd86523405.jpg"/><Relationship Id="rId46346a6dd86524989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46346a6dd86524989.jpg"/><Relationship Id="rId38986a6dd8652777a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38986a6dd8652777a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996760713" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558781923" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62246a8886d3b0c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId51006a8886d3b0d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId49436a8886d3b163f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId79516a8886d3b1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId39186a8886d3b201b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId17626a8886d3b2d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId75356a8886d3b3990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId55696a8886d3b3e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId19586a8886d3b4014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId32996a8886d3b408d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId18406a8886d3b4140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId46676a8886d3b41b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId38816a8886d3b451c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId35406a8886d3b4763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId53206a8886d3b4b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId30896a8886d3b4be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId80886a8886d3b526a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId82126a8886d3b52eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId20836a8886d3b5386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId41936a8886d3b5447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48916a8886d3b55b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId94876a8886d3b12a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94876a8886d3b12a9.jpg"/><Relationship Id="rId32746a8886d3b2a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32746a8886d3b2a1a.jpg"/><Relationship Id="rId16366a8886d3b561c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16366a8886d3b561c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>