--- v15 (2026-08-21)
+++ v16 (2026-09-10)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Chrysanthemum stunt viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> measles of chrysanthemum, stunt of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62246a8886d3b0c7e" w:history="1">
+            <w:hyperlink r:id="rId77156aa31b05a8eb9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51006a8886d3b0d37" w:history="1">
+            <w:hyperlink r:id="rId89636aa31b05a8f24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSVD00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80078832" name="name11136a8886d3b12ac" descr="15976.jpg"/>
+                  <wp:docPr id="10233869" name="name18686aa31b05a9679" descr="15976.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15976.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94876a8886d3b12a9" cstate="print"/>
+                          <a:blip r:embed="rId31016aa31b05a9678" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49436a8886d3b163f" w:history="1">
+            <w:hyperlink r:id="rId34796aa31b05a978c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -533,51 +533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ratification by the International Committee on Taxonomy of Viruses (ICTV) of the new species name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pending (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79516a8886d3b1755" w:history="1">
+      <w:hyperlink r:id="rId54046aa31b05a9870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, proposal n. 2023.032P) and expected to be adopted early in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1532,92 +1532,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSVd has been reported in several countries worldwide with recent reports in South America. Several accessions (MT995842-MT995845) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39186a8886d3b201b" w:history="1">
+      <w:hyperlink r:id="rId64966aa31b05a9ec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also suggest its presence in Malaysia. Over the years, CSVd has been reported in several other countries from which it has now been eradicated. However, since CSVd infections may remain symptomless in several hosts, there is some uncertainty concerning the current distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8274142" name="name56736a8886d3b2a1d" descr="CSVD00_distribution_map.jpg"/>
+            <wp:docPr id="54841916" name="name37126aa31b05aa9c2" descr="CSVD00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSVD00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32746a8886d3b2a1a" cstate="print"/>
+                    <a:blip r:embed="rId10496aa31b05aa9c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1802,51 +1802,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021). The complete genome of CSVd was first determined at the beginning of the 1980s (Haseloff and Symons, 1981; Gross </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982) and nowadays several hundred CSVd variants of different geographic or host origin have been completely sequenced (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17626a8886d3b2d40" w:history="1">
+      <w:hyperlink r:id="rId69116aa31b05aac8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NCBI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, consulted on 16/10/2023). The genome of most CSVd variants ranges in size between 354 and 356 nt (Palukaitis, 2017). CSVd is classified in a species belonging to the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3557,51 +3557,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no known ecoclimatic constraints for the establishment of CSVd in new areas, except those affecting its hosts. Due to the severity of the disease induced in commercial chrysanthemum cultivars, CSVd is included in the EPPO A2 list of pests recommended for regulation as a quarantine pest. CSVd is considered as a quarantine pest in several countries worldwide (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75356a8886d3b3990" w:history="1">
+      <w:hyperlink r:id="rId49266aa31b05ab858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO global database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In the EU, CSVd is currently included in the list of regulated non-quarantine pests for plants for planting (other than seeds) of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4240,51 +4240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 001543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55696a8886d3b3e2d" w:history="1">
+      <w:hyperlink r:id="rId36426aa31b05abca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/jgv.0.001543</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4522,51 +4522,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-114. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19586a8886d3b4014" w:history="1">
+      <w:hyperlink r:id="rId78576aa31b05abe8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4592,51 +4592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32996a8886d3b408d" w:history="1">
+      <w:hyperlink r:id="rId71866aa31b05abf0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4702,51 +4702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-177. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18406a8886d3b4140" w:history="1">
+      <w:hyperlink r:id="rId94416aa31b05abfc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CSVD00/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4772,51 +4772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 355. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46676a8886d3b41b5" w:history="1">
+      <w:hyperlink r:id="rId86856aa31b05ac034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v11040355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5297,51 +5297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Planta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 64-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38816a8886d3b451c" w:history="1">
+      <w:hyperlink r:id="rId35146aa31b05ac389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-004-1318-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5650,51 +5650,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1196-1196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35406a8886d3b4763" w:history="1">
+      <w:hyperlink r:id="rId77586aa31b05ac5c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53206a8886d3b4b05" w:history="1">
+      <w:hyperlink r:id="rId52576aa31b05ac90d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120719</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305-325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30896a8886d3b4be6" w:history="1">
+      <w:hyperlink r:id="rId25186aa31b05ac9d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-virology-091919-092331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80886a8886d3b526a" w:history="1">
+      <w:hyperlink r:id="rId39336aa31b05ad04b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-1359A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7391,101 +7391,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82126a8886d3b52eb" w:history="1">
+      <w:hyperlink r:id="rId15726aa31b05ad0c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3389/fmicb.2016.00224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Chrysanthemum stunt viroid (measles of chrysanthemum) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20836a8886d3b5386" w:history="1">
+      <w:hyperlink r:id="rId45366aa31b05ad11f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7551,51 +7551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid impedichrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41936a8886d3b5447" w:history="1">
+      <w:hyperlink r:id="rId54016aa31b05ad1d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7768,81 +7768,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48916a8886d3b55b6" w:history="1">
+      <w:hyperlink r:id="rId19186aa31b05ad33a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47508195" name="name48566a8886d3b561d" descr="eu_funding_250.png"/>
+            <wp:docPr id="77590615" name="name36236aa31b05ad3d5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16366a8886d3b561c" cstate="print"/>
+                    <a:blip r:embed="rId24256aa31b05ad3d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7940,137 +7940,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39273195">
+  <w:abstractNum w:abstractNumId="36839491">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36182568">
+    <w:lvl w:ilvl="0" w:tplc="34452694">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36182568" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34452694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36182568" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34452694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36182568" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34452694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36182568" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34452694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36182568" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34452694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36182568" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34452694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36182568" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34452694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36182568" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34452694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39273194">
+  <w:abstractNum w:abstractNumId="36839490">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90855397">
+    <w:lvl w:ilvl="0" w:tplc="26152998">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8822,55 +8822,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39273194">
-    <w:abstractNumId w:val="39273194"/>
+  <w:num w:numId="36839490">
+    <w:abstractNumId w:val="36839490"/>
   </w:num>
-  <w:num w:numId="39273195">
-    <w:abstractNumId w:val="39273195"/>
+  <w:num w:numId="36839491">
+    <w:abstractNumId w:val="36839491"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20420,51 +20420,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996760713" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558781923" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62246a8886d3b0c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId51006a8886d3b0d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId49436a8886d3b163f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId79516a8886d3b1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId39186a8886d3b201b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId17626a8886d3b2d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId75356a8886d3b3990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId55696a8886d3b3e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId19586a8886d3b4014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId32996a8886d3b408d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId18406a8886d3b4140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId46676a8886d3b41b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId38816a8886d3b451c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId35406a8886d3b4763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId53206a8886d3b4b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId30896a8886d3b4be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId80886a8886d3b526a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId82126a8886d3b52eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId20836a8886d3b5386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId41936a8886d3b5447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48916a8886d3b55b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId94876a8886d3b12a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94876a8886d3b12a9.jpg"/><Relationship Id="rId32746a8886d3b2a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32746a8886d3b2a1a.jpg"/><Relationship Id="rId16366a8886d3b561c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16366a8886d3b561c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId797053413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId449311033" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77156aa31b05a8eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/" TargetMode="External"/><Relationship Id="rId89636aa31b05a8f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/categorization" TargetMode="External"/><Relationship Id="rId34796aa31b05a978c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/photos" TargetMode="External"/><Relationship Id="rId54046aa31b05a9870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/files/proposals/pending?fid=11742#block-teamplus-page-title" TargetMode="External"/><Relationship Id="rId64966aa31b05a9ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId69116aa31b05aac8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore" TargetMode="External"/><Relationship Id="rId49266aa31b05ab858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId36426aa31b05abca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/jgv.0.001543" TargetMode="External"/><Relationship Id="rId78576aa31b05abe8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId71866aa31b05abf0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId94416aa31b05abfc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSVD00/documents" TargetMode="External"/><Relationship Id="rId86856aa31b05ac034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v11040355" TargetMode="External"/><Relationship Id="rId35146aa31b05ac389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-004-1318-2" TargetMode="External"/><Relationship Id="rId77586aa31b05ac5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0398" TargetMode="External"/><Relationship Id="rId52576aa31b05ac90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120719" TargetMode="External"/><Relationship Id="rId25186aa31b05ac9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-virology-091919-092331" TargetMode="External"/><Relationship Id="rId39336aa31b05ad04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-1359A" TargetMode="External"/><Relationship Id="rId15726aa31b05ad0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3389/fmicb.2016.00224" TargetMode="External"/><Relationship Id="rId45366aa31b05ad11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.13283" TargetMode="External"/><Relationship Id="rId54016aa31b05ad1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19186aa31b05ad33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1978.tb02777.x" TargetMode="External"/><Relationship Id="rId31016aa31b05a9678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31016aa31b05a9678.jpg"/><Relationship Id="rId10496aa31b05aa9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10496aa31b05aa9c0.jpg"/><Relationship Id="rId24256aa31b05ad3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24256aa31b05ad3d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>