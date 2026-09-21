--- v16 (2026-08-31)
+++ v17 (2026-09-21)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94196a960c0dc4c2a" w:history="1">
+            <w:hyperlink r:id="rId98736ab08af51cd05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46046a960c0dc4c96" w:history="1">
+            <w:hyperlink r:id="rId47756ab08af51cd71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86132025" name="name14386a960c0dc543d" descr="12082.jpg"/>
+                  <wp:docPr id="46910587" name="name54676ab08af51d77a" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11206a960c0dc543b" cstate="print"/>
+                          <a:blip r:embed="rId83486ab08af51d778" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91506a960c0dc5539" w:history="1">
+            <w:hyperlink r:id="rId18556ab08af51f177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93499459" name="name94596a960c0dc66ba" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="51809725" name="name57046ab08af520edd" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50046a960c0dc66b8" cstate="print"/>
+                    <a:blip r:embed="rId70396ab08af520ed8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92626a960c0dc7c1b" w:history="1">
+      <w:hyperlink r:id="rId44936ab08af52318c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15476a960c0dc7d8f" w:history="1">
+      <w:hyperlink r:id="rId28356ab08af52387b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25076a960c0dc84f1" w:history="1">
+      <w:hyperlink r:id="rId96306ab08af52423e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73656a960c0dc88e5" w:history="1">
+      <w:hyperlink r:id="rId59186ab08af5246b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66366a960c0dc8977" w:history="1">
+      <w:hyperlink r:id="rId28826ab08af524742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36436a960c0dc89f0" w:history="1">
+      <w:hyperlink r:id="rId71696ab08af5247b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38056a960c0dc8ad6" w:history="1">
+      <w:hyperlink r:id="rId77666ab08af5248a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38596a960c0dc8b9c" w:history="1">
+      <w:hyperlink r:id="rId36636ab08af524967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64007356" name="name17636a960c0dc8bf0" descr="eu_funding_250.png"/>
+            <wp:docPr id="149443" name="name93546ab08af524a15" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86116a960c0dc8bef" cstate="print"/>
+                    <a:blip r:embed="rId27036ab08af524a14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77519662">
+  <w:abstractNum w:abstractNumId="38735772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81314330">
+    <w:lvl w:ilvl="0" w:tplc="72171839">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81314330" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72171839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81314330" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72171839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81314330" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72171839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81314330" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72171839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81314330" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72171839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81314330" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72171839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81314330" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72171839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81314330" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72171839" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77519661">
+  <w:abstractNum w:abstractNumId="38735771">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43060617">
+    <w:lvl w:ilvl="0" w:tplc="17011789">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77519661">
-    <w:abstractNumId w:val="77519661"/>
+  <w:num w:numId="38735771">
+    <w:abstractNumId w:val="38735771"/>
   </w:num>
-  <w:num w:numId="77519662">
-    <w:abstractNumId w:val="77519662"/>
+  <w:num w:numId="38735772">
+    <w:abstractNumId w:val="38735772"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140603630" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId352196257" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94196a960c0dc4c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId46046a960c0dc4c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId91506a960c0dc5539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId92626a960c0dc7c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId15476a960c0dc7d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId25076a960c0dc84f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId73656a960c0dc88e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId66366a960c0dc8977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId36436a960c0dc89f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId38056a960c0dc8ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38596a960c0dc8b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId11206a960c0dc543b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11206a960c0dc543b.jpg"/><Relationship Id="rId50046a960c0dc66b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50046a960c0dc66b8.jpg"/><Relationship Id="rId86116a960c0dc8bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86116a960c0dc8bef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552316487" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId195198819" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98736ab08af51cd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId47756ab08af51cd71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId18556ab08af51f177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId44936ab08af52318c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId28356ab08af52387b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId96306ab08af52423e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId59186ab08af5246b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId28826ab08af524742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId71696ab08af5247b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId77666ab08af5248a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36636ab08af524967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId83486ab08af51d778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83486ab08af51d778.jpg"/><Relationship Id="rId70396ab08af520ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70396ab08af520ed8.jpg"/><Relationship Id="rId27036ab08af524a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27036ab08af524a14.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>