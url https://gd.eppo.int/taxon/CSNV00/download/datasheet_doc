--- v17 (2026-09-21)
+++ v18 (2026-10-11)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98736ab08af51cd05" w:history="1">
+            <w:hyperlink r:id="rId57826acbbb2be4ffd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47756ab08af51cd71" w:history="1">
+            <w:hyperlink r:id="rId21576acbbb2be5067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46910587" name="name54676ab08af51d77a" descr="12082.jpg"/>
+                  <wp:docPr id="47833374" name="name17506acbbb2be56c4" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83486ab08af51d778" cstate="print"/>
+                          <a:blip r:embed="rId66156acbbb2be56c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18556ab08af51f177" w:history="1">
+            <w:hyperlink r:id="rId88396acbbb2be57e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51809725" name="name57046ab08af520edd" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="93233519" name="name86446acbbb2be6b5a" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70396ab08af520ed8" cstate="print"/>
+                    <a:blip r:embed="rId50086acbbb2be6b57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44936ab08af52318c" w:history="1">
+      <w:hyperlink r:id="rId56586acbbb2be8083" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28356ab08af52387b" w:history="1">
+      <w:hyperlink r:id="rId23166acbbb2be81ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96306ab08af52423e" w:history="1">
+      <w:hyperlink r:id="rId45316acbbb2be896e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59186ab08af5246b1" w:history="1">
+      <w:hyperlink r:id="rId18756acbbb2be8d3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28826ab08af524742" w:history="1">
+      <w:hyperlink r:id="rId55226acbbb2be8dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696ab08af5247b9" w:history="1">
+      <w:hyperlink r:id="rId30846acbbb2be8e51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77666ab08af5248a1" w:history="1">
+      <w:hyperlink r:id="rId36716acbbb2be8f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36636ab08af524967" w:history="1">
+      <w:hyperlink r:id="rId47206acbbb2be8ffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="149443" name="name93546ab08af524a15" descr="eu_funding_250.png"/>
+            <wp:docPr id="91785093" name="name64966acbbb2be908a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27036ab08af524a14" cstate="print"/>
+                    <a:blip r:embed="rId45556acbbb2be9088" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38735772">
+  <w:abstractNum w:abstractNumId="45677514">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72171839">
+    <w:lvl w:ilvl="0" w:tplc="15061417">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72171839" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15061417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72171839" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15061417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72171839" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15061417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72171839" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15061417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72171839" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15061417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72171839" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15061417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72171839" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15061417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72171839" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15061417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38735771">
+  <w:abstractNum w:abstractNumId="45677513">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17011789">
+    <w:lvl w:ilvl="0" w:tplc="85795444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38735771">
-    <w:abstractNumId w:val="38735771"/>
+  <w:num w:numId="45677513">
+    <w:abstractNumId w:val="45677513"/>
   </w:num>
-  <w:num w:numId="38735772">
-    <w:abstractNumId w:val="38735772"/>
+  <w:num w:numId="45677514">
+    <w:abstractNumId w:val="45677514"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552316487" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId195198819" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98736ab08af51cd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId47756ab08af51cd71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId18556ab08af51f177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId44936ab08af52318c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId28356ab08af52387b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId96306ab08af52423e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId59186ab08af5246b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId28826ab08af524742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId71696ab08af5247b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId77666ab08af5248a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36636ab08af524967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId83486ab08af51d778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83486ab08af51d778.jpg"/><Relationship Id="rId70396ab08af520ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70396ab08af520ed8.jpg"/><Relationship Id="rId27036ab08af524a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27036ab08af524a14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId628857623" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631123824" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57826acbbb2be4ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId21576acbbb2be5067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId88396acbbb2be57e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId56586acbbb2be8083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId23166acbbb2be81ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId45316acbbb2be896e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId18756acbbb2be8d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId55226acbbb2be8dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId30846acbbb2be8e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId36716acbbb2be8f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47206acbbb2be8ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId66156acbbb2be56c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66156acbbb2be56c2.jpg"/><Relationship Id="rId50086acbbb2be6b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50086acbbb2be6b57.jpg"/><Relationship Id="rId45556acbbb2be9088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45556acbbb2be9088.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>