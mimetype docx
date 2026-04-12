--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133069c148edd7ffd" w:history="1">
+            <w:hyperlink r:id="rId345569dbec2380913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617869c148edd8067" w:history="1">
+            <w:hyperlink r:id="rId698869dbec238097d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11717898" name="name952269c148edd837e" descr="12082.jpg"/>
+                  <wp:docPr id="15877991" name="name418669dbec2381123" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId345269c148edd837c" cstate="print"/>
+                          <a:blip r:embed="rId476969dbec2381121" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId661569c148edd848b" w:history="1">
+            <w:hyperlink r:id="rId645969dbec2381223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12566599" name="name270569c148edd9bf7" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="62266859" name="name262669dbec2382649" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId825369c148edd9bf4" cstate="print"/>
+                    <a:blip r:embed="rId903869dbec2382646" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678469c148eddb2cb" w:history="1">
+      <w:hyperlink r:id="rId477469dbec2383ccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460169c148eddb44e" w:history="1">
+      <w:hyperlink r:id="rId811469dbec2383e58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763469c148eddbb8e" w:history="1">
+      <w:hyperlink r:id="rId900069dbec2384595" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394269c148eddbf7a" w:history="1">
+      <w:hyperlink r:id="rId488669dbec2384995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610569c148eddc009" w:history="1">
+      <w:hyperlink r:id="rId517569dbec2384a30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210369c148eddc082" w:history="1">
+      <w:hyperlink r:id="rId979869dbec2384aae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106569c148eddc168" w:history="1">
+      <w:hyperlink r:id="rId915369dbec2384b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361569c148eddc238" w:history="1">
+      <w:hyperlink r:id="rId347269dbec2384c5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92756313" name="name537169c148eddc2cb" descr="eu_funding_250.png"/>
+            <wp:docPr id="81464795" name="name234369dbec2384cd4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId690169c148eddc2ca" cstate="print"/>
+                    <a:blip r:embed="rId675769dbec2384cd2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39325598">
+  <w:abstractNum w:abstractNumId="99942841">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20875197">
+    <w:lvl w:ilvl="0" w:tplc="74919369">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20875197" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74919369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20875197" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74919369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20875197" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74919369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20875197" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74919369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20875197" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74919369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20875197" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74919369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20875197" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74919369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20875197" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74919369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39325597">
+  <w:abstractNum w:abstractNumId="99942840">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58760439">
+    <w:lvl w:ilvl="0" w:tplc="61433372">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39325597">
-    <w:abstractNumId w:val="39325597"/>
+  <w:num w:numId="99942840">
+    <w:abstractNumId w:val="99942840"/>
   </w:num>
-  <w:num w:numId="39325598">
-    <w:abstractNumId w:val="39325598"/>
+  <w:num w:numId="99942841">
+    <w:abstractNumId w:val="99942841"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId738397381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157127405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId133069c148edd7ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId617869c148edd8067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId661569c148edd848b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId678469c148eddb2cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId460169c148eddb44e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId763469c148eddbb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId394269c148eddbf7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId610569c148eddc009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId210369c148eddc082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId106569c148eddc168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId361569c148eddc238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId345269c148edd837c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId345269c148edd837c.jpg"/><Relationship Id="rId825369c148edd9bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId825369c148edd9bf4.jpg"/><Relationship Id="rId690169c148eddc2ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId690169c148eddc2ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400523914" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId947506535" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId345569dbec2380913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId698869dbec238097d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId645969dbec2381223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId477469dbec2383ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId811469dbec2383e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId900069dbec2384595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId488669dbec2384995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId517569dbec2384a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId979869dbec2384aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId915369dbec2384b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId347269dbec2384c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId476969dbec2381121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId476969dbec2381121.jpg"/><Relationship Id="rId903869dbec2382646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903869dbec2382646.jpg"/><Relationship Id="rId675769dbec2384cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId675769dbec2384cd2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>