--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345569dbec2380913" w:history="1">
+            <w:hyperlink r:id="rId315169f65ade35b78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698869dbec238097d" w:history="1">
+            <w:hyperlink r:id="rId430569f65ade35be4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15877991" name="name418669dbec2381123" descr="12082.jpg"/>
+                  <wp:docPr id="97832135" name="name456069f65ade36099" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId476969dbec2381121" cstate="print"/>
+                          <a:blip r:embed="rId445969f65ade36097" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId645969dbec2381223" w:history="1">
+            <w:hyperlink r:id="rId774469f65ade361ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62266859" name="name262669dbec2382649" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="42913851" name="name482169f65ade37761" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId903869dbec2382646" cstate="print"/>
+                    <a:blip r:embed="rId113669f65ade3775f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477469dbec2383ccb" w:history="1">
+      <w:hyperlink r:id="rId124969f65ade39056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811469dbec2383e58" w:history="1">
+      <w:hyperlink r:id="rId342469f65ade391c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900069dbec2384595" w:history="1">
+      <w:hyperlink r:id="rId229469f65ade398f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488669dbec2384995" w:history="1">
+      <w:hyperlink r:id="rId326269f65ade39cd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517569dbec2384a30" w:history="1">
+      <w:hyperlink r:id="rId614469f65ade39d66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979869dbec2384aae" w:history="1">
+      <w:hyperlink r:id="rId348269f65ade39ddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915369dbec2384b94" w:history="1">
+      <w:hyperlink r:id="rId989369f65ade39ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347269dbec2384c5a" w:history="1">
+      <w:hyperlink r:id="rId191969f65ade39f83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81464795" name="name234369dbec2384cd4" descr="eu_funding_250.png"/>
+            <wp:docPr id="48237182" name="name885469f65ade39fe6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId675769dbec2384cd2" cstate="print"/>
+                    <a:blip r:embed="rId299069f65ade39fe5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99942841">
+  <w:abstractNum w:abstractNumId="80626017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74919369">
+    <w:lvl w:ilvl="0" w:tplc="70416519">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74919369" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70416519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74919369" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70416519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74919369" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70416519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74919369" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70416519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74919369" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70416519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74919369" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70416519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74919369" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70416519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74919369" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70416519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99942840">
+  <w:abstractNum w:abstractNumId="80626016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61433372">
+    <w:lvl w:ilvl="0" w:tplc="63209468">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99942840">
-    <w:abstractNumId w:val="99942840"/>
+  <w:num w:numId="80626016">
+    <w:abstractNumId w:val="80626016"/>
   </w:num>
-  <w:num w:numId="99942841">
-    <w:abstractNumId w:val="99942841"/>
+  <w:num w:numId="80626017">
+    <w:abstractNumId w:val="80626017"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400523914" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId947506535" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId345569dbec2380913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId698869dbec238097d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId645969dbec2381223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId477469dbec2383ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId811469dbec2383e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId900069dbec2384595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId488669dbec2384995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId517569dbec2384a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId979869dbec2384aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId915369dbec2384b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId347269dbec2384c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId476969dbec2381121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId476969dbec2381121.jpg"/><Relationship Id="rId903869dbec2382646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903869dbec2382646.jpg"/><Relationship Id="rId675769dbec2384cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId675769dbec2384cd2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485030701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId280432414" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId315169f65ade35b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId430569f65ade35be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId774469f65ade361ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId124969f65ade39056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId342469f65ade391c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId229469f65ade398f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId326269f65ade39cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId614469f65ade39d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId348269f65ade39ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId989369f65ade39ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId191969f65ade39f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId445969f65ade36097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId445969f65ade36097.jpg"/><Relationship Id="rId113669f65ade3775f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113669f65ade3775f.jpg"/><Relationship Id="rId299069f65ade39fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId299069f65ade39fe5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>