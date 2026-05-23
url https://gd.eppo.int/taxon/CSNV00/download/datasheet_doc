--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315169f65ade35b78" w:history="1">
+            <w:hyperlink r:id="rId58486a11014a505eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430569f65ade35be4" w:history="1">
+            <w:hyperlink r:id="rId79406a11014a50664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97832135" name="name456069f65ade36099" descr="12082.jpg"/>
+                  <wp:docPr id="90409317" name="name96226a11014a50cdf" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId445969f65ade36097" cstate="print"/>
+                          <a:blip r:embed="rId48796a11014a50cdd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId774469f65ade361ad" w:history="1">
+            <w:hyperlink r:id="rId21586a11014a50e2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42913851" name="name482169f65ade37761" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="5679998" name="name99336a11014a525f1" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId113669f65ade3775f" cstate="print"/>
+                    <a:blip r:embed="rId16846a11014a525ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124969f65ade39056" w:history="1">
+      <w:hyperlink r:id="rId30356a11014a53bbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342469f65ade391c7" w:history="1">
+      <w:hyperlink r:id="rId22126a11014a53d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229469f65ade398f6" w:history="1">
+      <w:hyperlink r:id="rId14406a11014a544b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId326269f65ade39cd6" w:history="1">
+      <w:hyperlink r:id="rId80756a11014a5489a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614469f65ade39d66" w:history="1">
+      <w:hyperlink r:id="rId60146a11014a5492c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348269f65ade39ddc" w:history="1">
+      <w:hyperlink r:id="rId68576a11014a549a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989369f65ade39ebe" w:history="1">
+      <w:hyperlink r:id="rId49196a11014a54a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191969f65ade39f83" w:history="1">
+      <w:hyperlink r:id="rId40476a11014a54b5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48237182" name="name885469f65ade39fe6" descr="eu_funding_250.png"/>
+            <wp:docPr id="75106758" name="name50866a11014a54bc3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId299069f65ade39fe5" cstate="print"/>
+                    <a:blip r:embed="rId22946a11014a54bc2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80626017">
+  <w:abstractNum w:abstractNumId="46203366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70416519">
+    <w:lvl w:ilvl="0" w:tplc="78244186">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70416519" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78244186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70416519" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78244186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70416519" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78244186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70416519" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78244186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70416519" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78244186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70416519" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78244186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70416519" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78244186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70416519" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78244186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80626016">
+  <w:abstractNum w:abstractNumId="46203365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63209468">
+    <w:lvl w:ilvl="0" w:tplc="40985735">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80626016">
-    <w:abstractNumId w:val="80626016"/>
+  <w:num w:numId="46203365">
+    <w:abstractNumId w:val="46203365"/>
   </w:num>
-  <w:num w:numId="80626017">
-    <w:abstractNumId w:val="80626017"/>
+  <w:num w:numId="46203366">
+    <w:abstractNumId w:val="46203366"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485030701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId280432414" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId315169f65ade35b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId430569f65ade35be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId774469f65ade361ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId124969f65ade39056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId342469f65ade391c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId229469f65ade398f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId326269f65ade39cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId614469f65ade39d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId348269f65ade39ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId989369f65ade39ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId191969f65ade39f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId445969f65ade36097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId445969f65ade36097.jpg"/><Relationship Id="rId113669f65ade3775f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113669f65ade3775f.jpg"/><Relationship Id="rId299069f65ade39fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId299069f65ade39fe5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId519077553" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId684229667" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58486a11014a505eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId79406a11014a50664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId21586a11014a50e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId30356a11014a53bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId22126a11014a53d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId14406a11014a544b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId80756a11014a5489a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId60146a11014a5492c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId68576a11014a549a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId49196a11014a54a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40476a11014a54b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId48796a11014a50cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48796a11014a50cdd.jpg"/><Relationship Id="rId16846a11014a525ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16846a11014a525ee.jpg"/><Relationship Id="rId22946a11014a54bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22946a11014a54bc2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>