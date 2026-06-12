--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58486a11014a505eb" w:history="1">
+            <w:hyperlink r:id="rId55146a2bca848d82a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79406a11014a50664" w:history="1">
+            <w:hyperlink r:id="rId10596a2bca848d897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90409317" name="name96226a11014a50cdf" descr="12082.jpg"/>
+                  <wp:docPr id="98249384" name="name57566a2bca848def3" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48796a11014a50cdd" cstate="print"/>
+                          <a:blip r:embed="rId24286a2bca848def1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21586a11014a50e2e" w:history="1">
+            <w:hyperlink r:id="rId36326a2bca848dfe2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5679998" name="name99336a11014a525f1" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="81094679" name="name90746a2bca848f73d" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16846a11014a525ee" cstate="print"/>
+                    <a:blip r:embed="rId83896a2bca848f73a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30356a11014a53bbf" w:history="1">
+      <w:hyperlink r:id="rId17946a2bca84910ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22126a11014a53d3c" w:history="1">
+      <w:hyperlink r:id="rId70006a2bca8491220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14406a11014a544b8" w:history="1">
+      <w:hyperlink r:id="rId88006a2bca8491ad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80756a11014a5489a" w:history="1">
+      <w:hyperlink r:id="rId52236a2bca8491ea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60146a11014a5492c" w:history="1">
+      <w:hyperlink r:id="rId74316a2bca8491f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68576a11014a549a3" w:history="1">
+      <w:hyperlink r:id="rId15216a2bca8491fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49196a11014a54a8a" w:history="1">
+      <w:hyperlink r:id="rId52406a2bca8492091" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40476a11014a54b5f" w:history="1">
+      <w:hyperlink r:id="rId57096a2bca8492157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75106758" name="name50866a11014a54bc3" descr="eu_funding_250.png"/>
+            <wp:docPr id="74475968" name="name41776a2bca84921f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22946a11014a54bc2" cstate="print"/>
+                    <a:blip r:embed="rId30166a2bca84921f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46203366">
+  <w:abstractNum w:abstractNumId="33888398">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78244186">
+    <w:lvl w:ilvl="0" w:tplc="17621621">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78244186" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17621621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78244186" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17621621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78244186" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17621621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78244186" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17621621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78244186" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17621621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78244186" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17621621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78244186" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17621621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78244186" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17621621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46203365">
+  <w:abstractNum w:abstractNumId="33888397">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40985735">
+    <w:lvl w:ilvl="0" w:tplc="54343807">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46203365">
-    <w:abstractNumId w:val="46203365"/>
+  <w:num w:numId="33888397">
+    <w:abstractNumId w:val="33888397"/>
   </w:num>
-  <w:num w:numId="46203366">
-    <w:abstractNumId w:val="46203366"/>
+  <w:num w:numId="33888398">
+    <w:abstractNumId w:val="33888398"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId519077553" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId684229667" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58486a11014a505eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId79406a11014a50664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId21586a11014a50e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId30356a11014a53bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId22126a11014a53d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId14406a11014a544b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId80756a11014a5489a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId60146a11014a5492c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId68576a11014a549a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId49196a11014a54a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40476a11014a54b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId48796a11014a50cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48796a11014a50cdd.jpg"/><Relationship Id="rId16846a11014a525ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16846a11014a525ee.jpg"/><Relationship Id="rId22946a11014a54bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22946a11014a54bc2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525980678" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634970479" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55146a2bca848d82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId10596a2bca848d897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId36326a2bca848dfe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId17946a2bca84910ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId70006a2bca8491220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId88006a2bca8491ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId52236a2bca8491ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId74316a2bca8491f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId15216a2bca8491fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId52406a2bca8492091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57096a2bca8492157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId24286a2bca848def1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24286a2bca848def1.jpg"/><Relationship Id="rId83896a2bca848f73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83896a2bca848f73a.jpg"/><Relationship Id="rId30166a2bca84921f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30166a2bca84921f2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>