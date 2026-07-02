--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55146a2bca848d82a" w:history="1">
+            <w:hyperlink r:id="rId79206a463f06ec3f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10596a2bca848d897" w:history="1">
+            <w:hyperlink r:id="rId63936a463f06ec45c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98249384" name="name57566a2bca848def3" descr="12082.jpg"/>
+                  <wp:docPr id="79290457" name="name54246a463f06eca8b" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24286a2bca848def1" cstate="print"/>
+                          <a:blip r:embed="rId18856a463f06eca88" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36326a2bca848dfe2" w:history="1">
+            <w:hyperlink r:id="rId31706a463f06ecbf5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81094679" name="name90746a2bca848f73d" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="98256009" name="name68006a463f06ee325" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83896a2bca848f73a" cstate="print"/>
+                    <a:blip r:embed="rId34996a463f06ee322" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17946a2bca84910ac" w:history="1">
+      <w:hyperlink r:id="rId83276a463f06efbbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70006a2bca8491220" w:history="1">
+      <w:hyperlink r:id="rId57726a463f06efd64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88006a2bca8491ad2" w:history="1">
+      <w:hyperlink r:id="rId48506a463f06f0560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52236a2bca8491ea7" w:history="1">
+      <w:hyperlink r:id="rId63626a463f06f099d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74316a2bca8491f37" w:history="1">
+      <w:hyperlink r:id="rId55196a463f06f0a2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15216a2bca8491fae" w:history="1">
+      <w:hyperlink r:id="rId21656a463f06f0aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52406a2bca8492091" w:history="1">
+      <w:hyperlink r:id="rId78246a463f06f0b8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57096a2bca8492157" w:history="1">
+      <w:hyperlink r:id="rId24766a463f06f0c53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74475968" name="name41776a2bca84921f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="21066078" name="name72996a463f06f0cb5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30166a2bca84921f2" cstate="print"/>
+                    <a:blip r:embed="rId16676a463f06f0cb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33888398">
+  <w:abstractNum w:abstractNumId="72648629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17621621">
+    <w:lvl w:ilvl="0" w:tplc="35282139">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17621621" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35282139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17621621" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35282139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17621621" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35282139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17621621" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35282139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17621621" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35282139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17621621" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35282139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17621621" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35282139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17621621" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35282139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33888397">
+  <w:abstractNum w:abstractNumId="72648628">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54343807">
+    <w:lvl w:ilvl="0" w:tplc="29274039">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33888397">
-    <w:abstractNumId w:val="33888397"/>
+  <w:num w:numId="72648628">
+    <w:abstractNumId w:val="72648628"/>
   </w:num>
-  <w:num w:numId="33888398">
-    <w:abstractNumId w:val="33888398"/>
+  <w:num w:numId="72648629">
+    <w:abstractNumId w:val="72648629"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525980678" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634970479" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55146a2bca848d82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId10596a2bca848d897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId36326a2bca848dfe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId17946a2bca84910ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId70006a2bca8491220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId88006a2bca8491ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId52236a2bca8491ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId74316a2bca8491f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId15216a2bca8491fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId52406a2bca8492091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57096a2bca8492157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId24286a2bca848def1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24286a2bca848def1.jpg"/><Relationship Id="rId83896a2bca848f73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83896a2bca848f73a.jpg"/><Relationship Id="rId30166a2bca84921f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30166a2bca84921f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908598903" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261615950" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79206a463f06ec3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId63936a463f06ec45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId31706a463f06ecbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId83276a463f06efbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId57726a463f06efd64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId48506a463f06f0560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId63626a463f06f099d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId55196a463f06f0a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId21656a463f06f0aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId78246a463f06f0b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24766a463f06f0c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId18856a463f06eca88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18856a463f06eca88.jpg"/><Relationship Id="rId34996a463f06ee322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34996a463f06ee322.jpg"/><Relationship Id="rId16676a463f06f0cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16676a463f06f0cb4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>