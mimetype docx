--- v12 (2026-07-02)
+++ v13 (2026-07-02)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79206a463f06ec3f0" w:history="1">
+            <w:hyperlink r:id="rId53196a46613e395ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63936a463f06ec45c" w:history="1">
+            <w:hyperlink r:id="rId71346a46613e39666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79290457" name="name54246a463f06eca8b" descr="12082.jpg"/>
+                  <wp:docPr id="6422699" name="name91246a46613e39c79" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18856a463f06eca88" cstate="print"/>
+                          <a:blip r:embed="rId11726a46613e39c78" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31706a463f06ecbf5" w:history="1">
+            <w:hyperlink r:id="rId30946a46613e39d57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98256009" name="name68006a463f06ee325" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="71876252" name="name48086a46613e3b1a3" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34996a463f06ee322" cstate="print"/>
+                    <a:blip r:embed="rId14016a46613e3b1a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83276a463f06efbbd" w:history="1">
+      <w:hyperlink r:id="rId83226a46613e3c797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57726a463f06efd64" w:history="1">
+      <w:hyperlink r:id="rId71486a46613e3c913" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48506a463f06f0560" w:history="1">
+      <w:hyperlink r:id="rId83856a46613e3d075" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63626a463f06f099d" w:history="1">
+      <w:hyperlink r:id="rId21176a46613e3d47b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55196a463f06f0a2f" w:history="1">
+      <w:hyperlink r:id="rId69366a46613e3d50c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21656a463f06f0aa6" w:history="1">
+      <w:hyperlink r:id="rId26236a46613e3d583" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78246a463f06f0b8b" w:history="1">
+      <w:hyperlink r:id="rId92446a46613e3d67c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24766a463f06f0c53" w:history="1">
+      <w:hyperlink r:id="rId92296a46613e3d762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21066078" name="name72996a463f06f0cb5" descr="eu_funding_250.png"/>
+            <wp:docPr id="27715603" name="name96596a46613e3d7d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16676a463f06f0cb4" cstate="print"/>
+                    <a:blip r:embed="rId11416a46613e3d7d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72648629">
+  <w:abstractNum w:abstractNumId="91704748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35282139">
+    <w:lvl w:ilvl="0" w:tplc="81342699">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35282139" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81342699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35282139" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81342699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35282139" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81342699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35282139" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81342699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35282139" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81342699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35282139" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81342699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35282139" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81342699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35282139" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81342699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72648628">
+  <w:abstractNum w:abstractNumId="91704747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29274039">
+    <w:lvl w:ilvl="0" w:tplc="73014287">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72648628">
-    <w:abstractNumId w:val="72648628"/>
+  <w:num w:numId="91704747">
+    <w:abstractNumId w:val="91704747"/>
   </w:num>
-  <w:num w:numId="72648629">
-    <w:abstractNumId w:val="72648629"/>
+  <w:num w:numId="91704748">
+    <w:abstractNumId w:val="91704748"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908598903" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261615950" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79206a463f06ec3f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId63936a463f06ec45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId31706a463f06ecbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId83276a463f06efbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId57726a463f06efd64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId48506a463f06f0560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId63626a463f06f099d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId55196a463f06f0a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId21656a463f06f0aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId78246a463f06f0b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24766a463f06f0c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId18856a463f06eca88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18856a463f06eca88.jpg"/><Relationship Id="rId34996a463f06ee322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34996a463f06ee322.jpg"/><Relationship Id="rId16676a463f06f0cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16676a463f06f0cb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId377155278" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId268507152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53196a46613e395ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId71346a46613e39666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId30946a46613e39d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId83226a46613e3c797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId71486a46613e3c913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId83856a46613e3d075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId21176a46613e3d47b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId69366a46613e3d50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId26236a46613e3d583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId92446a46613e3d67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92296a46613e3d762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId11726a46613e39c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11726a46613e39c78.jpg"/><Relationship Id="rId14016a46613e3b1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14016a46613e3b1a0.jpg"/><Relationship Id="rId11416a46613e3d7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11416a46613e3d7d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>