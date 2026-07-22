--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53196a46613e395ff" w:history="1">
+            <w:hyperlink r:id="rId39856a60d829b23e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71346a46613e39666" w:history="1">
+            <w:hyperlink r:id="rId61936a60d829b244a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6422699" name="name91246a46613e39c79" descr="12082.jpg"/>
+                  <wp:docPr id="55910113" name="name76236a60d829b2b54" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11726a46613e39c78" cstate="print"/>
+                          <a:blip r:embed="rId36756a60d829b2b52" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30946a46613e39d57" w:history="1">
+            <w:hyperlink r:id="rId79796a60d829b2c5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71876252" name="name48086a46613e3b1a3" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="22787153" name="name65676a60d829b40fb" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14016a46613e3b1a0" cstate="print"/>
+                    <a:blip r:embed="rId53506a60d829b40f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83226a46613e3c797" w:history="1">
+      <w:hyperlink r:id="rId59896a60d829b563b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71486a46613e3c913" w:history="1">
+      <w:hyperlink r:id="rId53536a60d829b57a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83856a46613e3d075" w:history="1">
+      <w:hyperlink r:id="rId91796a60d829b5ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21176a46613e3d47b" w:history="1">
+      <w:hyperlink r:id="rId42266a60d829b62d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69366a46613e3d50c" w:history="1">
+      <w:hyperlink r:id="rId37596a60d829b635f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26236a46613e3d583" w:history="1">
+      <w:hyperlink r:id="rId47276a60d829b63d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92446a46613e3d67c" w:history="1">
+      <w:hyperlink r:id="rId13066a60d829b64b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92296a46613e3d762" w:history="1">
+      <w:hyperlink r:id="rId67796a60d829b657e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27715603" name="name96596a46613e3d7d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="48746597" name="name21456a60d829b6606" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11416a46613e3d7d3" cstate="print"/>
+                    <a:blip r:embed="rId91116a60d829b6605" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91704748">
+  <w:abstractNum w:abstractNumId="57161325">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81342699">
+    <w:lvl w:ilvl="0" w:tplc="78330686">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81342699" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78330686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81342699" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78330686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81342699" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78330686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81342699" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78330686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81342699" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78330686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81342699" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78330686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81342699" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78330686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81342699" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78330686" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91704747">
+  <w:abstractNum w:abstractNumId="57161324">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73014287">
+    <w:lvl w:ilvl="0" w:tplc="80988019">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91704747">
-    <w:abstractNumId w:val="91704747"/>
+  <w:num w:numId="57161324">
+    <w:abstractNumId w:val="57161324"/>
   </w:num>
-  <w:num w:numId="91704748">
-    <w:abstractNumId w:val="91704748"/>
+  <w:num w:numId="57161325">
+    <w:abstractNumId w:val="57161325"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId377155278" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId268507152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53196a46613e395ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId71346a46613e39666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId30946a46613e39d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId83226a46613e3c797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId71486a46613e3c913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId83856a46613e3d075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId21176a46613e3d47b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId69366a46613e3d50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId26236a46613e3d583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId92446a46613e3d67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92296a46613e3d762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId11726a46613e39c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11726a46613e39c78.jpg"/><Relationship Id="rId14016a46613e3b1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14016a46613e3b1a0.jpg"/><Relationship Id="rId11416a46613e3d7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11416a46613e3d7d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363200640" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId498354846" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39856a60d829b23e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId61936a60d829b244a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId79796a60d829b2c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId59896a60d829b563b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId53536a60d829b57a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId91796a60d829b5ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId42266a60d829b62d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId37596a60d829b635f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId47276a60d829b63d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId13066a60d829b64b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67796a60d829b657e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId36756a60d829b2b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36756a60d829b2b52.jpg"/><Relationship Id="rId53506a60d829b40f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53506a60d829b40f9.jpg"/><Relationship Id="rId91116a60d829b6605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91116a60d829b6605.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>