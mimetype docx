--- v14 (2026-07-22)
+++ v15 (2026-08-11)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39856a60d829b23e1" w:history="1">
+            <w:hyperlink r:id="rId76236a7b70e40d994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61936a60d829b244a" w:history="1">
+            <w:hyperlink r:id="rId31406a7b70e40da00" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55910113" name="name76236a60d829b2b54" descr="12082.jpg"/>
+                  <wp:docPr id="8949107" name="name27126a7b70e40e1b9" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36756a60d829b2b52" cstate="print"/>
+                          <a:blip r:embed="rId86446a7b70e40e1b6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79796a60d829b2c5b" w:history="1">
+            <w:hyperlink r:id="rId34886a7b70e40e2d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22787153" name="name65676a60d829b40fb" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="99635432" name="name40496a7b70e40f476" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53506a60d829b40f9" cstate="print"/>
+                    <a:blip r:embed="rId26286a7b70e40f474" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59896a60d829b563b" w:history="1">
+      <w:hyperlink r:id="rId44586a7b70e412362" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53536a60d829b57a7" w:history="1">
+      <w:hyperlink r:id="rId34526a7b70e41255a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91796a60d829b5ef3" w:history="1">
+      <w:hyperlink r:id="rId63916a7b70e41362a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42266a60d829b62d0" w:history="1">
+      <w:hyperlink r:id="rId69676a7b70e413bd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37596a60d829b635f" w:history="1">
+      <w:hyperlink r:id="rId34406a7b70e413f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47276a60d829b63d6" w:history="1">
+      <w:hyperlink r:id="rId18976a7b70e413fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13066a60d829b64b9" w:history="1">
+      <w:hyperlink r:id="rId86616a7b70e414115" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67796a60d829b657e" w:history="1">
+      <w:hyperlink r:id="rId41496a7b70e41424f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48746597" name="name21456a60d829b6606" descr="eu_funding_250.png"/>
+            <wp:docPr id="9103214" name="name90606a7b70e4142cc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91116a60d829b6605" cstate="print"/>
+                    <a:blip r:embed="rId23946a7b70e4142cb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57161325">
+  <w:abstractNum w:abstractNumId="90014055">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78330686">
+    <w:lvl w:ilvl="0" w:tplc="60185018">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78330686" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60185018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78330686" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60185018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78330686" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60185018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78330686" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60185018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78330686" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60185018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78330686" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60185018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78330686" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60185018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78330686" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60185018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57161324">
+  <w:abstractNum w:abstractNumId="90014054">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80988019">
+    <w:lvl w:ilvl="0" w:tplc="86335771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57161324">
-    <w:abstractNumId w:val="57161324"/>
+  <w:num w:numId="90014054">
+    <w:abstractNumId w:val="90014054"/>
   </w:num>
-  <w:num w:numId="57161325">
-    <w:abstractNumId w:val="57161325"/>
+  <w:num w:numId="90014055">
+    <w:abstractNumId w:val="90014055"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363200640" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId498354846" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39856a60d829b23e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId61936a60d829b244a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId79796a60d829b2c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId59896a60d829b563b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId53536a60d829b57a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId91796a60d829b5ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId42266a60d829b62d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId37596a60d829b635f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId47276a60d829b63d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId13066a60d829b64b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67796a60d829b657e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId36756a60d829b2b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36756a60d829b2b52.jpg"/><Relationship Id="rId53506a60d829b40f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53506a60d829b40f9.jpg"/><Relationship Id="rId91116a60d829b6605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91116a60d829b6605.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881971232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743178569" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76236a7b70e40d994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId31406a7b70e40da00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId34886a7b70e40e2d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId44586a7b70e412362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId34526a7b70e41255a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId63916a7b70e41362a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId69676a7b70e413bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId34406a7b70e413f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId18976a7b70e413fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId86616a7b70e414115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41496a7b70e41424f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId86446a7b70e40e1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86446a7b70e40e1b6.jpg"/><Relationship Id="rId26286a7b70e40f474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26286a7b70e40f474.jpg"/><Relationship Id="rId23946a7b70e4142cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23946a7b70e4142cb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>