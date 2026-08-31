--- v15 (2026-08-11)
+++ v16 (2026-08-31)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis tospovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76236a7b70e40d994" w:history="1">
+            <w:hyperlink r:id="rId94196a960c0dc4c2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31406a7b70e40da00" w:history="1">
+            <w:hyperlink r:id="rId46046a960c0dc4c96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSNV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8949107" name="name27126a7b70e40e1b9" descr="12082.jpg"/>
+                  <wp:docPr id="86132025" name="name14386a960c0dc543d" descr="12082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86446a7b70e40e1b6" cstate="print"/>
+                          <a:blip r:embed="rId11206a960c0dc543b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34886a7b70e40e2d9" w:history="1">
+            <w:hyperlink r:id="rId91506a960c0dc5539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1840,63 +1840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in February 2014 in a nursery located in the province of Savona, Liguria region, during official survey activities. Infected plants had necrosis and leaf malformations. Eradication measures were taken, and all infected plants were destroyed. Laboratory tests confirmed that CSNV was eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99635432" name="name40496a7b70e40f476" descr="CSNV00_distribution_map.jpg"/>
+            <wp:docPr id="93499459" name="name94596a960c0dc66ba" descr="CSNV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSNV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26286a7b70e40f474" cstate="print"/>
+                    <a:blip r:embed="rId50046a960c0dc66b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4900,51 +4900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44586a7b70e412362" w:history="1">
+      <w:hyperlink r:id="rId92626a960c0dc7c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2013.028.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 285-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal 2012. Scientific Opinion on the pest categorisation of the tospoviruses. Volume10, Issue7, July 2012, 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34526a7b70e41255a" w:history="1">
+      <w:hyperlink r:id="rId15476a960c0dc7d8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6253,51 +6253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">355–362 (2013). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63916a7b70e41362a" w:history="1">
+      <w:hyperlink r:id="rId25076a960c0dc84f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-013-0169-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">529-536 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69676a7b70e413bd9" w:history="1">
+      <w:hyperlink r:id="rId73656a960c0dc88e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-014-2287-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34406a7b70e413f05" w:history="1">
+      <w:hyperlink r:id="rId66366a960c0dc8977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apsjournals.apsnet.org/loi/pdis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7018,51 +7018,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum stem necrosis virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18976a7b70e413fcc" w:history="1">
+      <w:hyperlink r:id="rId36436a960c0dc89f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13364</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed June 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7155,51 +7155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus chrysanthinecrocaulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86616a7b70e414115" w:history="1">
+      <w:hyperlink r:id="rId38056a960c0dc8ad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7275,81 +7275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41496a7b70e41424f" w:history="1">
+      <w:hyperlink r:id="rId38596a960c0dc8b9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00845.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9103214" name="name90606a7b70e4142cc" descr="eu_funding_250.png"/>
+            <wp:docPr id="64007356" name="name17636a960c0dc8bf0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23946a7b70e4142cb" cstate="print"/>
+                    <a:blip r:embed="rId86116a960c0dc8bef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7447,137 +7447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90014055">
+  <w:abstractNum w:abstractNumId="77519662">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60185018">
+    <w:lvl w:ilvl="0" w:tplc="81314330">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60185018" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81314330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60185018" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81314330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60185018" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81314330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60185018" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81314330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60185018" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81314330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60185018" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81314330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60185018" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81314330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60185018" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81314330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90014054">
+  <w:abstractNum w:abstractNumId="77519661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86335771">
+    <w:lvl w:ilvl="0" w:tplc="43060617">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8329,55 +8329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90014054">
-    <w:abstractNumId w:val="90014054"/>
+  <w:num w:numId="77519661">
+    <w:abstractNumId w:val="77519661"/>
   </w:num>
-  <w:num w:numId="90014055">
-    <w:abstractNumId w:val="90014055"/>
+  <w:num w:numId="77519662">
+    <w:abstractNumId w:val="77519662"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19927,51 +19927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881971232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743178569" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76236a7b70e40d994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId31406a7b70e40da00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId34886a7b70e40e2d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId44586a7b70e412362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId34526a7b70e41255a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId63916a7b70e41362a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId69676a7b70e413bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId34406a7b70e413f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId18976a7b70e413fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId86616a7b70e414115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41496a7b70e41424f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId86446a7b70e40e1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86446a7b70e40e1b6.jpg"/><Relationship Id="rId26286a7b70e40f474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26286a7b70e40f474.jpg"/><Relationship Id="rId23946a7b70e4142cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23946a7b70e4142cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140603630" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId352196257" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94196a960c0dc4c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/" TargetMode="External"/><Relationship Id="rId46046a960c0dc4c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/categorization" TargetMode="External"/><Relationship Id="rId91506a960c0dc5539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSNV00/photos" TargetMode="External"/><Relationship Id="rId92626a960c0dc7c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2013.028.014" TargetMode="External"/><Relationship Id="rId15476a960c0dc7d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId25076a960c0dc84f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-013-0169-8" TargetMode="External"/><Relationship Id="rId73656a960c0dc88e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-014-2287-9" TargetMode="External"/><Relationship Id="rId66366a960c0dc8977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apsjournals.apsnet.org/loi/pdis" TargetMode="External"/><Relationship Id="rId36436a960c0dc89f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13364" TargetMode="External"/><Relationship Id="rId38056a960c0dc8ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38596a960c0dc8b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00845.x" TargetMode="External"/><Relationship Id="rId11206a960c0dc543b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11206a960c0dc543b.jpg"/><Relationship Id="rId50046a960c0dc66b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50046a960c0dc66b8.jpg"/><Relationship Id="rId86116a960c0dc8bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86116a960c0dc8bef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>