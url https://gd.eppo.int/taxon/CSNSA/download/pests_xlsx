--- v2 (2026-06-23)
+++ v3 (2026-09-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CSNSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AGRLBL</t>
   </si>
   <si>
     <t>Agrilus bilineatus (as Castanea)</t>
   </si>
   <si>
     <t>Jendek E &amp; Poláková J (2014) Host Plants of World Agrilus (Coleoptera, Buprestidae). A Critical Review. (Springer). https://doi.org/10.1007/978-3-319-08410-7</t>
   </si>
   <si>
@@ -105,50 +105,60 @@
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- confirmed host.</t>
   </si>
   <si>
     <t>CRYNCA</t>
   </si>
   <si>
     <t>Cryphonectria carpinicola</t>
   </si>
   <si>
     <t>* Cornejo C, Aghayeva D, Beenken L (2026) The tree‐parasitic fungus Cryphonectria carpinicola discovered on European chestnut and European hornbeam in Azerbaijan. EPPO Bulletin (early view) https://doi.org/10.1111/epp.70069
 ----considered a secondary pathogen</t>
   </si>
   <si>
     <t>ENDOPA</t>
   </si>
   <si>
     <t>Cryphonectria parasitica (as Castanea)</t>
   </si>
   <si>
     <t>LASPSL</t>
   </si>
   <si>
     <t>Cydia splendana (as Castanea)</t>
+  </si>
+  <si>
+    <t>APMV00</t>
+  </si>
+  <si>
+    <t>Ilarvirus ApMV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Tessitori M, Ciuffo M, Marzachì C, Forgia M (2026) Virome analysis reveals apple mosaic virus in the monumental tree Castagno dei cento cavalli in Sicily. Phytopathologia Mediterranea 65(1), 67-73. doi: 10.36253/phyto-16807
+------- first report on chestnut. </t>
   </si>
   <si>
     <t>LYMAMA</t>
   </si>
   <si>
     <t>Lymantria mathura</t>
   </si>
   <si>
     <t>* Roonwal ML (1979) Field-ecological studies on mass eruption, seasonal life-history, nocturnal feeding and activity rhythm, and protective behavior and coloration in the sal defoliator, Lymantria mathura (Lepidoptera: Lymantriidae), in sub-Himalayan forests. Records of the Zoological Survey of India 75, 209-236.
 ------- A host plant in India.</t>
   </si>
   <si>
     <t>PLTPMU</t>
   </si>
   <si>
     <t>Megaplatypus mutatus</t>
   </si>
   <si>
     <t>* Allegro G, Griffo R (2008) I rischi di diffusione di Megaplatypus mutatus. L'informatore Agrario no. 13, 73-76.
 * Griffo R, Pesapane G, Funes H, Gonzalez-Audino P, Germinara GS (2012) Diffusione e controllo di platipo in Campania. L'informatore Agrario no. 31, 66-68.</t>
   </si>
   <si>
     <t>CNIDFL</t>
   </si>
   <si>
@@ -287,51 +297,51 @@
   </si>
   <si>
     <t>CURCEL</t>
   </si>
   <si>
     <t>Curculio elephas</t>
   </si>
   <si>
     <t>* Caliskan S, Göltaş M, Aslan V, özer G, Tandogan M, Sezgin G, Cebeci (2020) Variation in fruit traits and infestation ratios in natural sweet chestnut (Castanea sativa) populations under chestnut weevil (Curculio elephas) damage. Biologia 75, 2287–2294.
 * Jimenez A, Lopez MA, Gonzalez-Adujar JL, Ocete ME, Soria FJ (2008) [Spatial distribution and mapping of Curculio elephas Gyllenhal in holm oak (Quercus ilex L.). Agrociencia 12(1), 35-43 (in Spanish).
 * Soria FJ, Villagran M, Martin P, Ocete ME (1997) [Study about the distribution of fruits affected by Curculio elephas (Gyllenhal) (Col., Curculionidae) in cork-oak (Quercus súber Linné). Boletin de Sanidad Vegetal, Plagas 23(2), 289-294 (in Spanish).</t>
   </si>
   <si>
     <t>DRYCKU</t>
   </si>
   <si>
     <t>Dryocosmus kuriphilus</t>
   </si>
   <si>
     <t>* Brussino G, Bosio G, Baudino M, Giordano R, Ramello F, Melika G (2002) Dangerous exotic insect for the European chestnut. Informatore Agrario 58, 59-61.</t>
   </si>
   <si>
     <t>GNMPCA</t>
   </si>
   <si>
-    <t>Gnomoniopsis smithogilvyi</t>
+    <t>Sirococcus smithogilvyi</t>
   </si>
   <si>
     <t>* Lione G, Danti R, Fernandez-Conradi P, Ferreira-Cardoso JV, Lefort F, Marques G, Meyer JB, Prospero S, Radocz L, Robin C, Turchetti T, Vettraino AM, Gonthier P (2019) The emerging pathogen of chestnut Gnomoniopsis castanaeae: the challenge posed by a versatile fungus. European journal of Plant Pathology 153(3), 671-685.
 ------- Pathogen often associated with nut rot and bark canker.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -639,51 +649,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="588.571" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -897,216 +907,230 @@
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
-      <c r="D18"/>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
         <v>55</v>
       </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>66</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>70</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>86</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">