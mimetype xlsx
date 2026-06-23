--- v1 (2026-03-05)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CSNSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AGRLBL</t>
   </si>
   <si>
     <t>Agrilus bilineatus (as Castanea)</t>
   </si>
   <si>
     <t>Jendek E &amp; Poláková J (2014) Host Plants of World Agrilus (Coleoptera, Buprestidae). A Critical Review. (Springer). https://doi.org/10.1007/978-3-319-08410-7</t>
   </si>
   <si>
@@ -83,50 +83,60 @@
   </si>
   <si>
     <t>Chondrostereum purpureum</t>
   </si>
   <si>
     <t>* Bishop GC (1978) Studies on silver leaf disease of stone and pome fruit trees (Doctoral dissertation, Adelaide, Australia), 155 pp. https://digital.library.adelaide.edu.au/dspace/bitstream/2440/20649/2/02whole.pdf</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>CRTHAR</t>
   </si>
   <si>
     <t>Corythucha arcuata</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- confirmed host.</t>
+  </si>
+  <si>
+    <t>CRYNCA</t>
+  </si>
+  <si>
+    <t>Cryphonectria carpinicola</t>
+  </si>
+  <si>
+    <t>* Cornejo C, Aghayeva D, Beenken L (2026) The tree‐parasitic fungus Cryphonectria carpinicola discovered on European chestnut and European hornbeam in Azerbaijan. EPPO Bulletin (early view) https://doi.org/10.1111/epp.70069
+----considered a secondary pathogen</t>
   </si>
   <si>
     <t>ENDOPA</t>
   </si>
   <si>
     <t>Cryphonectria parasitica (as Castanea)</t>
   </si>
   <si>
     <t>LASPSL</t>
   </si>
   <si>
     <t>Cydia splendana (as Castanea)</t>
   </si>
   <si>
     <t>LYMAMA</t>
   </si>
   <si>
     <t>Lymantria mathura</t>
   </si>
   <si>
     <t>* Roonwal ML (1979) Field-ecological studies on mass eruption, seasonal life-history, nocturnal feeding and activity rhythm, and protective behavior and coloration in the sal defoliator, Lymantria mathura (Lepidoptera: Lymantriidae), in sub-Himalayan forests. Records of the Zoological Survey of India 75, 209-236.
 ------- A host plant in India.</t>
   </si>
   <si>
     <t>PLTPMU</t>
@@ -629,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="588.571" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -751,77 +761,77 @@
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="D8"/>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="D10" t="s">
         <v>29</v>
       </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
@@ -873,216 +883,230 @@
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D18" t="s">
         <v>52</v>
       </c>
+      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>63</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>70</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">