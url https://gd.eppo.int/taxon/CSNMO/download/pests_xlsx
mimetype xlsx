--- v1 (2026-03-03)
+++ v2 (2026-09-13)
@@ -124,83 +124,83 @@
     <t>* Anagnostakis SL (1992) Measuring resistance of chestnut trees to chestnut blight. Canadian Journal of Forest Research 22, 568-571.
 * Headland JK, Griffin GJ, Stipes RJ &amp; Elkins JP (1976) Severity of natural Endothia parasitica infection of Chinese chestnut. Plant Disease Reporter 60, 426-429.
 * Lovat C‐A, Donnelly DJ (2019) Mechanisms and metabolomics of the host–pathogen interactions between chestnut (Castanea species) and chestnut blight (Cryphonectria parasitica). Forest Pathology 49, e12562. https ://doi.org/10.1111/efp.12562 
 * Rigling D &amp; Prospero S (2018) Cryphonectria parasitica, the causal agent of chestnut blight: invasion history, population biology and disease control. Molecular Plant Pathology 19(1), 7-20.
 ------- Resistant (but not immune) to the pathogen.</t>
   </si>
   <si>
     <t>Cryphonectria parasitica (as Castanea)</t>
   </si>
   <si>
     <t>LASPSL</t>
   </si>
   <si>
     <t>Cydia splendana (as Castanea)</t>
   </si>
   <si>
     <t>ERTNFU</t>
   </si>
   <si>
     <t>Erthesina fullo</t>
   </si>
   <si>
     <t>* Mi Q, Zhang J, Gould E, Chen J, Sun Z, Zhang F (2020) Biology, ecology, and management of Erthesina fullo (Hemiptera: Pentatomidae): A review. Insects 11, 346. https://doi.org/10.3390/insects11060346</t>
   </si>
   <si>
+    <t>LOPLJA</t>
+  </si>
+  <si>
+    <t>Lopholeucaspis japonica</t>
+  </si>
+  <si>
+    <t>* Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf [Accessed February 15, 2023].</t>
+  </si>
+  <si>
+    <t>PHYTCN</t>
+  </si>
+  <si>
+    <t>Phytophthora cinnamomi</t>
+  </si>
+  <si>
+    <t>PSEAPE</t>
+  </si>
+  <si>
+    <t>Pseudaulacaspis pentagona (as Castanea)</t>
+  </si>
+  <si>
+    <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
+* Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
+  </si>
+  <si>
     <t>GNMPCA</t>
   </si>
   <si>
-    <t>Gnomoniopsis smithogilvyi</t>
+    <t>Sirococcus smithogilvyi</t>
   </si>
   <si>
     <t>* Sakalidis ML, Medina-Mora CM, Kolp M, Fulbright DW (2019) First report of Gnomoniopsis smithogilvyi causing chestnut brown rot on chestnut fruit in Michigan. Plant Disease 103(8), p 2134. DOI: https://doi.org/10.1094/PDIS-03-19-0562-PDN
 ------- confirmed host</t>
-  </si>
-[...23 lines deleted...]
-* Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DRYCKU</t>
   </si>
   <si>
     <t>Dryocosmus kuriphilus</t>
   </si>
   <si>
     <t>* Zhu DH, He YY, Fan YS, Ma MY, Peng DL (2007) Negative evidence of parthenogenesis induction by Wolbachia in a gallwasp species, Dryocosmus kuriphilus. Entomologia Experimentalis Et Applicata 124, 279-284.</t>
   </si>
   <si>
     <t>MALLRA</t>
   </si>
   <si>
     <t>Neocerambyx raddei</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 ------- confirmed host</t>
   </si>
 </sst>
 </file>
@@ -728,65 +728,65 @@
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>