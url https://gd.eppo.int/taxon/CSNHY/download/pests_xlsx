--- v1 (2026-02-20)
+++ v2 (2026-10-11)
@@ -96,51 +96,51 @@
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Castanea)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>XYLBGE</t>
   </si>
   <si>
     <t>Xylosandrus germanus</t>
   </si>
   <si>
     <t>* Dutto M, Ferracini C, Faccoli M (2018) Prima segnalazione di Xylosandrus crassiusculus (Motschulsky, 1866) (Coleoptera Curculionidae Scolytinae) in Piemonte. Bollettino Della Società Entomologica Italiana, 150(3), 123-125. https://doi.org/10.4081/BollettinoSEI.2018.123
 ------- "Japanese hybrids of chestnut trees"</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>GNMPCA</t>
   </si>
   <si>
-    <t>Gnomoniopsis smithogilvyi</t>
+    <t>Sirococcus smithogilvyi</t>
   </si>
   <si>
     <t>* Lione G, Danti R, Fernandez-Conradi P, Ferreira-Cardoso JV, Lefort F, Marques G, Meyer JB, Prospero S, Radocz L, Robin C, Turchetti T, Vettraino AM, Gonthier P (2019) The emerging pathogen of chestnut Gnomoniopsis castanaeae: the challenge posed by a versatile fungus. European journal of Plant Pathology 153(3), 671-685.
 ------- Castanea sativa x C. crenata (pathogen, often associated with nut rot).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>