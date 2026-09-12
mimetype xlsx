--- v0 (2025-10-06)
+++ v1 (2026-09-12)
@@ -12,85 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CSFCA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECWO</t>
   </si>
   <si>
     <t>Aleurocanthus woglumi</t>
   </si>
   <si>
     <t>* Dietz HF, Zetek J (1920) The blackfly of citrus and other subtropical plants. USDA Bulletin 885, 1-55.
 * Dubey AK, Ko CC (2012) Sexual dimorphism among species of Aleurocanthus Quaintance &amp; Baker (Hemiptera: Aleyrodidae) in Taiwan, with one new species and an identification key. Zootaxa 3177, 1–23.</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Campos RF (1960) Las moscas (Brachycera) del Ecuador. Revista Ecuatoriana Higiene y Medicina Tropical 17, 1–66.
 * Hernández Ortiz V, Morales Valles P (2004) Distribución geográfica y plantas hospederas de Anastrepha fraterculus (Diptera: Tephritidae) en Venezuela Folia Entomológica Mexicana 43(2), 181-189.</t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.
+* Jiron LF, Hedstrom I (1988) Occurrence of fruit flies of the genera Anastrepha and Ceratitis (Diptera: Tephritidae), and their host plant availability in Costa Rica. Florida Entomologist 71(1), 62–73.
+* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of tritrophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.
+* Rocha Leal M, da Silva Souza SA, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Fruit fly diversity, their host plants and their parasitoids in the northern and northwestern regions of Rio de Janeiro State, Brazil. Ciência Rural 39(3), 627–637.
+* Shaw JG (1947) Hosts and Distribution of Anastrepha serpentina in Northeastern Mexico. Journal of Economic Entomology 40(1), 34–40.
+* Steck GJ, Carroll LE, Celedonio-Hurtado H, Guillen-Aguilar J (1990) Methods for identification of Anastrepha larvae (Diptera: Tephritidae), and key to 13 species. Proceedings of the Entomological Society of Washington 92(2), 333–346.
+* Uramoto K (2007) Diversidade de moscas-das-frutas (Diptera, Tephritidae) em pomares comerciais de papaia e em áreas remanescentes da Mata Atlântica e suas plantas hospedeiras nativas, no município de Linhares, Espírito Santo Piracicaba, Brasil (Doctoral thesis). Universidade de São Paulo, Escola superior de Agricultura "Luiz de Queiroz", Piracicaba, Brazil. 105 pp.
+* Vayssières JF, Cayol JP, Caplong P, Séguret J, Midgarden D, van Sauers-Muller A (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: Their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits 68(3), 219–243.</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>
   <si>
     <t>Anastrepha suspensa</t>
   </si>
   <si>
     <t>* Seín F Jr (1933) Anastrepha (Trypetydae [sic], Diptera) fruit flies in Puerto Rico. Journal of the Department of  Agriculture of Puerto Rico, 17, 183-196.
 * Stone A (1942) The fruitflies of the genus Anastrepha. United States Department of Agriculture Miscellaneous Publication, 439, 112 pp.</t>
   </si>
   <si>
     <t>BCTRCB</t>
   </si>
   <si>
     <t>Bactrocera carambolae</t>
   </si>
   <si>
     <t>* Allwood AJ, Chinajariyawong A, Drew RAI., Hamacek EL., Hancock DL., Hengsawad C, Jipanin JC, Jirasurat M, Kong Krong C, Kritsaneepaiboon S, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in South East Asia. The Raffles Bulletin of Zoology suppl 7, 1-92.
 * Liquido NJ, McQuate GT, Nakamichi KA, Kurashima RS, Birnbaum AL, Hanlin MA (2016) Provisional list of suitable host plants of carambola fruit fly, Bactrocera (Bactrocera) carambolae Drew &amp; Hancock (Diptera: Tephritidae), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI).
 * van Sauers-Muller A (2005) Host plants of the carambola fruit fly, Bactrocera carambolae Drew &amp; Hancock (Diptera: Tephritidae) in Suriname, South America. Neotropical Entomology 34, 203-214.</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
@@ -465,62 +481,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="367.91" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="436.322" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -607,60 +623,74 @@
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
         <v>32</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">