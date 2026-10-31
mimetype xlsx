--- v1 (2026-06-12)
+++ v2 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CSCGR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Crataegus)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
@@ -185,50 +185,60 @@
   </si>
   <si>
     <t>Orgyia leucostigma (as Crataegus)</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>PHYSSL</t>
   </si>
   <si>
     <t>Phyllosticta solitaria (as Crataegus)</t>
   </si>
   <si>
     <t>* Farr DF, Bills GF, Chamuris GP, Rossman AY (1989) Fungi on plants and plant products in the United States, APS Press, St Paul, USA, 1252 pp.
 * Wikee S, Udayanga D, Crous PW, Chukeatirote E, McKenzie EH, Bahkali AH, Dai DQ, Hyde KD (2011). Phyllosticta—an overview of current status of species recognition. Fungal Diversity 51, 43-61.</t>
   </si>
   <si>
     <t>REPTPA</t>
   </si>
   <si>
     <t>Reptalus panzeri (as Crataegus)</t>
   </si>
   <si>
+    <t>RHAGPO</t>
+  </si>
+  <si>
+    <t>Rhagoletis pomonella</t>
+  </si>
+  <si>
+    <t>* Yee WL, Milnes JM, Norrbom AL (2026) Comprehensive lists of suitable host plants of apple maggot, Rhagoletis pomonella (Walsh, 1867)(Diptera: Tephritidae), including new host records. The Pan-Pacific Entomologist. 102(3), 155-190. https://doi.org/10.3956/2025-102.3.155
+----considered a host from literature search, but recorded for the "Rhagoletis pomonella complex" (cryptic species considered near R. pomonella or R. mendax</t>
+  </si>
+  <si>
     <t>SAPECN</t>
   </si>
   <si>
     <t>Saperda candida (as Crataegus)</t>
   </si>
   <si>
     <t>* Hess AD (1940) The biology and control of the round-headed apple-tree borer, Saperda candida Fabricius. New York State Agricultural Experiment Station Bulletin no. 688, 93 pp.</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica (as Crataegus)</t>
   </si>
   <si>
     <t>* Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOSTS - A database of the World's lepidopteran hostplants. Natural History Museum, London. http://www.nhm.ac.uk/hosts</t>
   </si>
   <si>
     <t>THAUPR</t>
   </si>
   <si>
     <t>Thaumetopoea processionea (as Crataegus)</t>
   </si>
   <si>
     <t>* Stigter H, Geraedts WHJM, Spijkers HCP (1997) Thaumetopoea processionea in the Netherlands: Present status and management perspectives (Lepidoptera: Notodontidae). Proceedings of the Section Experimental and Applied Entomology of the Netherlands Entomological Society (N.E.V.) 3-16. 
@@ -257,53 +267,50 @@
   </si>
   <si>
     <t>* EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for Agrilus mali (Coleoptera: Buprestidae). EPPO, Paris. https://gd.eppo.int/taxon/AGRLMA/documents
 ------- report as host considered erroneous</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>LASPPA</t>
   </si>
   <si>
     <t>Grapholita packardi (as Crataegus)</t>
   </si>
   <si>
     <t>* Brown JW (2022) A review of host plants for the tortricid tribe Grapholitini, with a synopsis of host utilization by genus (Lepidoptera: Tortricidae). Insecta Mundi 0944, 1 –75.</t>
   </si>
   <si>
     <t>LASPPR</t>
   </si>
   <si>
     <t>Grapholita prunivora (as Crataegus)</t>
   </si>
   <si>
     <t>* MacKay MR (1959) Larvae of the North American Olethreutinae (Lepidoptera). Canadian Entomologist Suppl. No. 10, 1-338.</t>
-  </si>
-[...1 lines deleted...]
-    <t>RHAGPO</t>
   </si>
   <si>
     <t>Rhagoletis pomonella (as Crataegus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Yee WL, Norrbom AL (2017) Provisional List of Suitable Host Plants of the Apple Maggot Fly, Rhagoletis pomonella (Walsh) (Diptera: Tephritidae), Version 1.0, 20pp, in USDA Compendium of Fruit Fly Host Information (CoFFHI)
 Edition 2.0; https://coffhi.cphst.org/. 
 ------- the following North American species are confirmed hosts: Crataegus brachyacantha, Crataegus brainerdii, Crataegus cuprina, Crataegus erythropoda, Crataegus flava, Crataegus greggiana, Crataegus invisa, Crataegus rosei, Crataegus suksdorfii, Crataegus texana.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -615,51 +622,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="375.051" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -945,118 +952,132 @@
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>63</v>
       </c>
       <c r="C24" t="s">
         <v>64</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>69</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" t="s">
         <v>71</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>72</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B28" t="s">
         <v>75</v>
       </c>
       <c r="C28" t="s">
         <v>76</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B29" t="s">
         <v>78</v>
       </c>
       <c r="C29" t="s">
         <v>79</v>
       </c>
       <c r="D29" t="s">
         <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">