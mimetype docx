--- v0 (2026-04-20)
+++ v1 (2026-05-13)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781169e63a38c8e40" w:history="1">
+            <w:hyperlink r:id="rId95366a044e8965270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430569e63a38c8eaa" w:history="1">
+            <w:hyperlink r:id="rId37566a044e89652db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96278051" name="name855969e63a38c8f63" descr="3066.jpg"/>
+                  <wp:docPr id="54396963" name="name48416a044e896584d" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId771569e63a38c8f61" cstate="print"/>
+                          <a:blip r:embed="rId82306a044e896584b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId522769e63a38c9077" w:history="1">
+            <w:hyperlink r:id="rId72346a044e89659b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -770,63 +770,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38689943" name="name363969e63a38c9d62" descr="CSBHE_distribution_map.jpg"/>
+            <wp:docPr id="34108979" name="name61566a044e896662f" descr="CSBHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSBHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId774169e63a38c9d60" cstate="print"/>
+                    <a:blip r:embed="rId29696a044e896662c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3020,51 +3020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363769e63a38cadaa" w:history="1">
+      <w:hyperlink r:id="rId40316a044e896764c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153969e63a38cb111" w:history="1">
+      <w:hyperlink r:id="rId73616a044e89679ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352369e63a38cb362" w:history="1">
+      <w:hyperlink r:id="rId15866a044e8967bf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940769e63a38cb41e" w:history="1">
+      <w:hyperlink r:id="rId67316a044e8967cbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280669e63a38cb491" w:history="1">
+      <w:hyperlink r:id="rId28036a044e8967d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4231,51 +4231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501269e63a38cb594" w:history="1">
+      <w:hyperlink r:id="rId18446a044e8967e35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123169e63a38cb6e7" w:history="1">
+      <w:hyperlink r:id="rId12906a044e8967f87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4579,137 +4579,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33063931">
+  <w:abstractNum w:abstractNumId="71112992">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81195397">
+    <w:lvl w:ilvl="0" w:tplc="83915115">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81195397" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83915115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81195397" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83915115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81195397" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83915115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81195397" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83915115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81195397" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83915115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81195397" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83915115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81195397" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83915115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81195397" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83915115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33063930">
+  <w:abstractNum w:abstractNumId="71112991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70627602">
+    <w:lvl w:ilvl="0" w:tplc="87946454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5461,55 +5461,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33063930">
-    <w:abstractNumId w:val="33063930"/>
+  <w:num w:numId="71112991">
+    <w:abstractNumId w:val="71112991"/>
   </w:num>
-  <w:num w:numId="33063931">
-    <w:abstractNumId w:val="33063931"/>
+  <w:num w:numId="71112992">
+    <w:abstractNumId w:val="71112992"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17059,51 +17059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId501022653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783746077" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781169e63a38c8e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId430569e63a38c8eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId522769e63a38c9077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId363769e63a38cadaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId153969e63a38cb111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId352369e63a38cb362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId940769e63a38cb41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId280669e63a38cb491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId501269e63a38cb594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId123169e63a38cb6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId771569e63a38c8f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId771569e63a38c8f61.jpg"/><Relationship Id="rId774169e63a38c9d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId774169e63a38c9d60.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943239093" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId156434261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95366a044e8965270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId37566a044e89652db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId72346a044e89659b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId40316a044e896764c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId73616a044e89679ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId15866a044e8967bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId67316a044e8967cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId28036a044e8967d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId18446a044e8967e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12906a044e8967f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId82306a044e896584b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82306a044e896584b.jpg"/><Relationship Id="rId29696a044e896662c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29696a044e896662c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>