--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95366a044e8965270" w:history="1">
+            <w:hyperlink r:id="rId31576a1f1acf4c702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37566a044e89652db" w:history="1">
+            <w:hyperlink r:id="rId49456a1f1acf4c76d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54396963" name="name48416a044e896584d" descr="3066.jpg"/>
+                  <wp:docPr id="30559645" name="name72976a1f1acf4d05e" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82306a044e896584b" cstate="print"/>
+                          <a:blip r:embed="rId58556a1f1acf4d05c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72346a044e89659b2" w:history="1">
+            <w:hyperlink r:id="rId67536a1f1acf4d1e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -770,63 +770,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34108979" name="name61566a044e896662f" descr="CSBHE_distribution_map.jpg"/>
+            <wp:docPr id="96339962" name="name29156a1f1acf4e12a" descr="CSBHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSBHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29696a044e896662c" cstate="print"/>
+                    <a:blip r:embed="rId57646a1f1acf4e127" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3020,51 +3020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40316a044e896764c" w:history="1">
+      <w:hyperlink r:id="rId65696a1f1acf4f1cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73616a044e89679ce" w:history="1">
+      <w:hyperlink r:id="rId14026a1f1acf4f538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15866a044e8967bf7" w:history="1">
+      <w:hyperlink r:id="rId80806a1f1acf4f7ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67316a044e8967cbd" w:history="1">
+      <w:hyperlink r:id="rId33566a1f1acf4f892" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28036a044e8967d31" w:history="1">
+      <w:hyperlink r:id="rId45646a1f1acf4f908" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4231,51 +4231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18446a044e8967e35" w:history="1">
+      <w:hyperlink r:id="rId56176a1f1acf4fa0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12906a044e8967f87" w:history="1">
+      <w:hyperlink r:id="rId37656a1f1acf4fb64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4579,137 +4579,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71112992">
+  <w:abstractNum w:abstractNumId="54800192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83915115">
+    <w:lvl w:ilvl="0" w:tplc="62973152">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83915115" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62973152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83915115" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62973152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83915115" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62973152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83915115" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62973152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83915115" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62973152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83915115" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62973152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83915115" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62973152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83915115" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62973152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71112991">
+  <w:abstractNum w:abstractNumId="54800191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87946454">
+    <w:lvl w:ilvl="0" w:tplc="40056171">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5461,55 +5461,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71112991">
-    <w:abstractNumId w:val="71112991"/>
+  <w:num w:numId="54800191">
+    <w:abstractNumId w:val="54800191"/>
   </w:num>
-  <w:num w:numId="71112992">
-    <w:abstractNumId w:val="71112992"/>
+  <w:num w:numId="54800192">
+    <w:abstractNumId w:val="54800192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17059,51 +17059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943239093" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId156434261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95366a044e8965270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId37566a044e89652db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId72346a044e89659b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId40316a044e896764c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId73616a044e89679ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId15866a044e8967bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId67316a044e8967cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId28036a044e8967d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId18446a044e8967e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12906a044e8967f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId82306a044e896584b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82306a044e896584b.jpg"/><Relationship Id="rId29696a044e896662c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29696a044e896662c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259456636" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455599050" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31576a1f1acf4c702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId49456a1f1acf4c76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId67536a1f1acf4d1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId65696a1f1acf4f1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId14026a1f1acf4f538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId80806a1f1acf4f7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId33566a1f1acf4f892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId45646a1f1acf4f908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId56176a1f1acf4fa0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37656a1f1acf4fb64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId58556a1f1acf4d05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58556a1f1acf4d05c.jpg"/><Relationship Id="rId57646a1f1acf4e127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57646a1f1acf4e127.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>