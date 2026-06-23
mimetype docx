--- v2 (2026-06-02)
+++ v3 (2026-06-23)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31576a1f1acf4c702" w:history="1">
+            <w:hyperlink r:id="rId40876a39d1ce0044f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49456a1f1acf4c76d" w:history="1">
+            <w:hyperlink r:id="rId49576a39d1ce004b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30559645" name="name72976a1f1acf4d05e" descr="3066.jpg"/>
+                  <wp:docPr id="46040408" name="name62556a39d1ce00bf4" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58556a1f1acf4d05c" cstate="print"/>
+                          <a:blip r:embed="rId86696a39d1ce00bf2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67536a1f1acf4d1e1" w:history="1">
+            <w:hyperlink r:id="rId35766a39d1ce00d28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -770,63 +770,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96339962" name="name29156a1f1acf4e12a" descr="CSBHE_distribution_map.jpg"/>
+            <wp:docPr id="90863361" name="name79176a39d1ce021a9" descr="CSBHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSBHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57646a1f1acf4e127" cstate="print"/>
+                    <a:blip r:embed="rId85476a39d1ce021a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3020,51 +3020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65696a1f1acf4f1cd" w:history="1">
+      <w:hyperlink r:id="rId42546a39d1ce03b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14026a1f1acf4f538" w:history="1">
+      <w:hyperlink r:id="rId18556a39d1ce03f5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80806a1f1acf4f7ba" w:history="1">
+      <w:hyperlink r:id="rId49956a39d1ce0422e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33566a1f1acf4f892" w:history="1">
+      <w:hyperlink r:id="rId77336a39d1ce042eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45646a1f1acf4f908" w:history="1">
+      <w:hyperlink r:id="rId23376a39d1ce0435d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4231,51 +4231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56176a1f1acf4fa0f" w:history="1">
+      <w:hyperlink r:id="rId63496a39d1ce04496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37656a1f1acf4fb64" w:history="1">
+      <w:hyperlink r:id="rId32806a39d1ce04732" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4579,137 +4579,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54800192">
+  <w:abstractNum w:abstractNumId="10212099">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62973152">
+    <w:lvl w:ilvl="0" w:tplc="72861972">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62973152" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72861972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62973152" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72861972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62973152" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72861972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62973152" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72861972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62973152" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72861972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62973152" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72861972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62973152" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72861972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62973152" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72861972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54800191">
+  <w:abstractNum w:abstractNumId="10212098">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40056171">
+    <w:lvl w:ilvl="0" w:tplc="91866246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5461,55 +5461,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54800191">
-    <w:abstractNumId w:val="54800191"/>
+  <w:num w:numId="10212098">
+    <w:abstractNumId w:val="10212098"/>
   </w:num>
-  <w:num w:numId="54800192">
-    <w:abstractNumId w:val="54800192"/>
+  <w:num w:numId="10212099">
+    <w:abstractNumId w:val="10212099"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17059,51 +17059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259456636" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455599050" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31576a1f1acf4c702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId49456a1f1acf4c76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId67536a1f1acf4d1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId65696a1f1acf4f1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId14026a1f1acf4f538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId80806a1f1acf4f7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId33566a1f1acf4f892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId45646a1f1acf4f908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId56176a1f1acf4fa0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37656a1f1acf4fb64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId58556a1f1acf4d05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58556a1f1acf4d05c.jpg"/><Relationship Id="rId57646a1f1acf4e127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57646a1f1acf4e127.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId843814286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289508845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40876a39d1ce0044f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId49576a39d1ce004b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId35766a39d1ce00d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId42546a39d1ce03b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId18556a39d1ce03f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId49956a39d1ce0422e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId77336a39d1ce042eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId23376a39d1ce0435d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId63496a39d1ce04496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32806a39d1ce04732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId86696a39d1ce00bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86696a39d1ce00bf2.jpg"/><Relationship Id="rId85476a39d1ce021a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85476a39d1ce021a6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>