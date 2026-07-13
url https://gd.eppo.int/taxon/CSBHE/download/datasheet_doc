--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40876a39d1ce0044f" w:history="1">
+            <w:hyperlink r:id="rId91486a54790707dd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49576a39d1ce004b8" w:history="1">
+            <w:hyperlink r:id="rId61746a54790707e4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46040408" name="name62556a39d1ce00bf4" descr="3066.jpg"/>
+                  <wp:docPr id="56127597" name="name76956a547907084da" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86696a39d1ce00bf2" cstate="print"/>
+                          <a:blip r:embed="rId56426a547907084d8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35766a39d1ce00d28" w:history="1">
+            <w:hyperlink r:id="rId89736a54790708624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -770,63 +770,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90863361" name="name79176a39d1ce021a9" descr="CSBHE_distribution_map.jpg"/>
+            <wp:docPr id="62406750" name="name43256a54790709516" descr="CSBHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSBHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85476a39d1ce021a6" cstate="print"/>
+                    <a:blip r:embed="rId80056a54790709514" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3020,51 +3020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42546a39d1ce03b66" w:history="1">
+      <w:hyperlink r:id="rId83266a5479070a52e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18556a39d1ce03f5a" w:history="1">
+      <w:hyperlink r:id="rId25336a5479070a881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49956a39d1ce0422e" w:history="1">
+      <w:hyperlink r:id="rId18976a5479070aaa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77336a39d1ce042eb" w:history="1">
+      <w:hyperlink r:id="rId23286a5479070ab6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23376a39d1ce0435d" w:history="1">
+      <w:hyperlink r:id="rId18046a5479070abf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4231,51 +4231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63496a39d1ce04496" w:history="1">
+      <w:hyperlink r:id="rId13246a5479070acfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32806a39d1ce04732" w:history="1">
+      <w:hyperlink r:id="rId66796a5479070ae48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4579,137 +4579,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10212099">
+  <w:abstractNum w:abstractNumId="39737298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72861972">
+    <w:lvl w:ilvl="0" w:tplc="19919504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72861972" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19919504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72861972" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19919504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72861972" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19919504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72861972" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19919504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72861972" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19919504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72861972" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19919504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72861972" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19919504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72861972" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19919504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10212098">
+  <w:abstractNum w:abstractNumId="39737297">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91866246">
+    <w:lvl w:ilvl="0" w:tplc="80418040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5461,55 +5461,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10212098">
-    <w:abstractNumId w:val="10212098"/>
+  <w:num w:numId="39737297">
+    <w:abstractNumId w:val="39737297"/>
   </w:num>
-  <w:num w:numId="10212099">
-    <w:abstractNumId w:val="10212099"/>
+  <w:num w:numId="39737298">
+    <w:abstractNumId w:val="39737298"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17059,51 +17059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId843814286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289508845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40876a39d1ce0044f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId49576a39d1ce004b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId35766a39d1ce00d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId42546a39d1ce03b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId18556a39d1ce03f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId49956a39d1ce0422e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId77336a39d1ce042eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId23376a39d1ce0435d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId63496a39d1ce04496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32806a39d1ce04732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId86696a39d1ce00bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86696a39d1ce00bf2.jpg"/><Relationship Id="rId85476a39d1ce021a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85476a39d1ce021a6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205398261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId444701891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91486a54790707dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId61746a54790707e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId89736a54790708624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId83266a5479070a52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId25336a5479070a881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId18976a5479070aaa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId23286a5479070ab6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId18046a5479070abf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId13246a5479070acfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66796a5479070ae48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId56426a547907084d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56426a547907084d8.jpg"/><Relationship Id="rId80056a54790709514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80056a54790709514.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>