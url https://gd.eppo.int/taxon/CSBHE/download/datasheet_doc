--- v4 (2026-07-13)
+++ v5 (2026-08-02)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91486a54790707dd5" w:history="1">
+            <w:hyperlink r:id="rId28716a6f2f953ca4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61746a54790707e4a" w:history="1">
+            <w:hyperlink r:id="rId54206a6f2f953cab6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56127597" name="name76956a547907084da" descr="3066.jpg"/>
+                  <wp:docPr id="53200660" name="name55796a6f2f953cb92" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56426a547907084d8" cstate="print"/>
+                          <a:blip r:embed="rId50436a6f2f953cb91" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89736a54790708624" w:history="1">
+            <w:hyperlink r:id="rId22676a6f2f953ccb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -770,63 +770,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62406750" name="name43256a54790709516" descr="CSBHE_distribution_map.jpg"/>
+            <wp:docPr id="9074417" name="name35786a6f2f953db95" descr="CSBHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSBHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80056a54790709514" cstate="print"/>
+                    <a:blip r:embed="rId16716a6f2f953db93" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3020,51 +3020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83266a5479070a52e" w:history="1">
+      <w:hyperlink r:id="rId72836a6f2f953ebfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25336a5479070a881" w:history="1">
+      <w:hyperlink r:id="rId50876a6f2f953ef83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18976a5479070aaa8" w:history="1">
+      <w:hyperlink r:id="rId10836a6f2f953f1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23286a5479070ab6d" w:history="1">
+      <w:hyperlink r:id="rId25196a6f2f953f27e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18046a5479070abf3" w:history="1">
+      <w:hyperlink r:id="rId67046a6f2f953f2f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4231,51 +4231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13246a5479070acfa" w:history="1">
+      <w:hyperlink r:id="rId62226a6f2f953f40f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66796a5479070ae48" w:history="1">
+      <w:hyperlink r:id="rId57306a6f2f953f56b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4579,137 +4579,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39737298">
+  <w:abstractNum w:abstractNumId="39439679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19919504">
+    <w:lvl w:ilvl="0" w:tplc="79204277">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19919504" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79204277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19919504" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79204277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19919504" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79204277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19919504" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79204277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19919504" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79204277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19919504" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79204277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19919504" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79204277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19919504" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79204277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39737297">
+  <w:abstractNum w:abstractNumId="39439678">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80418040">
+    <w:lvl w:ilvl="0" w:tplc="34725963">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5461,55 +5461,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39737297">
-    <w:abstractNumId w:val="39737297"/>
+  <w:num w:numId="39439678">
+    <w:abstractNumId w:val="39439678"/>
   </w:num>
-  <w:num w:numId="39737298">
-    <w:abstractNumId w:val="39737298"/>
+  <w:num w:numId="39439679">
+    <w:abstractNumId w:val="39439679"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17059,51 +17059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205398261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId444701891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91486a54790707dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId61746a54790707e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId89736a54790708624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId83266a5479070a52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId25336a5479070a881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId18976a5479070aaa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId23286a5479070ab6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId18046a5479070abf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId13246a5479070acfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66796a5479070ae48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId56426a547907084d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56426a547907084d8.jpg"/><Relationship Id="rId80056a54790709514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80056a54790709514.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId781624284" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId492367993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28716a6f2f953ca4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId54206a6f2f953cab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId22676a6f2f953ccb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId72836a6f2f953ebfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId50876a6f2f953ef83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId10836a6f2f953f1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId25196a6f2f953f27e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId67046a6f2f953f2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId62226a6f2f953f40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57306a6f2f953f56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId50436a6f2f953cb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50436a6f2f953cb91.jpg"/><Relationship Id="rId16716a6f2f953db93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16716a6f2f953db93.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>