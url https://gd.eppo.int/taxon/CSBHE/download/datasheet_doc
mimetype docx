--- v5 (2026-08-02)
+++ v6 (2026-08-22)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28716a6f2f953ca4a" w:history="1">
+            <w:hyperlink r:id="rId21426a899eadbf0be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54206a6f2f953cab6" w:history="1">
+            <w:hyperlink r:id="rId45346a899eadbf12a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53200660" name="name55796a6f2f953cb92" descr="3066.jpg"/>
+                  <wp:docPr id="24010187" name="name35576a899eadbf865" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50436a6f2f953cb91" cstate="print"/>
+                          <a:blip r:embed="rId50516a899eadbf862" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22676a6f2f953ccb3" w:history="1">
+            <w:hyperlink r:id="rId15106a899eadbf9aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -765,100 +765,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widespread in the British Isles where it has been the most studied (first found in the 1950s in Greensted Pond, Essex, England). This includes Alderney, Guernsey (first noted in 1986) (1989), and Northern Ireland (1984, in a pool at Gosford). In England, it was introduced from Tasmania in 1911 and was sold in the 1920s, but was only reported in the wild in 1956. Since its initial introduction into the United Kingdom, the number of sites invaded by the plant has increased year on year. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Austria, Belgium, Denmark, France (mainland), Germany, Ireland, Netherlands, Spain (mainland), United Kingdom (Channel Islands, England, Northern Ireland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3020,51 +2988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72836a6f2f953ebfa" w:history="1">
+      <w:hyperlink r:id="rId31316a899eadc0d38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50876a6f2f953ef83" w:history="1">
+      <w:hyperlink r:id="rId91316a899eadc108b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10836a6f2f953f1be" w:history="1">
+      <w:hyperlink r:id="rId60526a899eadc12b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4004,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25196a6f2f953f27e" w:history="1">
+      <w:hyperlink r:id="rId65876a899eadc1377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4074,51 +4042,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67046a6f2f953f2f2" w:history="1">
+      <w:hyperlink r:id="rId29056a899eadc13ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4231,51 +4199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62226a6f2f953f40f" w:history="1">
+      <w:hyperlink r:id="rId67286a899eadc14ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4438,51 +4406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57306a6f2f953f56b" w:history="1">
+      <w:hyperlink r:id="rId66986a899eadc1654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4579,137 +4547,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39439679">
+  <w:abstractNum w:abstractNumId="34015801">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79204277">
+    <w:lvl w:ilvl="0" w:tplc="94929507">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79204277" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94929507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79204277" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94929507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79204277" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94929507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79204277" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94929507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79204277" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94929507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79204277" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94929507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79204277" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94929507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79204277" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94929507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39439678">
+  <w:abstractNum w:abstractNumId="34015800">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34725963">
+    <w:lvl w:ilvl="0" w:tplc="70256636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5461,55 +5429,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39439678">
-    <w:abstractNumId w:val="39439678"/>
+  <w:num w:numId="34015800">
+    <w:abstractNumId w:val="34015800"/>
   </w:num>
-  <w:num w:numId="39439679">
-    <w:abstractNumId w:val="39439679"/>
+  <w:num w:numId="34015801">
+    <w:abstractNumId w:val="34015801"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17059,51 +17027,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId781624284" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId492367993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28716a6f2f953ca4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId54206a6f2f953cab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId22676a6f2f953ccb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId72836a6f2f953ebfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId50876a6f2f953ef83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId10836a6f2f953f1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId25196a6f2f953f27e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId67046a6f2f953f2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId62226a6f2f953f40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57306a6f2f953f56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId50436a6f2f953cb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50436a6f2f953cb91.jpg"/><Relationship Id="rId16716a6f2f953db93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16716a6f2f953db93.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944287326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId672070292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21426a899eadbf0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId45346a899eadbf12a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId15106a899eadbf9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId31316a899eadc0d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId91316a899eadc108b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId60526a899eadc12b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId65876a899eadc1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId29056a899eadc13ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId67286a899eadc14ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66986a899eadc1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId50516a899eadbf862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50516a899eadbf862.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>