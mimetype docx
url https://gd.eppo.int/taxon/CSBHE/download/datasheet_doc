--- v6 (2026-08-22)
+++ v7 (2026-09-12)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21426a899eadbf0be" w:history="1">
+            <w:hyperlink r:id="rId91256aa4b73a9ff35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45346a899eadbf12a" w:history="1">
+            <w:hyperlink r:id="rId89046aa4b73a9ffa1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24010187" name="name35576a899eadbf865" descr="3066.jpg"/>
+                  <wp:docPr id="54032710" name="name52566aa4b73aa094f" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50516a899eadbf862" cstate="print"/>
+                          <a:blip r:embed="rId71936aa4b73aa094d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15106a899eadbf9aa" w:history="1">
+            <w:hyperlink r:id="rId33566aa4b73aa0a95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -765,68 +765,100 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widespread in the British Isles where it has been the most studied (first found in the 1950s in Greensted Pond, Essex, England). This includes Alderney, Guernsey (first noted in 1986) (1989), and Northern Ireland (1984, in a pool at Gosford). In England, it was introduced from Tasmania in 1911 and was sold in the 1920s, but was only reported in the wild in 1956. Since its initial introduction into the United Kingdom, the number of sites invaded by the plant has increased year on year. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6120000" cy="3067200"/>
+            <wp:docPr id="58800128" name="name67966aa4b73aa1b2f" descr="CSBHE_distribution_map.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="CSBHE_distribution_map.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId53336aa4b73aa1b2c" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6120000" cy="3067200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="0">
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Austria, Belgium, Denmark, France (mainland), Germany, Ireland, Netherlands, Spain (mainland), United Kingdom (Channel Islands, England, Northern Ireland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2988,51 +3020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31316a899eadc0d38" w:history="1">
+      <w:hyperlink r:id="rId15756aa4b73aa2bbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3515,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91316a899eadc108b" w:history="1">
+      <w:hyperlink r:id="rId25126aa4b73aa2f53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60526a899eadc12b7" w:history="1">
+      <w:hyperlink r:id="rId24176aa4b73aa319f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65876a899eadc1377" w:history="1">
+      <w:hyperlink r:id="rId93306aa4b73aa3260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4042,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29056a899eadc13ea" w:history="1">
+      <w:hyperlink r:id="rId34986aa4b73aa32d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4199,51 +4231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67286a899eadc14ed" w:history="1">
+      <w:hyperlink r:id="rId70626aa4b73aa33da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4406,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66986a899eadc1654" w:history="1">
+      <w:hyperlink r:id="rId66806aa4b73aa352e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4547,137 +4579,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34015801">
+  <w:abstractNum w:abstractNumId="70558192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94929507">
+    <w:lvl w:ilvl="0" w:tplc="98670007">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94929507" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98670007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94929507" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98670007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94929507" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98670007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94929507" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98670007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94929507" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98670007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94929507" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98670007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94929507" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98670007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94929507" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98670007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34015800">
+  <w:abstractNum w:abstractNumId="70558191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70256636">
+    <w:lvl w:ilvl="0" w:tplc="18097061">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5429,55 +5461,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34015800">
-    <w:abstractNumId w:val="34015800"/>
+  <w:num w:numId="70558191">
+    <w:abstractNumId w:val="70558191"/>
   </w:num>
-  <w:num w:numId="34015801">
-    <w:abstractNumId w:val="34015801"/>
+  <w:num w:numId="70558192">
+    <w:abstractNumId w:val="70558192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17027,51 +17059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944287326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId672070292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21426a899eadbf0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId45346a899eadbf12a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId15106a899eadbf9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId31316a899eadc0d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId91316a899eadc108b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId60526a899eadc12b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId65876a899eadc1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId29056a899eadc13ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId67286a899eadc14ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66986a899eadc1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId50516a899eadbf862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50516a899eadbf862.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717234482" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745893160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91256aa4b73a9ff35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId89046aa4b73a9ffa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId33566aa4b73aa0a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId15756aa4b73aa2bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId25126aa4b73aa2f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId24176aa4b73aa319f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId93306aa4b73aa3260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId34986aa4b73aa32d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId70626aa4b73aa33da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66806aa4b73aa352e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId71936aa4b73aa094d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71936aa4b73aa094d.jpg"/><Relationship Id="rId53336aa4b73aa1b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53336aa4b73aa1b2c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>