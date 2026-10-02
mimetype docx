--- v7 (2026-09-12)
+++ v8 (2026-10-02)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91256aa4b73a9ff35" w:history="1">
+            <w:hyperlink r:id="rId83036abf3d30b5e9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89046aa4b73a9ffa1" w:history="1">
+            <w:hyperlink r:id="rId98586abf3d30b5f04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54032710" name="name52566aa4b73aa094f" descr="3066.jpg"/>
+                  <wp:docPr id="86336500" name="name70246abf3d30b6431" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71936aa4b73aa094d" cstate="print"/>
+                          <a:blip r:embed="rId87356abf3d30b6430" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33566aa4b73aa0a95" w:history="1">
+            <w:hyperlink r:id="rId50676abf3d30b655d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -770,63 +770,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58800128" name="name67966aa4b73aa1b2f" descr="CSBHE_distribution_map.jpg"/>
+            <wp:docPr id="34523511" name="name23706abf3d30b721e" descr="CSBHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSBHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53336aa4b73aa1b2c" cstate="print"/>
+                    <a:blip r:embed="rId59906abf3d30b721c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3020,51 +3020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15756aa4b73aa2bbb" w:history="1">
+      <w:hyperlink r:id="rId78686abf3d30b81e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25126aa4b73aa2f53" w:history="1">
+      <w:hyperlink r:id="rId71856abf3d30b8537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24176aa4b73aa319f" w:history="1">
+      <w:hyperlink r:id="rId73756abf3d30b8756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93306aa4b73aa3260" w:history="1">
+      <w:hyperlink r:id="rId79326abf3d30b882c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34986aa4b73aa32d3" w:history="1">
+      <w:hyperlink r:id="rId78006abf3d30b88b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4231,51 +4231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70626aa4b73aa33da" w:history="1">
+      <w:hyperlink r:id="rId47056abf3d30b89ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66806aa4b73aa352e" w:history="1">
+      <w:hyperlink r:id="rId34526abf3d30b8b1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4579,137 +4579,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70558192">
+  <w:abstractNum w:abstractNumId="12397925">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98670007">
+    <w:lvl w:ilvl="0" w:tplc="29026756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98670007" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29026756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98670007" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29026756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98670007" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29026756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98670007" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29026756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98670007" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29026756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98670007" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29026756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98670007" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29026756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98670007" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29026756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70558191">
+  <w:abstractNum w:abstractNumId="12397924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18097061">
+    <w:lvl w:ilvl="0" w:tplc="71328032">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5461,55 +5461,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70558191">
-    <w:abstractNumId w:val="70558191"/>
+  <w:num w:numId="12397924">
+    <w:abstractNumId w:val="12397924"/>
   </w:num>
-  <w:num w:numId="70558192">
-    <w:abstractNumId w:val="70558192"/>
+  <w:num w:numId="12397925">
+    <w:abstractNumId w:val="12397925"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17059,51 +17059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717234482" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745893160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91256aa4b73a9ff35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId89046aa4b73a9ffa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId33566aa4b73aa0a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId15756aa4b73aa2bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId25126aa4b73aa2f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId24176aa4b73aa319f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId93306aa4b73aa3260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId34986aa4b73aa32d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId70626aa4b73aa33da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66806aa4b73aa352e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId71936aa4b73aa094d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71936aa4b73aa094d.jpg"/><Relationship Id="rId53336aa4b73aa1b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53336aa4b73aa1b2c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId631202111" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId899536190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83036abf3d30b5e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId98586abf3d30b5f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId50676abf3d30b655d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId78686abf3d30b81e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId71856abf3d30b8537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId73756abf3d30b8756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId79326abf3d30b882c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId78006abf3d30b88b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId47056abf3d30b89ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34526abf3d30b8b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId87356abf3d30b6430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87356abf3d30b6430.jpg"/><Relationship Id="rId59906abf3d30b721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59906abf3d30b721c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>