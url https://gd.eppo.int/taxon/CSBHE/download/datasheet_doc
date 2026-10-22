--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Hook.f.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australian stonecrop, New Zealand pigmyweed, swamp stonecrop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83036abf3d30b5e9a" w:history="1">
+            <w:hyperlink r:id="rId12976ad9d59dbf53a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98586abf3d30b5f04" w:history="1">
+            <w:hyperlink r:id="rId62836ad9d59dbf5a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CSBHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86336500" name="name70246abf3d30b6431" descr="3066.jpg"/>
+                  <wp:docPr id="11759795" name="name55456ad9d59dbfc67" descr="3066.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3066.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87356abf3d30b6430" cstate="print"/>
+                          <a:blip r:embed="rId46816ad9d59dbfc65" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50676abf3d30b655d" w:history="1">
+            <w:hyperlink r:id="rId51776ad9d59dbfd89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -770,63 +770,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is currently known in over 1 000 sites in the British Isles (Watson, 2001). Dawson (1994) predicted that the majority of temporary and permanent ponds and that some drainage channels and streams in the United Kingdom and northern Europe would be rapidly invaded. Studies of genetic variation of isoenzymes suggest that only one introduction was made into Britain, and that plants growing along the River Murray are the likely source of the British population (Dawson, 1994).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34523511" name="name23706abf3d30b721e" descr="CSBHE_distribution_map.jpg"/>
+            <wp:docPr id="69530823" name="name79476ad9d59dc0a78" descr="CSBHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CSBHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59906abf3d30b721c" cstate="print"/>
+                    <a:blip r:embed="rId28666ad9d59dc0a76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3020,51 +3020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), in July 2025, the European Commission added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the List of Union (EU) concern, pursuant to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78686abf3d30b81e7" w:history="1">
+      <w:hyperlink r:id="rId40966ad9d59dc1a63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation (EU) no. 1143/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3547,51 +3547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71856abf3d30b8537" w:history="1">
+      <w:hyperlink r:id="rId44986ad9d59dc1db6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3885,51 +3885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restoration Ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), E13844, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73756abf3d30b8756" w:history="1">
+      <w:hyperlink r:id="rId38196ad9d59dc1ff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/rec.13844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4004,51 +4004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 104854. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79326abf3d30b882c" w:history="1">
+      <w:hyperlink r:id="rId85606ad9d59dc20b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2022.104854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Froglog. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsletter of the Declining Amphibian Task Force,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no. 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78006abf3d30b88b4" w:history="1">
+      <w:hyperlink r:id="rId89106ad9d59dc2127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in February 2026] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4231,51 +4231,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crassula helmsii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47056abf3d30b89ba" w:history="1">
+      <w:hyperlink r:id="rId74906ad9d59dc222c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 120-124 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34526abf3d30b8b1d" w:history="1">
+      <w:hyperlink r:id="rId80976ad9d59dc237a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
@@ -4579,137 +4579,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12397925">
+  <w:abstractNum w:abstractNumId="51355439">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29026756">
+    <w:lvl w:ilvl="0" w:tplc="89341482">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29026756" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89341482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29026756" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89341482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29026756" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89341482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29026756" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89341482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29026756" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89341482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29026756" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89341482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29026756" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89341482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29026756" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89341482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12397924">
+  <w:abstractNum w:abstractNumId="51355438">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71328032">
+    <w:lvl w:ilvl="0" w:tplc="69045380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5461,55 +5461,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12397924">
-    <w:abstractNumId w:val="12397924"/>
+  <w:num w:numId="51355438">
+    <w:abstractNumId w:val="51355438"/>
   </w:num>
-  <w:num w:numId="12397925">
-    <w:abstractNumId w:val="12397925"/>
+  <w:num w:numId="51355439">
+    <w:abstractNumId w:val="51355439"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17059,51 +17059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId631202111" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId899536190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83036abf3d30b5e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId98586abf3d30b5f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId50676abf3d30b655d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId78686abf3d30b81e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId71856abf3d30b8537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId73756abf3d30b8756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId79326abf3d30b882c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId78006abf3d30b88b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId47056abf3d30b89ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34526abf3d30b8b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId87356abf3d30b6430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87356abf3d30b6430.jpg"/><Relationship Id="rId59906abf3d30b721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59906abf3d30b721c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348868754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId772713746" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12976ad9d59dbf53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/" TargetMode="External"/><Relationship Id="rId62836ad9d59dbf5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/categorization" TargetMode="External"/><Relationship Id="rId51776ad9d59dbfd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CSBHE/photos" TargetMode="External"/><Relationship Id="rId40966ad9d59dc1a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg/2014/1143/2019-12-14" TargetMode="External"/><Relationship Id="rId44986ad9d59dc1db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId38196ad9d59dc1ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rec.13844" TargetMode="External"/><Relationship Id="rId85606ad9d59dc20b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2022.104854" TargetMode="External"/><Relationship Id="rId89106ad9d59dc2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucn-amphibians.org/resources/froglog/froglog/archives/froglog-31/" TargetMode="External"/><Relationship Id="rId74906ad9d59dc222c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80976ad9d59dc237a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70050" TargetMode="External"/><Relationship Id="rId46816ad9d59dbfc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46816ad9d59dbfc65.jpg"/><Relationship Id="rId28666ad9d59dc0a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28666ad9d59dc0a76.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>