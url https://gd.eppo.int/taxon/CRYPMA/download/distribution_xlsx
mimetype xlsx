--- v1 (2026-03-12)
+++ v2 (2026-10-23)
@@ -329,177 +329,177 @@
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Absent, unreliable record</t>
   </si>
   <si>
     <t>Xianggang (Hong Kong)</t>
   </si>
   <si>
     <t>hk</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Andhra Pradesh</t>
   </si>
   <si>
     <t>an</t>
   </si>
   <si>
+    <t>Assam</t>
+  </si>
+  <si>
+    <t>as</t>
+  </si>
+  <si>
+    <t>Gujarat</t>
+  </si>
+  <si>
+    <t>gj</t>
+  </si>
+  <si>
+    <t>Karnataka</t>
+  </si>
+  <si>
+    <t>kt</t>
+  </si>
+  <si>
+    <t>Kerala</t>
+  </si>
+  <si>
+    <t>kr</t>
+  </si>
+  <si>
+    <t>Maharashtra</t>
+  </si>
+  <si>
+    <t>mh</t>
+  </si>
+  <si>
+    <t>Manipur</t>
+  </si>
+  <si>
+    <t>mn</t>
+  </si>
+  <si>
+    <t>Odisha</t>
+  </si>
+  <si>
+    <t>or</t>
+  </si>
+  <si>
+    <t>Tamil Nadu</t>
+  </si>
+  <si>
+    <t>tn</t>
+  </si>
+  <si>
+    <t>Telangana</t>
+  </si>
+  <si>
+    <t>tg</t>
+  </si>
+  <si>
+    <t>Tripura</t>
+  </si>
+  <si>
+    <t>tp</t>
+  </si>
+  <si>
+    <t>West Bengal</t>
+  </si>
+  <si>
+    <t>wb</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Java</t>
+  </si>
+  <si>
+    <t>jv</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>MY</t>
+  </si>
+  <si>
+    <t>Sabah</t>
+  </si>
+  <si>
+    <t>sb</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>pm</t>
+  </si>
+  <si>
+    <t>Myanmar</t>
+  </si>
+  <si>
+    <t>MM</t>
+  </si>
+  <si>
+    <t>Nepal</t>
+  </si>
+  <si>
+    <t>NP</t>
+  </si>
+  <si>
+    <t>Oman</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <t>PK</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>PH</t>
+  </si>
+  <si>
     <t>Absent, invalid record</t>
-  </si>
-[...124 lines deleted...]
-    <t>PH</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Absent, confirmed by survey</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
@@ -1725,443 +1725,443 @@
       <c r="D45" t="s">
         <v>102</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>91</v>
       </c>
       <c r="B46" t="s">
         <v>101</v>
       </c>
       <c r="C46" t="s">
         <v>103</v>
       </c>
       <c r="D46" t="s">
         <v>102</v>
       </c>
       <c r="E46" t="s">
         <v>104</v>
       </c>
       <c r="F46" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>91</v>
       </c>
       <c r="B47" t="s">
         <v>101</v>
       </c>
       <c r="C47" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>91</v>
       </c>
       <c r="B48" t="s">
         <v>101</v>
       </c>
       <c r="C48" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D48" t="s">
         <v>102</v>
       </c>
       <c r="E48" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>91</v>
       </c>
       <c r="B49" t="s">
         <v>101</v>
       </c>
       <c r="C49" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D49" t="s">
         <v>102</v>
       </c>
       <c r="E49" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>91</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D50" t="s">
         <v>102</v>
       </c>
       <c r="E50" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51" t="s">
         <v>101</v>
       </c>
       <c r="C51" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D51" t="s">
         <v>102</v>
       </c>
       <c r="E51" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>91</v>
       </c>
       <c r="B52" t="s">
         <v>101</v>
       </c>
       <c r="C52" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D52" t="s">
         <v>102</v>
       </c>
       <c r="E52" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>91</v>
       </c>
       <c r="B53" t="s">
         <v>101</v>
       </c>
       <c r="C53" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D53" t="s">
         <v>102</v>
       </c>
       <c r="E53" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>91</v>
       </c>
       <c r="B54" t="s">
         <v>101</v>
       </c>
       <c r="C54" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D54" t="s">
         <v>102</v>
       </c>
       <c r="E54" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>91</v>
       </c>
       <c r="B55" t="s">
         <v>101</v>
       </c>
       <c r="C55" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D55" t="s">
         <v>102</v>
       </c>
       <c r="E55" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>91</v>
       </c>
       <c r="B56" t="s">
         <v>101</v>
       </c>
       <c r="C56" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D56" t="s">
         <v>102</v>
       </c>
       <c r="E56" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>91</v>
       </c>
       <c r="B57" t="s">
         <v>101</v>
       </c>
       <c r="C57" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D57" t="s">
         <v>102</v>
       </c>
       <c r="E57" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" t="s">
+        <v>129</v>
+      </c>
+      <c r="D59" t="s">
         <v>128</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61" t="s">
+        <v>131</v>
+      </c>
+      <c r="C61" t="s">
+        <v>133</v>
+      </c>
+      <c r="D61" t="s">
         <v>132</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62" t="s">
+        <v>131</v>
+      </c>
+      <c r="C62" t="s">
+        <v>135</v>
+      </c>
+      <c r="D62" t="s">
         <v>132</v>
       </c>
-      <c r="C62" t="s">
+      <c r="E62" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="F62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>91</v>
       </c>
       <c r="B63" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>91</v>
       </c>
       <c r="B64" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>91</v>
       </c>
       <c r="B65" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>91</v>
       </c>
       <c r="B66" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>91</v>
       </c>
       <c r="B67" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>105</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>91</v>
       </c>
       <c r="B68" t="s">
         <v>148</v>
       </c>
       <c r="C68"/>
       <c r="D68" t="s">
         <v>149</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>91</v>
       </c>
       <c r="B69" t="s">
         <v>150</v>
       </c>