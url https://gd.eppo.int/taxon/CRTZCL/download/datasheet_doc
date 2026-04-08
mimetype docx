--- v5 (2026-02-26)
+++ v6 (2026-04-08)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Shumsher</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oriental tomato thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588169a0ad0400813" w:history="1">
+            <w:hyperlink r:id="rId567369d64d3ece0f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474069a0ad040087f" w:history="1">
+            <w:hyperlink r:id="rId483769d64d3ece160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -992,50 +992,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum virginianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vigna mungo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vigna unguiculata subsp. unguiculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vigna unguiculata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1130,105 +1150,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was introduced to Thailand from abroad and may have dispersed forming new populations maintaining a high genetic similarity compared to the parental population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49472892" name="name858969a0ad0402aa3" descr="CRTZCL_distribution_map.jpg"/>
+            <wp:docPr id="4190485" name="name253969d64d3ecf40f" descr="CRTZCL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRTZCL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId281569a0ad0402aa0" cstate="print"/>
+                    <a:blip r:embed="rId929469d64d3ecf40b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Yunnan), India (Delhi, Maharashtra, Odisha, Sikkim, Tamil Nadu), Philippines, Thailand</w:t>
+        <w:t xml:space="preserve"> China (Yunnan), India (Chhattisgarh, Delhi, Maharashtra, Odisha, Sikkim, Tamil Nadu), Philippines, Sri Lanka, Thailand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Colombia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3999,51 +4019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720069a0ad0405fe3" w:history="1">
+      <w:hyperlink r:id="rId425669d64d3ed0960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5556,81 +5576,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratothripoides claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142469a0ad04069e7" w:history="1">
+      <w:hyperlink r:id="rId906169d64d3ed1360" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83991900" name="name819669a0ad0406a56" descr="eu_funding_250.png"/>
+            <wp:docPr id="42335439" name="name169169d64d3ed13c7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId406969a0ad0406a55" cstate="print"/>
+                    <a:blip r:embed="rId643469d64d3ed13c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5728,137 +5748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60158599">
+  <w:abstractNum w:abstractNumId="58639556">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12413505">
+    <w:lvl w:ilvl="0" w:tplc="34637834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12413505" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34637834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12413505" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34637834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12413505" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34637834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12413505" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34637834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12413505" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34637834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12413505" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34637834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12413505" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34637834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12413505" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34637834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60158598">
+  <w:abstractNum w:abstractNumId="58639555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57771880">
+    <w:lvl w:ilvl="0" w:tplc="25607516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6610,55 +6630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60158598">
-    <w:abstractNumId w:val="60158598"/>
+  <w:num w:numId="58639555">
+    <w:abstractNumId w:val="58639555"/>
   </w:num>
-  <w:num w:numId="60158599">
-    <w:abstractNumId w:val="60158599"/>
+  <w:num w:numId="58639556">
+    <w:abstractNumId w:val="58639556"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18208,51 +18228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId425451197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId842156453" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId588169a0ad0400813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId474069a0ad040087f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId720069a0ad0405fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId142469a0ad04069e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId281569a0ad0402aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId281569a0ad0402aa0.jpg"/><Relationship Id="rId406969a0ad0406a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406969a0ad0406a55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId330744047" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId939278427" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId567369d64d3ece0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId483769d64d3ece160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId425669d64d3ed0960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId906169d64d3ed1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId929469d64d3ecf40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929469d64d3ecf40b.jpg"/><Relationship Id="rId643469d64d3ed13c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId643469d64d3ed13c6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>