--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Shumsher</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oriental tomato thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567369d64d3ece0f7" w:history="1">
+            <w:hyperlink r:id="rId366269f1c82a3662b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483769d64d3ece160" w:history="1">
+            <w:hyperlink r:id="rId800769f1c82a367bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1150,63 +1150,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was introduced to Thailand from abroad and may have dispersed forming new populations maintaining a high genetic similarity compared to the parental population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4190485" name="name253969d64d3ecf40f" descr="CRTZCL_distribution_map.jpg"/>
+            <wp:docPr id="91772310" name="name909669f1c82a37b21" descr="CRTZCL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRTZCL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId929469d64d3ecf40b" cstate="print"/>
+                    <a:blip r:embed="rId558269f1c82a37b1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4019,51 +4019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425669d64d3ed0960" w:history="1">
+      <w:hyperlink r:id="rId907669f1c82a38f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5576,81 +5576,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratothripoides claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906169d64d3ed1360" w:history="1">
+      <w:hyperlink r:id="rId278069f1c82a39932" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42335439" name="name169169d64d3ed13c7" descr="eu_funding_250.png"/>
+            <wp:docPr id="94201729" name="name438969f1c82a399e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId643469d64d3ed13c6" cstate="print"/>
+                    <a:blip r:embed="rId868669f1c82a399e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5748,137 +5748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58639556">
+  <w:abstractNum w:abstractNumId="90286319">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34637834">
+    <w:lvl w:ilvl="0" w:tplc="51301007">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34637834" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51301007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34637834" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51301007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34637834" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51301007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34637834" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51301007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34637834" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51301007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34637834" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51301007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34637834" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51301007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34637834" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51301007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58639555">
+  <w:abstractNum w:abstractNumId="90286318">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25607516">
+    <w:lvl w:ilvl="0" w:tplc="23528565">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6630,55 +6630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58639555">
-    <w:abstractNumId w:val="58639555"/>
+  <w:num w:numId="90286318">
+    <w:abstractNumId w:val="90286318"/>
   </w:num>
-  <w:num w:numId="58639556">
-    <w:abstractNumId w:val="58639556"/>
+  <w:num w:numId="90286319">
+    <w:abstractNumId w:val="90286319"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18228,51 +18228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId330744047" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId939278427" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId567369d64d3ece0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId483769d64d3ece160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId425669d64d3ed0960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId906169d64d3ed1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId929469d64d3ecf40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929469d64d3ecf40b.jpg"/><Relationship Id="rId643469d64d3ed13c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId643469d64d3ed13c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId171570632" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824174584" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId366269f1c82a3662b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId800769f1c82a367bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId907669f1c82a38f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId278069f1c82a39932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId558269f1c82a37b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId558269f1c82a37b1d.jpg"/><Relationship Id="rId868669f1c82a399e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868669f1c82a399e4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>