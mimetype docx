--- v7 (2026-04-29)
+++ v8 (2026-05-19)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Shumsher</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oriental tomato thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366269f1c82a3662b" w:history="1">
+            <w:hyperlink r:id="rId38126a0c7adac8476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800769f1c82a367bd" w:history="1">
+            <w:hyperlink r:id="rId29636a0c7adac84e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1150,63 +1150,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was introduced to Thailand from abroad and may have dispersed forming new populations maintaining a high genetic similarity compared to the parental population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91772310" name="name909669f1c82a37b21" descr="CRTZCL_distribution_map.jpg"/>
+            <wp:docPr id="53738547" name="name23536a0c7adac9866" descr="CRTZCL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRTZCL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId558269f1c82a37b1d" cstate="print"/>
+                    <a:blip r:embed="rId11766a0c7adac9861" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4019,51 +4019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907669f1c82a38f70" w:history="1">
+      <w:hyperlink r:id="rId77106a0c7adacad9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5576,81 +5576,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratothripoides claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278069f1c82a39932" w:history="1">
+      <w:hyperlink r:id="rId53046a0c7adacb955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94201729" name="name438969f1c82a399e6" descr="eu_funding_250.png"/>
+            <wp:docPr id="5961815" name="name65126a0c7adacb9e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId868669f1c82a399e4" cstate="print"/>
+                    <a:blip r:embed="rId19686a0c7adacb9e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5748,137 +5748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90286319">
+  <w:abstractNum w:abstractNumId="13763354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51301007">
+    <w:lvl w:ilvl="0" w:tplc="99545672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51301007" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99545672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51301007" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99545672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51301007" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99545672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51301007" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99545672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51301007" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99545672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51301007" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99545672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51301007" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99545672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51301007" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99545672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90286318">
+  <w:abstractNum w:abstractNumId="13763353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23528565">
+    <w:lvl w:ilvl="0" w:tplc="19728924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6630,55 +6630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90286318">
-    <w:abstractNumId w:val="90286318"/>
+  <w:num w:numId="13763353">
+    <w:abstractNumId w:val="13763353"/>
   </w:num>
-  <w:num w:numId="90286319">
-    <w:abstractNumId w:val="90286319"/>
+  <w:num w:numId="13763354">
+    <w:abstractNumId w:val="13763354"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18228,51 +18228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId171570632" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824174584" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId366269f1c82a3662b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId800769f1c82a367bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId907669f1c82a38f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId278069f1c82a39932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId558269f1c82a37b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId558269f1c82a37b1d.jpg"/><Relationship Id="rId868669f1c82a399e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868669f1c82a399e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507874782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957125166" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38126a0c7adac8476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId29636a0c7adac84e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId77106a0c7adacad9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId53046a0c7adacb955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11766a0c7adac9861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11766a0c7adac9861.jpg"/><Relationship Id="rId19686a0c7adacb9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19686a0c7adacb9e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>