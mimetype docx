--- v8 (2026-05-19)
+++ v9 (2026-06-10)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Shumsher</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oriental tomato thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38126a0c7adac8476" w:history="1">
+            <w:hyperlink r:id="rId54766a28d0253afe9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29636a0c7adac84e2" w:history="1">
+            <w:hyperlink r:id="rId95566a28d0253b053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1150,63 +1150,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was introduced to Thailand from abroad and may have dispersed forming new populations maintaining a high genetic similarity compared to the parental population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53738547" name="name23536a0c7adac9866" descr="CRTZCL_distribution_map.jpg"/>
+            <wp:docPr id="16346020" name="name60286a28d0253c44e" descr="CRTZCL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRTZCL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11766a0c7adac9861" cstate="print"/>
+                    <a:blip r:embed="rId36246a28d0253c44b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4019,51 +4019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77106a0c7adacad9e" w:history="1">
+      <w:hyperlink r:id="rId23656a28d0253e0d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5576,81 +5576,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratothripoides claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53046a0c7adacb955" w:history="1">
+      <w:hyperlink r:id="rId61336a28d0253f356" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5961815" name="name65126a0c7adacb9e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="34524440" name="name91796a28d0253f4bf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19686a0c7adacb9e8" cstate="print"/>
+                    <a:blip r:embed="rId79646a28d0253f4bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5748,137 +5748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13763354">
+  <w:abstractNum w:abstractNumId="37169133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99545672">
+    <w:lvl w:ilvl="0" w:tplc="93155769">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99545672" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93155769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99545672" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93155769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99545672" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93155769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99545672" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93155769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99545672" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93155769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99545672" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93155769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99545672" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93155769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99545672" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93155769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13763353">
+  <w:abstractNum w:abstractNumId="37169132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19728924">
+    <w:lvl w:ilvl="0" w:tplc="42086850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6630,55 +6630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13763353">
-    <w:abstractNumId w:val="13763353"/>
+  <w:num w:numId="37169132">
+    <w:abstractNumId w:val="37169132"/>
   </w:num>
-  <w:num w:numId="13763354">
-    <w:abstractNumId w:val="13763354"/>
+  <w:num w:numId="37169133">
+    <w:abstractNumId w:val="37169133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18228,51 +18228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507874782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957125166" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38126a0c7adac8476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId29636a0c7adac84e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId77106a0c7adacad9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId53046a0c7adacb955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11766a0c7adac9861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11766a0c7adac9861.jpg"/><Relationship Id="rId19686a0c7adacb9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19686a0c7adacb9e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408341273" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId935480952" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54766a28d0253afe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId95566a28d0253b053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId23656a28d0253e0d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId61336a28d0253f356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36246a28d0253c44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36246a28d0253c44b.jpg"/><Relationship Id="rId79646a28d0253f4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79646a28d0253f4bd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>