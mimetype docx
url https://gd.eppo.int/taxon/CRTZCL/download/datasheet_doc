--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Shumsher</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oriental tomato thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54766a28d0253afe9" w:history="1">
+            <w:hyperlink r:id="rId44496a43c6c7680e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95566a28d0253b053" w:history="1">
+            <w:hyperlink r:id="rId95336a43c6c768152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1150,63 +1150,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was introduced to Thailand from abroad and may have dispersed forming new populations maintaining a high genetic similarity compared to the parental population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16346020" name="name60286a28d0253c44e" descr="CRTZCL_distribution_map.jpg"/>
+            <wp:docPr id="82550047" name="name49386a43c6c7690c8" descr="CRTZCL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRTZCL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36246a28d0253c44b" cstate="print"/>
+                    <a:blip r:embed="rId70256a43c6c7690c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4019,51 +4019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23656a28d0253e0d6" w:history="1">
+      <w:hyperlink r:id="rId19086a43c6c76a591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5576,81 +5576,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratothripoides claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61336a28d0253f356" w:history="1">
+      <w:hyperlink r:id="rId10786a43c6c76af5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34524440" name="name91796a28d0253f4bf" descr="eu_funding_250.png"/>
+            <wp:docPr id="58585836" name="name83836a43c6c76b000" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79646a28d0253f4bd" cstate="print"/>
+                    <a:blip r:embed="rId62976a43c6c76affe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5748,137 +5748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37169133">
+  <w:abstractNum w:abstractNumId="64120831">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93155769">
+    <w:lvl w:ilvl="0" w:tplc="93746648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93155769" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93746648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93155769" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93746648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93155769" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93746648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93155769" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93746648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93155769" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93746648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93155769" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93746648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93155769" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93746648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93155769" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93746648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37169132">
+  <w:abstractNum w:abstractNumId="64120830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42086850">
+    <w:lvl w:ilvl="0" w:tplc="11968061">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6630,55 +6630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37169132">
-    <w:abstractNumId w:val="37169132"/>
+  <w:num w:numId="64120830">
+    <w:abstractNumId w:val="64120830"/>
   </w:num>
-  <w:num w:numId="37169133">
-    <w:abstractNumId w:val="37169133"/>
+  <w:num w:numId="64120831">
+    <w:abstractNumId w:val="64120831"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18228,51 +18228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408341273" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId935480952" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54766a28d0253afe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId95566a28d0253b053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId23656a28d0253e0d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId61336a28d0253f356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36246a28d0253c44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36246a28d0253c44b.jpg"/><Relationship Id="rId79646a28d0253f4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79646a28d0253f4bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576154954" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828448638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44496a43c6c7680e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId95336a43c6c768152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId19086a43c6c76a591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId10786a43c6c76af5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70256a43c6c7690c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70256a43c6c7690c5.jpg"/><Relationship Id="rId62976a43c6c76affe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62976a43c6c76affe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>