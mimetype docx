--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Shumsher</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oriental tomato thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44496a43c6c7680e3" w:history="1">
+            <w:hyperlink r:id="rId49646a5f6f3eda9d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95336a43c6c768152" w:history="1">
+            <w:hyperlink r:id="rId68126a5f6f3edaa47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1150,63 +1150,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was introduced to Thailand from abroad and may have dispersed forming new populations maintaining a high genetic similarity compared to the parental population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82550047" name="name49386a43c6c7690c8" descr="CRTZCL_distribution_map.jpg"/>
+            <wp:docPr id="25961501" name="name61796a5f6f3edb77e" descr="CRTZCL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRTZCL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70256a43c6c7690c5" cstate="print"/>
+                    <a:blip r:embed="rId14476a5f6f3edb77c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4019,51 +4019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19086a43c6c76a591" w:history="1">
+      <w:hyperlink r:id="rId41056a5f6f3edcc4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5576,81 +5576,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratothripoides claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10786a43c6c76af5d" w:history="1">
+      <w:hyperlink r:id="rId40836a5f6f3edd64f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58585836" name="name83836a43c6c76b000" descr="eu_funding_250.png"/>
+            <wp:docPr id="34690432" name="name46646a5f6f3edd6b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62976a43c6c76affe" cstate="print"/>
+                    <a:blip r:embed="rId80056a5f6f3edd6b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5748,137 +5748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64120831">
+  <w:abstractNum w:abstractNumId="94039556">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93746648">
+    <w:lvl w:ilvl="0" w:tplc="60951951">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93746648" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60951951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93746648" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60951951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93746648" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60951951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93746648" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60951951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93746648" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60951951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93746648" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60951951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93746648" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60951951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93746648" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60951951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64120830">
+  <w:abstractNum w:abstractNumId="94039555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11968061">
+    <w:lvl w:ilvl="0" w:tplc="10298052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6630,55 +6630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64120830">
-    <w:abstractNumId w:val="64120830"/>
+  <w:num w:numId="94039555">
+    <w:abstractNumId w:val="94039555"/>
   </w:num>
-  <w:num w:numId="64120831">
-    <w:abstractNumId w:val="64120831"/>
+  <w:num w:numId="94039556">
+    <w:abstractNumId w:val="94039556"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18228,51 +18228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576154954" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828448638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44496a43c6c7680e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId95336a43c6c768152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId19086a43c6c76a591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId10786a43c6c76af5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70256a43c6c7690c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70256a43c6c7690c5.jpg"/><Relationship Id="rId62976a43c6c76affe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62976a43c6c76affe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966022145" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId954412913" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49646a5f6f3eda9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId68126a5f6f3edaa47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId41056a5f6f3edcc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId40836a5f6f3edd64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14476a5f6f3edb77c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14476a5f6f3edb77c.jpg"/><Relationship Id="rId80056a5f6f3edd6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80056a5f6f3edd6b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>