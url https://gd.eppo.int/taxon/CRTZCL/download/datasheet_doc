--- v11 (2026-07-21)
+++ v12 (2026-08-10)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Shumsher</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oriental tomato thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49646a5f6f3eda9d2" w:history="1">
+            <w:hyperlink r:id="rId78106a7a5d419d532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68126a5f6f3edaa47" w:history="1">
+            <w:hyperlink r:id="rId24186a7a5d419d5a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1150,63 +1150,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was introduced to Thailand from abroad and may have dispersed forming new populations maintaining a high genetic similarity compared to the parental population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25961501" name="name61796a5f6f3edb77e" descr="CRTZCL_distribution_map.jpg"/>
+            <wp:docPr id="89989566" name="name78786a7a5d419e514" descr="CRTZCL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRTZCL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14476a5f6f3edb77c" cstate="print"/>
+                    <a:blip r:embed="rId57386a7a5d419e510" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4019,51 +4019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41056a5f6f3edcc4a" w:history="1">
+      <w:hyperlink r:id="rId40956a7a5d419f9a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5576,81 +5576,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratothripoides claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40836a5f6f3edd64f" w:history="1">
+      <w:hyperlink r:id="rId77696a7a5d41a0394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34690432" name="name46646a5f6f3edd6b5" descr="eu_funding_250.png"/>
+            <wp:docPr id="94434962" name="name40806a7a5d41a03ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80056a5f6f3edd6b4" cstate="print"/>
+                    <a:blip r:embed="rId96456a7a5d41a03ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5748,137 +5748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94039556">
+  <w:abstractNum w:abstractNumId="26162155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60951951">
+    <w:lvl w:ilvl="0" w:tplc="36531763">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60951951" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36531763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60951951" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36531763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60951951" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36531763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60951951" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36531763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60951951" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36531763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60951951" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36531763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60951951" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36531763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60951951" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36531763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94039555">
+  <w:abstractNum w:abstractNumId="26162154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10298052">
+    <w:lvl w:ilvl="0" w:tplc="50541022">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6630,55 +6630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94039555">
-    <w:abstractNumId w:val="94039555"/>
+  <w:num w:numId="26162154">
+    <w:abstractNumId w:val="26162154"/>
   </w:num>
-  <w:num w:numId="94039556">
-    <w:abstractNumId w:val="94039556"/>
+  <w:num w:numId="26162155">
+    <w:abstractNumId w:val="26162155"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18228,51 +18228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966022145" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId954412913" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49646a5f6f3eda9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId68126a5f6f3edaa47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId41056a5f6f3edcc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId40836a5f6f3edd64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14476a5f6f3edb77c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14476a5f6f3edb77c.jpg"/><Relationship Id="rId80056a5f6f3edd6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80056a5f6f3edd6b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId323969002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId790668043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78106a7a5d419d532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId24186a7a5d419d5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId40956a7a5d419f9a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId77696a7a5d41a0394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57386a7a5d419e510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57386a7a5d419e510.jpg"/><Relationship Id="rId96456a7a5d41a03ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96456a7a5d41a03ed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>