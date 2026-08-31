--- v12 (2026-08-10)
+++ v13 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Shumsher</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oriental tomato thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78106a7a5d419d532" w:history="1">
+            <w:hyperlink r:id="rId25026a94d7ebcae6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24186a7a5d419d5a1" w:history="1">
+            <w:hyperlink r:id="rId31346a94d7ebcaed5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1150,63 +1150,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was introduced to Thailand from abroad and may have dispersed forming new populations maintaining a high genetic similarity compared to the parental population.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89989566" name="name78786a7a5d419e514" descr="CRTZCL_distribution_map.jpg"/>
+            <wp:docPr id="66498241" name="name55146a94d7ebcc9f8" descr="CRTZCL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRTZCL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57386a7a5d419e510" cstate="print"/>
+                    <a:blip r:embed="rId33676a94d7ebcc9f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4019,51 +4019,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40956a7a5d419f9a7" w:history="1">
+      <w:hyperlink r:id="rId79306a94d7ebcf38c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5576,81 +5576,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratothripoides claratris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77696a7a5d41a0394" w:history="1">
+      <w:hyperlink r:id="rId44946a94d7ebd0453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94434962" name="name40806a7a5d41a03ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="57430873" name="name36406a94d7ebd11bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96456a7a5d41a03ed" cstate="print"/>
+                    <a:blip r:embed="rId17946a94d7ebd11b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5748,137 +5748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26162155">
+  <w:abstractNum w:abstractNumId="95659914">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36531763">
+    <w:lvl w:ilvl="0" w:tplc="99318955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36531763" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99318955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36531763" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99318955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36531763" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99318955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36531763" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99318955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36531763" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99318955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36531763" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99318955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36531763" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99318955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36531763" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99318955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26162154">
+  <w:abstractNum w:abstractNumId="95659913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50541022">
+    <w:lvl w:ilvl="0" w:tplc="79667948">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6630,55 +6630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26162154">
-    <w:abstractNumId w:val="26162154"/>
+  <w:num w:numId="95659913">
+    <w:abstractNumId w:val="95659913"/>
   </w:num>
-  <w:num w:numId="26162155">
-    <w:abstractNumId w:val="26162155"/>
+  <w:num w:numId="95659914">
+    <w:abstractNumId w:val="95659914"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18228,51 +18228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId323969002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId790668043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78106a7a5d419d532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId24186a7a5d419d5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId40956a7a5d419f9a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId77696a7a5d41a0394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57386a7a5d419e510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57386a7a5d419e510.jpg"/><Relationship Id="rId96456a7a5d41a03ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96456a7a5d41a03ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478536021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237495925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25026a94d7ebcae6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/" TargetMode="External"/><Relationship Id="rId31346a94d7ebcaed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRTZCL/categorization" TargetMode="External"/><Relationship Id="rId79306a94d7ebcf38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId44946a94d7ebd0453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33676a94d7ebcc9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33676a94d7ebcc9f4.jpg"/><Relationship Id="rId17946a94d7ebd11b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17946a94d7ebd11b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>