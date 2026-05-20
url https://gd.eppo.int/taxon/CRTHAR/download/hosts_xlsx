--- v0 (2025-10-04)
+++ v1 (2026-05-20)
@@ -348,51 +348,51 @@
 * Puttler B, Bailey WC, Triapitsyn SV (2014) Notes on distribution, host associations, and bionomics of Erythmelus klopomor Triapitsyn (Hymenoptera, Mymaridae), an egg parasitoid of lace bugs in Missouri, USA, with particular reference to its primary host Corythucha arcuata (Say) (Hemiptera, Tingidae. Journal of Entomological and Acarological Research 46, 1857. https://doi.org/10.4081/jear.2014.1857
 * Van Driesche R, LaForest JH, Bargeron CT, Reardon RC, Herlihy M (2013) Forest pest insects in North America: a photographic guide. Morgantown, West Virginia. USDA Forest Service, 702 pp.</t>
   </si>
   <si>
     <t>QUEMO</t>
   </si>
   <si>
     <t>Quercus mongolica</t>
   </si>
   <si>
     <t>QUEMU</t>
   </si>
   <si>
     <t>Quercus muehlenbergii</t>
   </si>
   <si>
     <t>QUEPE</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>QUEPC</t>
   </si>
   <si>
-    <t>Quercus petraea subsp. iberica</t>
+    <t>Quercus petraea subsp. polycarpa</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- confirmed host
 * Simov N, Grozeva S, Langourov M, Georgieva M, Mirchev P, Georgiev G (2018) Rapid expansion of the oak lace bug Corythucha arcuata (Say, 1832) (Hemiptera: Tingidae) in Bulgaria. Historia naturalis bulgarica 27, 51-55.
 ------- Common host in Bulgaria.</t>
   </si>
   <si>
     <t>QUEPT</t>
   </si>
   <si>
     <t>Quercus pontica</t>
   </si>
   <si>
     <t>QUEPO</t>
   </si>
   <si>
     <t>Quercus prinoides</t>
   </si>
   <si>
     <t>QUEPR</t>
   </si>
   <si>
     <t>Quercus prinus</t>
   </si>