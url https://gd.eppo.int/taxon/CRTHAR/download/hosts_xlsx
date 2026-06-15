--- v1 (2026-05-20)
+++ v2 (2026-06-15)
@@ -65,125 +65,125 @@
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ACRCA</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology 22, 61-74. https://doi.org/10.1111/afe.12362
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>ACRPL</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>* Simov N, Grozeva S, Langourov M, Georgieva M, Mirchev P, Georgiev G (2018) Rapid expansion of the oak lace bug Corythucha arcuata (Say, 1832) (Hemiptera: Tingidae) in Bulgaria. Historia naturalis bulgarica 27, 51-55.
 ------- Occasional host in Bulgaria.</t>
   </si>
   <si>
+    <t>CIPBE</t>
+  </si>
+  <si>
+    <t>Carpinus betulus</t>
+  </si>
+  <si>
+    <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
+------- confirmed host.</t>
+  </si>
+  <si>
+    <t>CSNSA</t>
+  </si>
+  <si>
+    <t>Castanea sativa</t>
+  </si>
+  <si>
+    <t>CETOC</t>
+  </si>
+  <si>
+    <t>Celtis occidentalis</t>
+  </si>
+  <si>
+    <t>CCSCA</t>
+  </si>
+  <si>
+    <t>Cercis canadensis</t>
+  </si>
+  <si>
+    <t>* Torres-Miller L (1995) Additions to the West Virginia tingid fauna (Hemiptera: Heteroptera: Tingidae). Insecta Mundi 9(3-4), 281-282.</t>
+  </si>
+  <si>
+    <t>CNMJA</t>
+  </si>
+  <si>
+    <t>Chaenomeles japonica</t>
+  </si>
+  <si>
+    <t>CYLAV</t>
+  </si>
+  <si>
+    <t>Corylus avellana</t>
+  </si>
+  <si>
+    <t>CYLCO</t>
+  </si>
+  <si>
+    <t>Corylus colurna</t>
+  </si>
+  <si>
+    <t>CSCCC</t>
+  </si>
+  <si>
+    <t>Crataegus coccinea</t>
+  </si>
+  <si>
+    <t>CSCMO</t>
+  </si>
+  <si>
+    <t>Crataegus monogyna</t>
+  </si>
+  <si>
+    <t>FAUSY</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica</t>
+  </si>
+  <si>
     <t>SOUIT</t>
   </si>
   <si>
-    <t>Borkhausenia intermedia</t>
+    <t>Hedlundia intermedia</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- confirmed host (as Sorbus scandica).</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
-------- confirmed host.</t>
-  </si>
-[...55 lines deleted...]
-    <t>Fagus sylvatica</t>
   </si>
   <si>
     <t>KERJA</t>
   </si>
   <si>
     <t>Kerria japonica</t>
   </si>
   <si>
     <t>KOTPA</t>
   </si>
   <si>
     <t>Koelreuteria paniculata</t>
   </si>
   <si>
     <t>LYSPU</t>
   </si>
   <si>
     <t>Lysimachia punctata</t>
   </si>
   <si>
     <t>* Simov N, Grozeva S, Langourov M, Georgieva M, Mirchev P, Georgiev G (2018) Rapid expansion of the oak lace bug Corythucha arcuata (Say, 1832) (Hemiptera: Tingidae) in Bulgaria. Historia naturalis bulgarica 27, 51-55.
 ------- Host of restricted distribution in Bulgaria.</t>
   </si>
   <si>
     <t>PRNLU</t>
@@ -937,289 +937,289 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>53</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>55</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>57</v>
       </c>
       <c r="C24" t="s">
         <v>58</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
@@ -1357,51 +1357,51 @@
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>84</v>
       </c>
       <c r="C35" t="s">
         <v>85</v>
       </c>
       <c r="D35" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>87</v>
       </c>
       <c r="C36" t="s">
         <v>88</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>89</v>
       </c>
       <c r="C37" t="s">
         <v>90</v>
       </c>
       <c r="D37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>91</v>
       </c>
       <c r="C38" t="s">
         <v>92</v>
@@ -1469,51 +1469,51 @@
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
         <v>102</v>
       </c>
       <c r="C43" t="s">
         <v>103</v>
       </c>
       <c r="D43" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>8</v>
       </c>
       <c r="B44" t="s">
         <v>105</v>
       </c>
       <c r="C44" t="s">
         <v>106</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
         <v>107</v>
       </c>
       <c r="C45" t="s">
         <v>108</v>
       </c>
       <c r="D45" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>109</v>
       </c>
       <c r="C46" t="s">
         <v>110</v>
@@ -1525,51 +1525,51 @@
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
         <v>112</v>
       </c>
       <c r="C47" t="s">
         <v>113</v>
       </c>
       <c r="D47" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>115</v>
       </c>
       <c r="C48" t="s">
         <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>117</v>
       </c>
       <c r="C49" t="s">
         <v>118</v>
       </c>
       <c r="D49" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>120</v>
       </c>
       <c r="C50" t="s">
         <v>121</v>
@@ -1581,177 +1581,177 @@
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" t="s">
         <v>124</v>
       </c>
       <c r="D51" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" t="s">
         <v>126</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" t="s">
         <v>128</v>
       </c>
       <c r="D53" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" t="s">
         <v>130</v>
       </c>
       <c r="D54" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>132</v>
       </c>
       <c r="C55" t="s">
         <v>133</v>
       </c>
       <c r="D55" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>134</v>
       </c>
       <c r="C56" t="s">
         <v>135</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>136</v>
       </c>
       <c r="C57" t="s">
         <v>137</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
         <v>138</v>
       </c>
       <c r="C58" t="s">
         <v>139</v>
       </c>
       <c r="D58" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
         <v>140</v>
       </c>
       <c r="C59" t="s">
         <v>141</v>
       </c>
       <c r="D59" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
         <v>142</v>
       </c>
       <c r="C60" t="s">
         <v>143</v>
       </c>
       <c r="D60" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>144</v>
       </c>
       <c r="C61" t="s">
         <v>145</v>
       </c>
       <c r="D61" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">