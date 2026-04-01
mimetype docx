--- v7 (2026-03-12)
+++ v8 (2026-04-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952469b2634f4b08d" w:history="1">
+            <w:hyperlink r:id="rId865369cd1412a9ed2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856169b2634f4b0f6" w:history="1">
+            <w:hyperlink r:id="rId711869cd1412a9fcc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3415005" name="name753369b2634f4b200" descr="15058.jpg"/>
+                  <wp:docPr id="9753394" name="name403869cd1412aa5cc" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId250869b2634f4b1fe" cstate="print"/>
+                          <a:blip r:embed="rId868469cd1412aa5cb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId529369b2634f4b367" w:history="1">
+            <w:hyperlink r:id="rId529969cd1412aa6fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91321933" name="name796369b2634f4c46e" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="77533122" name="name753669cd1412ab5af" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId555769b2634f4c46c" cstate="print"/>
+                    <a:blip r:embed="rId868069cd1412ab5ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId231969b2634f4ce2c" w:history="1">
+      <w:hyperlink r:id="rId896469cd1412abf8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403369b2634f4cfc6" w:history="1">
+      <w:hyperlink r:id="rId424969cd1412ac12f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141669b2634f4d30b" w:history="1">
+      <w:hyperlink r:id="rId191269cd1412ac435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723469b2634f4d3db" w:history="1">
+      <w:hyperlink r:id="rId810669cd1412ac504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId834269b2634f4d46c" w:history="1">
+      <w:hyperlink r:id="rId680669cd1412ac596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567769b2634f4d4bf" w:history="1">
+      <w:hyperlink r:id="rId989869cd1412ac5e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251369b2634f4d753" w:history="1">
+      <w:hyperlink r:id="rId740369cd1412ac87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6915557" name="name813969b2634f4d80c" descr="eu_funding_250.png"/>
+            <wp:docPr id="11168479" name="name644969cd1412ac939" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId370969b2634f4d80b" cstate="print"/>
+                    <a:blip r:embed="rId579069cd1412ac938" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86791711">
+  <w:abstractNum w:abstractNumId="21773704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35799619">
+    <w:lvl w:ilvl="0" w:tplc="73726323">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35799619" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73726323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35799619" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73726323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35799619" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73726323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35799619" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73726323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35799619" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73726323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35799619" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73726323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35799619" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73726323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35799619" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73726323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86791710">
+  <w:abstractNum w:abstractNumId="21773703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37875157">
+    <w:lvl w:ilvl="0" w:tplc="81664388">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86791710">
-    <w:abstractNumId w:val="86791710"/>
+  <w:num w:numId="21773703">
+    <w:abstractNumId w:val="21773703"/>
   </w:num>
-  <w:num w:numId="86791711">
-    <w:abstractNumId w:val="86791711"/>
+  <w:num w:numId="21773704">
+    <w:abstractNumId w:val="21773704"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId682766466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId429332671" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId952469b2634f4b08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId856169b2634f4b0f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId529369b2634f4b367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId231969b2634f4ce2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId403369b2634f4cfc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId141669b2634f4d30b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId723469b2634f4d3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId834269b2634f4d46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId567769b2634f4d4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId251369b2634f4d753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId250869b2634f4b1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId250869b2634f4b1fe.jpg"/><Relationship Id="rId555769b2634f4c46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555769b2634f4c46c.jpg"/><Relationship Id="rId370969b2634f4d80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId370969b2634f4d80b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251260298" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869003460" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId865369cd1412a9ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId711869cd1412a9fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId529969cd1412aa6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId896469cd1412abf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId424969cd1412ac12f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId191269cd1412ac435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId810669cd1412ac504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId680669cd1412ac596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId989869cd1412ac5e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId740369cd1412ac87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId868469cd1412aa5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868469cd1412aa5cb.jpg"/><Relationship Id="rId868069cd1412ab5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868069cd1412ab5ac.jpg"/><Relationship Id="rId579069cd1412ac938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId579069cd1412ac938.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>