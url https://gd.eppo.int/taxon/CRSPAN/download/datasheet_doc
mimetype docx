--- v8 (2026-04-01)
+++ v9 (2026-04-30)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865369cd1412a9ed2" w:history="1">
+            <w:hyperlink r:id="rId358969f2ca8b0bf3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711869cd1412a9fcc" w:history="1">
+            <w:hyperlink r:id="rId207569f2ca8b0bfa3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9753394" name="name403869cd1412aa5cc" descr="15058.jpg"/>
+                  <wp:docPr id="58492719" name="name442469f2ca8b0c73a" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId868469cd1412aa5cb" cstate="print"/>
+                          <a:blip r:embed="rId994569f2ca8b0c738" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId529969cd1412aa6fe" w:history="1">
+            <w:hyperlink r:id="rId326269f2ca8b0c86f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77533122" name="name753669cd1412ab5af" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="89483943" name="name966869f2ca8b0d7a8" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId868069cd1412ab5ac" cstate="print"/>
+                    <a:blip r:embed="rId117969f2ca8b0d7a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896469cd1412abf8b" w:history="1">
+      <w:hyperlink r:id="rId311569f2ca8b0e14b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId424969cd1412ac12f" w:history="1">
+      <w:hyperlink r:id="rId500369f2ca8b0e2d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191269cd1412ac435" w:history="1">
+      <w:hyperlink r:id="rId793969f2ca8b0e5d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810669cd1412ac504" w:history="1">
+      <w:hyperlink r:id="rId610969f2ca8b0e6a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680669cd1412ac596" w:history="1">
+      <w:hyperlink r:id="rId907069f2ca8b0e734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989869cd1412ac5e8" w:history="1">
+      <w:hyperlink r:id="rId956369f2ca8b0e786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740369cd1412ac87d" w:history="1">
+      <w:hyperlink r:id="rId795569f2ca8b0ea11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11168479" name="name644969cd1412ac939" descr="eu_funding_250.png"/>
+            <wp:docPr id="52801667" name="name958069f2ca8b0eae1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId579069cd1412ac938" cstate="print"/>
+                    <a:blip r:embed="rId740369f2ca8b0eae0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21773704">
+  <w:abstractNum w:abstractNumId="80854069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73726323">
+    <w:lvl w:ilvl="0" w:tplc="84682541">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73726323" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84682541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73726323" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84682541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73726323" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84682541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73726323" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84682541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73726323" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84682541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73726323" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84682541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73726323" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84682541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73726323" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84682541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21773703">
+  <w:abstractNum w:abstractNumId="80854068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81664388">
+    <w:lvl w:ilvl="0" w:tplc="12921804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21773703">
-    <w:abstractNumId w:val="21773703"/>
+  <w:num w:numId="80854068">
+    <w:abstractNumId w:val="80854068"/>
   </w:num>
-  <w:num w:numId="21773704">
-    <w:abstractNumId w:val="21773704"/>
+  <w:num w:numId="80854069">
+    <w:abstractNumId w:val="80854069"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251260298" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869003460" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId865369cd1412a9ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId711869cd1412a9fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId529969cd1412aa6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId896469cd1412abf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId424969cd1412ac12f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId191269cd1412ac435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId810669cd1412ac504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId680669cd1412ac596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId989869cd1412ac5e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId740369cd1412ac87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId868469cd1412aa5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868469cd1412aa5cb.jpg"/><Relationship Id="rId868069cd1412ab5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868069cd1412ab5ac.jpg"/><Relationship Id="rId579069cd1412ac938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId579069cd1412ac938.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId820441728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875102419" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId358969f2ca8b0bf3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId207569f2ca8b0bfa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId326269f2ca8b0c86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId311569f2ca8b0e14b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId500369f2ca8b0e2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId793969f2ca8b0e5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId610969f2ca8b0e6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId907069f2ca8b0e734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId956369f2ca8b0e786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId795569f2ca8b0ea11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId994569f2ca8b0c738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994569f2ca8b0c738.jpg"/><Relationship Id="rId117969f2ca8b0d7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId117969f2ca8b0d7a4.jpg"/><Relationship Id="rId740369f2ca8b0eae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId740369f2ca8b0eae0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>