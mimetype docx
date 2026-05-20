--- v9 (2026-04-30)
+++ v10 (2026-05-20)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358969f2ca8b0bf3d" w:history="1">
+            <w:hyperlink r:id="rId71936a0d63ef77df9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207569f2ca8b0bfa3" w:history="1">
+            <w:hyperlink r:id="rId82406a0d63ef77e66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58492719" name="name442469f2ca8b0c73a" descr="15058.jpg"/>
+                  <wp:docPr id="98049154" name="name23396a0d63ef79ed4" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId994569f2ca8b0c738" cstate="print"/>
+                          <a:blip r:embed="rId95246a0d63ef79ed0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId326269f2ca8b0c86f" w:history="1">
+            <w:hyperlink r:id="rId14186a0d63ef7a0bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89483943" name="name966869f2ca8b0d7a8" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="23275278" name="name83946a0d63ef7b35f" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId117969f2ca8b0d7a4" cstate="print"/>
+                    <a:blip r:embed="rId18236a0d63ef7b35c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311569f2ca8b0e14b" w:history="1">
+      <w:hyperlink r:id="rId86516a0d63ef7be13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500369f2ca8b0e2d2" w:history="1">
+      <w:hyperlink r:id="rId92186a0d63ef7bfce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793969f2ca8b0e5d8" w:history="1">
+      <w:hyperlink r:id="rId47806a0d63ef7c328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610969f2ca8b0e6a5" w:history="1">
+      <w:hyperlink r:id="rId58396a0d63ef7c3ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907069f2ca8b0e734" w:history="1">
+      <w:hyperlink r:id="rId14146a0d63ef7c493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956369f2ca8b0e786" w:history="1">
+      <w:hyperlink r:id="rId13196a0d63ef7c4e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795569f2ca8b0ea11" w:history="1">
+      <w:hyperlink r:id="rId67416a0d63ef7c7b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52801667" name="name958069f2ca8b0eae1" descr="eu_funding_250.png"/>
+            <wp:docPr id="29280840" name="name42856a0d63ef7dfc2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId740369f2ca8b0eae0" cstate="print"/>
+                    <a:blip r:embed="rId50656a0d63ef7dfbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80854069">
+  <w:abstractNum w:abstractNumId="85297769">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84682541">
+    <w:lvl w:ilvl="0" w:tplc="63641481">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84682541" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63641481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84682541" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63641481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84682541" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63641481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84682541" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63641481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84682541" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63641481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84682541" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63641481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84682541" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63641481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84682541" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63641481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80854068">
+  <w:abstractNum w:abstractNumId="85297768">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12921804">
+    <w:lvl w:ilvl="0" w:tplc="28113236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80854068">
-    <w:abstractNumId w:val="80854068"/>
+  <w:num w:numId="85297768">
+    <w:abstractNumId w:val="85297768"/>
   </w:num>
-  <w:num w:numId="80854069">
-    <w:abstractNumId w:val="80854069"/>
+  <w:num w:numId="85297769">
+    <w:abstractNumId w:val="85297769"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId820441728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875102419" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId358969f2ca8b0bf3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId207569f2ca8b0bfa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId326269f2ca8b0c86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId311569f2ca8b0e14b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId500369f2ca8b0e2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId793969f2ca8b0e5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId610969f2ca8b0e6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId907069f2ca8b0e734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId956369f2ca8b0e786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId795569f2ca8b0ea11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId994569f2ca8b0c738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994569f2ca8b0c738.jpg"/><Relationship Id="rId117969f2ca8b0d7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId117969f2ca8b0d7a4.jpg"/><Relationship Id="rId740369f2ca8b0eae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId740369f2ca8b0eae0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646848220" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId371456875" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71936a0d63ef77df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId82406a0d63ef77e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId14186a0d63ef7a0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId86516a0d63ef7be13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId92186a0d63ef7bfce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId47806a0d63ef7c328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId58396a0d63ef7c3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId14146a0d63ef7c493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId13196a0d63ef7c4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId67416a0d63ef7c7b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95246a0d63ef79ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95246a0d63ef79ed0.jpg"/><Relationship Id="rId18236a0d63ef7b35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18236a0d63ef7b35c.jpg"/><Relationship Id="rId50656a0d63ef7dfbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50656a0d63ef7dfbf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>