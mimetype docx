--- v10 (2026-05-20)
+++ v11 (2026-06-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71936a0d63ef77df9" w:history="1">
+            <w:hyperlink r:id="rId75796a2d501ee7ded" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82406a0d63ef77e66" w:history="1">
+            <w:hyperlink r:id="rId10606a2d501ee7e57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98049154" name="name23396a0d63ef79ed4" descr="15058.jpg"/>
+                  <wp:docPr id="5439515" name="name68536a2d501ee84d6" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95246a0d63ef79ed0" cstate="print"/>
+                          <a:blip r:embed="rId97286a2d501ee84d4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14186a0d63ef7a0bd" w:history="1">
+            <w:hyperlink r:id="rId74906a2d501ee85f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23275278" name="name83946a0d63ef7b35f" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="14428514" name="name80096a2d501ee97ad" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18236a0d63ef7b35c" cstate="print"/>
+                    <a:blip r:embed="rId97386a2d501ee97aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86516a0d63ef7be13" w:history="1">
+      <w:hyperlink r:id="rId62436a2d501eea175" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92186a0d63ef7bfce" w:history="1">
+      <w:hyperlink r:id="rId23426a2d501eea302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47806a0d63ef7c328" w:history="1">
+      <w:hyperlink r:id="rId63716a2d501eea621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58396a0d63ef7c3ff" w:history="1">
+      <w:hyperlink r:id="rId81326a2d501eea6f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14146a0d63ef7c493" w:history="1">
+      <w:hyperlink r:id="rId26896a2d501eea786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13196a0d63ef7c4e7" w:history="1">
+      <w:hyperlink r:id="rId46786a2d501eea7da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67416a0d63ef7c7b3" w:history="1">
+      <w:hyperlink r:id="rId84426a2d501eeaa77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29280840" name="name42856a0d63ef7dfc2" descr="eu_funding_250.png"/>
+            <wp:docPr id="16322594" name="name93016a2d501eeab50" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50656a0d63ef7dfbf" cstate="print"/>
+                    <a:blip r:embed="rId18586a2d501eeab4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85297769">
+  <w:abstractNum w:abstractNumId="88808988">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63641481">
+    <w:lvl w:ilvl="0" w:tplc="66077618">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63641481" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66077618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63641481" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66077618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63641481" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66077618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63641481" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66077618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63641481" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66077618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63641481" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66077618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63641481" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66077618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63641481" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66077618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85297768">
+  <w:abstractNum w:abstractNumId="88808987">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28113236">
+    <w:lvl w:ilvl="0" w:tplc="53806501">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85297768">
-    <w:abstractNumId w:val="85297768"/>
+  <w:num w:numId="88808987">
+    <w:abstractNumId w:val="88808987"/>
   </w:num>
-  <w:num w:numId="85297769">
-    <w:abstractNumId w:val="85297769"/>
+  <w:num w:numId="88808988">
+    <w:abstractNumId w:val="88808988"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646848220" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId371456875" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71936a0d63ef77df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId82406a0d63ef77e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId14186a0d63ef7a0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId86516a0d63ef7be13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId92186a0d63ef7bfce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId47806a0d63ef7c328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId58396a0d63ef7c3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId14146a0d63ef7c493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId13196a0d63ef7c4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId67416a0d63ef7c7b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95246a0d63ef79ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95246a0d63ef79ed0.jpg"/><Relationship Id="rId18236a0d63ef7b35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18236a0d63ef7b35c.jpg"/><Relationship Id="rId50656a0d63ef7dfbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50656a0d63ef7dfbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996204756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770186068" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75796a2d501ee7ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId10606a2d501ee7e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId74906a2d501ee85f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId62436a2d501eea175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId23426a2d501eea302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId63716a2d501eea621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId81326a2d501eea6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId26896a2d501eea786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId46786a2d501eea7da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId84426a2d501eeaa77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97286a2d501ee84d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97286a2d501ee84d4.jpg"/><Relationship Id="rId97386a2d501ee97aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97386a2d501ee97aa.jpg"/><Relationship Id="rId18586a2d501eeab4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18586a2d501eeab4f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>