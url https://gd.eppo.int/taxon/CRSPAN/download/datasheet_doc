--- v11 (2026-06-13)
+++ v12 (2026-07-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75796a2d501ee7ded" w:history="1">
+            <w:hyperlink r:id="rId88776a560c1289365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10606a2d501ee7e57" w:history="1">
+            <w:hyperlink r:id="rId38206a560c12893ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5439515" name="name68536a2d501ee84d6" descr="15058.jpg"/>
+                  <wp:docPr id="9806468" name="name11096a560c128996b" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97286a2d501ee84d4" cstate="print"/>
+                          <a:blip r:embed="rId77396a560c1289969" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74906a2d501ee85f6" w:history="1">
+            <w:hyperlink r:id="rId54466a560c1289aae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14428514" name="name80096a2d501ee97ad" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="47981387" name="name27136a560c128a7d8" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97386a2d501ee97aa" cstate="print"/>
+                    <a:blip r:embed="rId69296a560c128a7d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62436a2d501eea175" w:history="1">
+      <w:hyperlink r:id="rId37026a560c128b174" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a2d501eea302" w:history="1">
+      <w:hyperlink r:id="rId13206a560c128b2fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63716a2d501eea621" w:history="1">
+      <w:hyperlink r:id="rId65836a560c128b5ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81326a2d501eea6f6" w:history="1">
+      <w:hyperlink r:id="rId81746a560c128b6b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26896a2d501eea786" w:history="1">
+      <w:hyperlink r:id="rId24886a560c128b747" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46786a2d501eea7da" w:history="1">
+      <w:hyperlink r:id="rId36506a560c128b799" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84426a2d501eeaa77" w:history="1">
+      <w:hyperlink r:id="rId34236a560c128ba30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16322594" name="name93016a2d501eeab50" descr="eu_funding_250.png"/>
+            <wp:docPr id="85248621" name="name18626a560c128baea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18586a2d501eeab4f" cstate="print"/>
+                    <a:blip r:embed="rId70846a560c128bae9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88808988">
+  <w:abstractNum w:abstractNumId="84393802">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66077618">
+    <w:lvl w:ilvl="0" w:tplc="68414202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66077618" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68414202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66077618" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68414202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66077618" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68414202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66077618" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68414202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66077618" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68414202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66077618" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68414202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66077618" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68414202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66077618" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68414202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88808987">
+  <w:abstractNum w:abstractNumId="84393801">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53806501">
+    <w:lvl w:ilvl="0" w:tplc="12244615">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88808987">
-    <w:abstractNumId w:val="88808987"/>
+  <w:num w:numId="84393801">
+    <w:abstractNumId w:val="84393801"/>
   </w:num>
-  <w:num w:numId="88808988">
-    <w:abstractNumId w:val="88808988"/>
+  <w:num w:numId="84393802">
+    <w:abstractNumId w:val="84393802"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996204756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770186068" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75796a2d501ee7ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId10606a2d501ee7e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId74906a2d501ee85f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId62436a2d501eea175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId23426a2d501eea302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId63716a2d501eea621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId81326a2d501eea6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId26896a2d501eea786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId46786a2d501eea7da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId84426a2d501eeaa77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97286a2d501ee84d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97286a2d501ee84d4.jpg"/><Relationship Id="rId97386a2d501ee97aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97386a2d501ee97aa.jpg"/><Relationship Id="rId18586a2d501eeab4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18586a2d501eeab4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246195690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId120464111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88776a560c1289365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId38206a560c12893ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId54466a560c1289aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId37026a560c128b174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId13206a560c128b2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId65836a560c128b5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId81746a560c128b6b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId24886a560c128b747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId36506a560c128b799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId34236a560c128ba30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77396a560c1289969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77396a560c1289969.jpg"/><Relationship Id="rId69296a560c128a7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69296a560c128a7d5.jpg"/><Relationship Id="rId70846a560c128bae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70846a560c128bae9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>