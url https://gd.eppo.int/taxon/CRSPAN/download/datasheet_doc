--- v12 (2026-07-14)
+++ v13 (2026-07-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88776a560c1289365" w:history="1">
+            <w:hyperlink r:id="rId84146a5616e362583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38206a560c12893ce" w:history="1">
+            <w:hyperlink r:id="rId77526a5616e3625ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9806468" name="name11096a560c128996b" descr="15058.jpg"/>
+                  <wp:docPr id="24178148" name="name75336a5616e362bbb" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77396a560c1289969" cstate="print"/>
+                          <a:blip r:embed="rId55106a5616e362bb9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54466a560c1289aae" w:history="1">
+            <w:hyperlink r:id="rId26406a5616e362d73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47981387" name="name27136a560c128a7d8" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="67144795" name="name37516a5616e36396e" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69296a560c128a7d5" cstate="print"/>
+                    <a:blip r:embed="rId29346a5616e36396b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37026a560c128b174" w:history="1">
+      <w:hyperlink r:id="rId33976a5616e364314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13206a560c128b2fd" w:history="1">
+      <w:hyperlink r:id="rId27866a5616e3644ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65836a560c128b5ee" w:history="1">
+      <w:hyperlink r:id="rId22116a5616e3647a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81746a560c128b6b9" w:history="1">
+      <w:hyperlink r:id="rId75056a5616e364873" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24886a560c128b747" w:history="1">
+      <w:hyperlink r:id="rId40066a5616e364902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36506a560c128b799" w:history="1">
+      <w:hyperlink r:id="rId40746a5616e364968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34236a560c128ba30" w:history="1">
+      <w:hyperlink r:id="rId60846a5616e364bfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85248621" name="name18626a560c128baea" descr="eu_funding_250.png"/>
+            <wp:docPr id="78480847" name="name10666a5616e364cd7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70846a560c128bae9" cstate="print"/>
+                    <a:blip r:embed="rId97786a5616e364cd6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84393802">
+  <w:abstractNum w:abstractNumId="44560260">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68414202">
+    <w:lvl w:ilvl="0" w:tplc="81136803">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68414202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81136803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68414202" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81136803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68414202" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81136803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68414202" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81136803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68414202" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81136803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68414202" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81136803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68414202" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81136803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68414202" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81136803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84393801">
+  <w:abstractNum w:abstractNumId="44560259">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12244615">
+    <w:lvl w:ilvl="0" w:tplc="18303329">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84393801">
-    <w:abstractNumId w:val="84393801"/>
+  <w:num w:numId="44560259">
+    <w:abstractNumId w:val="44560259"/>
   </w:num>
-  <w:num w:numId="84393802">
-    <w:abstractNumId w:val="84393802"/>
+  <w:num w:numId="44560260">
+    <w:abstractNumId w:val="44560260"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246195690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId120464111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88776a560c1289365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId38206a560c12893ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId54466a560c1289aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId37026a560c128b174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId13206a560c128b2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId65836a560c128b5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId81746a560c128b6b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId24886a560c128b747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId36506a560c128b799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId34236a560c128ba30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77396a560c1289969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77396a560c1289969.jpg"/><Relationship Id="rId69296a560c128a7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69296a560c128a7d5.jpg"/><Relationship Id="rId70846a560c128bae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70846a560c128bae9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602857770" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134040466" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84146a5616e362583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId77526a5616e3625ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId26406a5616e362d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId33976a5616e364314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId27866a5616e3644ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId22116a5616e3647a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId75056a5616e364873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId40066a5616e364902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId40746a5616e364968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId60846a5616e364bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55106a5616e362bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55106a5616e362bb9.jpg"/><Relationship Id="rId29346a5616e36396b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29346a5616e36396b.jpg"/><Relationship Id="rId97786a5616e364cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97786a5616e364cd6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>