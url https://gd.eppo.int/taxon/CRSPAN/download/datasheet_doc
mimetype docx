--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84146a5616e362583" w:history="1">
+            <w:hyperlink r:id="rId43256a70e1a1c7b95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77526a5616e3625ea" w:history="1">
+            <w:hyperlink r:id="rId42576a70e1a1c7bfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24178148" name="name75336a5616e362bbb" descr="15058.jpg"/>
+                  <wp:docPr id="72401822" name="name97716a70e1a1c86a2" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55106a5616e362bb9" cstate="print"/>
+                          <a:blip r:embed="rId96946a70e1a1c86a0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26406a5616e362d73" w:history="1">
+            <w:hyperlink r:id="rId11606a70e1a1c87ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67144795" name="name37516a5616e36396e" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="58185309" name="name94506a70e1a1c963b" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29346a5616e36396b" cstate="print"/>
+                    <a:blip r:embed="rId11606a70e1a1c9639" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33976a5616e364314" w:history="1">
+      <w:hyperlink r:id="rId76856a70e1a1c9fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27866a5616e3644ad" w:history="1">
+      <w:hyperlink r:id="rId53736a70e1a1ca135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22116a5616e3647a5" w:history="1">
+      <w:hyperlink r:id="rId31076a70e1a1ca452" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75056a5616e364873" w:history="1">
+      <w:hyperlink r:id="rId38886a70e1a1ca520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40066a5616e364902" w:history="1">
+      <w:hyperlink r:id="rId72016a70e1a1ca5af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40746a5616e364968" w:history="1">
+      <w:hyperlink r:id="rId86696a70e1a1ca602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60846a5616e364bfd" w:history="1">
+      <w:hyperlink r:id="rId48036a70e1a1ca893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78480847" name="name10666a5616e364cd7" descr="eu_funding_250.png"/>
+            <wp:docPr id="10351100" name="name72076a70e1a1cac19" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97786a5616e364cd6" cstate="print"/>
+                    <a:blip r:embed="rId67186a70e1a1cac18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44560260">
+  <w:abstractNum w:abstractNumId="67319361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81136803">
+    <w:lvl w:ilvl="0" w:tplc="95054974">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81136803" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95054974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81136803" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95054974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81136803" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95054974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81136803" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95054974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81136803" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95054974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81136803" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95054974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81136803" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95054974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81136803" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95054974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44560259">
+  <w:abstractNum w:abstractNumId="67319360">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18303329">
+    <w:lvl w:ilvl="0" w:tplc="25289422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44560259">
-    <w:abstractNumId w:val="44560259"/>
+  <w:num w:numId="67319360">
+    <w:abstractNumId w:val="67319360"/>
   </w:num>
-  <w:num w:numId="44560260">
-    <w:abstractNumId w:val="44560260"/>
+  <w:num w:numId="67319361">
+    <w:abstractNumId w:val="67319361"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602857770" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134040466" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84146a5616e362583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId77526a5616e3625ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId26406a5616e362d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId33976a5616e364314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId27866a5616e3644ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId22116a5616e3647a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId75056a5616e364873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId40066a5616e364902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId40746a5616e364968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId60846a5616e364bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55106a5616e362bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55106a5616e362bb9.jpg"/><Relationship Id="rId29346a5616e36396b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29346a5616e36396b.jpg"/><Relationship Id="rId97786a5616e364cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97786a5616e364cd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664442339" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId534063999" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43256a70e1a1c7b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId42576a70e1a1c7bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId11606a70e1a1c87ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId76856a70e1a1c9fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId53736a70e1a1ca135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId31076a70e1a1ca452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId38886a70e1a1ca520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId72016a70e1a1ca5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId86696a70e1a1ca602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId48036a70e1a1ca893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96946a70e1a1c86a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96946a70e1a1c86a0.jpg"/><Relationship Id="rId11606a70e1a1c9639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11606a70e1a1c9639.jpg"/><Relationship Id="rId67186a70e1a1cac18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67186a70e1a1cac18.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>