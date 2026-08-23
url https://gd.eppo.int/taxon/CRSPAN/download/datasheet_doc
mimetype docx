--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43256a70e1a1c7b95" w:history="1">
+            <w:hyperlink r:id="rId26836a8b5cc25c08b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42576a70e1a1c7bfd" w:history="1">
+            <w:hyperlink r:id="rId71196a8b5cc25c0f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72401822" name="name97716a70e1a1c86a2" descr="15058.jpg"/>
+                  <wp:docPr id="55213184" name="name29936a8b5cc25cc66" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96946a70e1a1c86a0" cstate="print"/>
+                          <a:blip r:embed="rId81696a8b5cc25cc64" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11606a70e1a1c87ca" w:history="1">
+            <w:hyperlink r:id="rId62276a8b5cc25cdb9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58185309" name="name94506a70e1a1c963b" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="93187329" name="name45106a8b5cc25dca2" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11606a70e1a1c9639" cstate="print"/>
+                    <a:blip r:embed="rId71486a8b5cc25dca1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76856a70e1a1c9fae" w:history="1">
+      <w:hyperlink r:id="rId75396a8b5cc25e5e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53736a70e1a1ca135" w:history="1">
+      <w:hyperlink r:id="rId29836a8b5cc25e774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31076a70e1a1ca452" w:history="1">
+      <w:hyperlink r:id="rId56646a8b5cc25ea74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38886a70e1a1ca520" w:history="1">
+      <w:hyperlink r:id="rId82986a8b5cc25eb5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72016a70e1a1ca5af" w:history="1">
+      <w:hyperlink r:id="rId55956a8b5cc25ebf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86696a70e1a1ca602" w:history="1">
+      <w:hyperlink r:id="rId22846a8b5cc25ec47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48036a70e1a1ca893" w:history="1">
+      <w:hyperlink r:id="rId97156a8b5cc25eedf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10351100" name="name72076a70e1a1cac19" descr="eu_funding_250.png"/>
+            <wp:docPr id="60301109" name="name11476a8b5cc25efc1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67186a70e1a1cac18" cstate="print"/>
+                    <a:blip r:embed="rId70956a8b5cc25efbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67319361">
+  <w:abstractNum w:abstractNumId="80499272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95054974">
+    <w:lvl w:ilvl="0" w:tplc="23308644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95054974" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23308644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95054974" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23308644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95054974" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23308644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95054974" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23308644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95054974" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23308644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95054974" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23308644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95054974" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23308644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95054974" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23308644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67319360">
+  <w:abstractNum w:abstractNumId="80499271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25289422">
+    <w:lvl w:ilvl="0" w:tplc="16495262">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67319360">
-    <w:abstractNumId w:val="67319360"/>
+  <w:num w:numId="80499271">
+    <w:abstractNumId w:val="80499271"/>
   </w:num>
-  <w:num w:numId="67319361">
-    <w:abstractNumId w:val="67319361"/>
+  <w:num w:numId="80499272">
+    <w:abstractNumId w:val="80499272"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664442339" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId534063999" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43256a70e1a1c7b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId42576a70e1a1c7bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId11606a70e1a1c87ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId76856a70e1a1c9fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId53736a70e1a1ca135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId31076a70e1a1ca452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId38886a70e1a1ca520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId72016a70e1a1ca5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId86696a70e1a1ca602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId48036a70e1a1ca893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96946a70e1a1c86a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96946a70e1a1c86a0.jpg"/><Relationship Id="rId11606a70e1a1c9639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11606a70e1a1c9639.jpg"/><Relationship Id="rId67186a70e1a1cac18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67186a70e1a1cac18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507788445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367795369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26836a8b5cc25c08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId71196a8b5cc25c0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId62276a8b5cc25cdb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId75396a8b5cc25e5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId29836a8b5cc25e774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId56646a8b5cc25ea74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId82986a8b5cc25eb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId55956a8b5cc25ebf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId22846a8b5cc25ec47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId97156a8b5cc25eedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81696a8b5cc25cc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81696a8b5cc25cc64.jpg"/><Relationship Id="rId71486a8b5cc25dca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71486a8b5cc25dca1.jpg"/><Relationship Id="rId70956a8b5cc25efbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70956a8b5cc25efbf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>