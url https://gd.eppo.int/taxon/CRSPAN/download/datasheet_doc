--- v15 (2026-08-23)
+++ v16 (2026-09-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Peck) Saccardo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern filbert blight, blight of hazel</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26836a8b5cc25c08b" w:history="1">
+            <w:hyperlink r:id="rId91836aa5fbebbfb96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71196a8b5cc25c0f7" w:history="1">
+            <w:hyperlink r:id="rId51696aa5fbebbfbfe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRSPAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55213184" name="name29936a8b5cc25cc66" descr="15058.jpg"/>
+                  <wp:docPr id="7955234" name="name31376aa5fbebc04a2" descr="15058.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15058.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81696a8b5cc25cc64" cstate="print"/>
+                          <a:blip r:embed="rId61086aa5fbebc04a0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62276a8b5cc25cdb9" w:history="1">
+            <w:hyperlink r:id="rId47636aa5fbebc05f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -838,63 +838,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1992). It is now found throughout the Willamette Valley of Oregon where 99% of the hazelnuts grown in the USA are produced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93187329" name="name45106a8b5cc25dca2" descr="CRSPAN_distribution_map.jpg"/>
+            <wp:docPr id="10319228" name="name35366aa5fbebc127c" descr="CRSPAN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRSPAN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71486a8b5cc25dca1" cstate="print"/>
+                    <a:blip r:embed="rId73616aa5fbebc1279" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), e82408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75396a8b5cc25e5e1" w:history="1">
+      <w:hyperlink r:id="rId15556aa5fbebc1c13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0082408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2340,51 +2340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 114-123. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29836a8b5cc25e774" w:history="1">
+      <w:hyperlink r:id="rId64136aa5fbebc1db9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2818,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1362</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-562. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56646a8b5cc25ea74" w:history="1">
+      <w:hyperlink r:id="rId29576aa5fbebc20b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2023.1362.75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2946,51 +2946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-85. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82986a8b5cc25eb5f" w:history="1">
+      <w:hyperlink r:id="rId68116aa5fbebc2189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2018.1226.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3036,101 +3036,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074–1082. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55956a8b5cc25ebf3" w:history="1">
+      <w:hyperlink r:id="rId26596aa5fbebc221b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-18-0209-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt J (2023) Hazelnut (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) - Eastern Filbert Blight. In: Pscheidt JW &amp; Ocamb CM (eds) Pacific Northwest Plant Disease Management Handbook. Corvallis, OR: Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22846a8b5cc25ec47" w:history="1">
+      <w:hyperlink r:id="rId40636aa5fbebc226d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 31 May 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3497,51 +3497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anisogramma anomala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97156a8b5cc25eedf" w:history="1">
+      <w:hyperlink r:id="rId11666aa5fbebc2517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3572,63 +3572,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60301109" name="name11476a8b5cc25efc1" descr="eu_funding_250.png"/>
+            <wp:docPr id="16775240" name="name15566aa5fbebc25e2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70956a8b5cc25efbf" cstate="print"/>
+                    <a:blip r:embed="rId11566aa5fbebc25e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3726,137 +3726,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80499272">
+  <w:abstractNum w:abstractNumId="90250937">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23308644">
+    <w:lvl w:ilvl="0" w:tplc="76422923">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23308644" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76422923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23308644" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76422923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23308644" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76422923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23308644" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76422923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23308644" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76422923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23308644" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76422923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23308644" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76422923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23308644" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76422923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80499271">
+  <w:abstractNum w:abstractNumId="90250936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16495262">
+    <w:lvl w:ilvl="0" w:tplc="10975263">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4608,55 +4608,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80499271">
-    <w:abstractNumId w:val="80499271"/>
+  <w:num w:numId="90250936">
+    <w:abstractNumId w:val="90250936"/>
   </w:num>
-  <w:num w:numId="80499272">
-    <w:abstractNumId w:val="80499272"/>
+  <w:num w:numId="90250937">
+    <w:abstractNumId w:val="90250937"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16206,51 +16206,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507788445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367795369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26836a8b5cc25c08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId71196a8b5cc25c0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId62276a8b5cc25cdb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId75396a8b5cc25e5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId29836a8b5cc25e774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId56646a8b5cc25ea74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId82986a8b5cc25eb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId55956a8b5cc25ebf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId22846a8b5cc25ec47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId97156a8b5cc25eedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81696a8b5cc25cc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81696a8b5cc25cc64.jpg"/><Relationship Id="rId71486a8b5cc25dca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71486a8b5cc25dca1.jpg"/><Relationship Id="rId70956a8b5cc25efbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70956a8b5cc25efbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812719017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId398791293" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91836aa5fbebbfb96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/" TargetMode="External"/><Relationship Id="rId51696aa5fbebbfbfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/categorization" TargetMode="External"/><Relationship Id="rId47636aa5fbebc05f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRSPAN/photos" TargetMode="External"/><Relationship Id="rId15556aa5fbebc1c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0082408" TargetMode="External"/><Relationship Id="rId64136aa5fbebc1db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13001" TargetMode="External"/><Relationship Id="rId29576aa5fbebc20b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2023.1362.75" TargetMode="External"/><Relationship Id="rId68116aa5fbebc2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2018.1226.11" TargetMode="External"/><Relationship Id="rId26596aa5fbebc221b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-18-0209-R" TargetMode="External"/><Relationship Id="rId40636aa5fbebc226d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/plantdisease/host-disease/hazelnut-corylus-avellana-eastern-filbert-blight" TargetMode="External"/><Relationship Id="rId11666aa5fbebc2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61086aa5fbebc04a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61086aa5fbebc04a0.jpg"/><Relationship Id="rId73616aa5fbebc1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73616aa5fbebc1279.jpg"/><Relationship Id="rId11566aa5fbebc25e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11566aa5fbebc25e1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>