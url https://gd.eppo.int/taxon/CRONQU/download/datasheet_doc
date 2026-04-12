--- v8 (2026-03-04)
+++ v9 (2026-04-12)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309669a7f2cd5f6e9" w:history="1">
+            <w:hyperlink r:id="rId617069dbeb1dd11fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224669a7f2cd5f732" w:history="1">
+            <w:hyperlink r:id="rId536369dbeb1dd1276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3437184" name="name309069a7f2cd5fc07" descr="2826.jpg"/>
+                  <wp:docPr id="94149139" name="name859169dbeb1dd1338" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId418769a7f2cd5fc06" cstate="print"/>
+                          <a:blip r:embed="rId344769dbeb1dd1337" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId295469a7f2cd5fd29" w:history="1">
+            <w:hyperlink r:id="rId668869dbeb1dd146a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66531392" name="name151869a7f2cd65e49" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="3438883" name="name519969dbeb1dd3b7a" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId704869a7f2cd65e45" cstate="print"/>
+                    <a:blip r:embed="rId247869dbeb1dd3b77" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700269a7f2cd66ccd" w:history="1">
+      <w:hyperlink r:id="rId731569dbeb1dd4991" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427369a7f2cd66e68" w:history="1">
+      <w:hyperlink r:id="rId434069dbeb1dd4b1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707569a7f2cd66f93" w:history="1">
+      <w:hyperlink r:id="rId928569dbeb1dd4c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374669a7f2cd673a8" w:history="1">
+      <w:hyperlink r:id="rId366269dbeb1dd504e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612569a7f2cd6745b" w:history="1">
+      <w:hyperlink r:id="rId216269dbeb1dd50fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420269a7f2cd69953" w:history="1">
+      <w:hyperlink r:id="rId908969dbeb1dd55e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321669a7f2cd69b13" w:history="1">
+      <w:hyperlink r:id="rId559969dbeb1dd578d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53392337" name="name457569a7f2cd69dba" descr="eu_funding_250.png"/>
+            <wp:docPr id="63423133" name="name223569dbeb1dd57e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId556969a7f2cd69db8" cstate="print"/>
+                    <a:blip r:embed="rId349069dbeb1dd57e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41078897">
+  <w:abstractNum w:abstractNumId="23750344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56159679">
+    <w:lvl w:ilvl="0" w:tplc="70382033">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56159679" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70382033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56159679" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70382033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56159679" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70382033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56159679" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70382033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56159679" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70382033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56159679" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70382033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56159679" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70382033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56159679" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70382033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41078896">
+  <w:abstractNum w:abstractNumId="23750343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88531359">
+    <w:lvl w:ilvl="0" w:tplc="28685789">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41078896">
-    <w:abstractNumId w:val="41078896"/>
+  <w:num w:numId="23750343">
+    <w:abstractNumId w:val="23750343"/>
   </w:num>
-  <w:num w:numId="41078897">
-    <w:abstractNumId w:val="41078897"/>
+  <w:num w:numId="23750344">
+    <w:abstractNumId w:val="23750344"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401635154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId158183422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId309669a7f2cd5f6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId224669a7f2cd5f732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId295469a7f2cd5fd29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId700269a7f2cd66ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId427369a7f2cd66e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId707569a7f2cd66f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId374669a7f2cd673a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId612569a7f2cd6745b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId420269a7f2cd69953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId321669a7f2cd69b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId418769a7f2cd5fc06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId418769a7f2cd5fc06.jpg"/><Relationship Id="rId704869a7f2cd65e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId704869a7f2cd65e45.jpg"/><Relationship Id="rId556969a7f2cd69db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId556969a7f2cd69db8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId180369865" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId345827476" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617069dbeb1dd11fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId536369dbeb1dd1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId668869dbeb1dd146a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId731569dbeb1dd4991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId434069dbeb1dd4b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId928569dbeb1dd4c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId366269dbeb1dd504e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId216269dbeb1dd50fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId908969dbeb1dd55e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId559969dbeb1dd578d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId344769dbeb1dd1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId344769dbeb1dd1337.jpg"/><Relationship Id="rId247869dbeb1dd3b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247869dbeb1dd3b77.jpg"/><Relationship Id="rId349069dbeb1dd57e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId349069dbeb1dd57e5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>