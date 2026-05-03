--- v9 (2026-04-12)
+++ v10 (2026-05-03)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617069dbeb1dd11fc" w:history="1">
+            <w:hyperlink r:id="rId222869f78005c96b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536369dbeb1dd1276" w:history="1">
+            <w:hyperlink r:id="rId963569f78005c96fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94149139" name="name859169dbeb1dd1338" descr="2826.jpg"/>
+                  <wp:docPr id="94625305" name="name494669f78005c9cd0" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId344769dbeb1dd1337" cstate="print"/>
+                          <a:blip r:embed="rId949169f78005c9ccf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId668869dbeb1dd146a" w:history="1">
+            <w:hyperlink r:id="rId464069f78005c9e6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3438883" name="name519969dbeb1dd3b7a" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="69527763" name="name672369f78005cc2f3" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId247869dbeb1dd3b77" cstate="print"/>
+                    <a:blip r:embed="rId511769f78005cc2ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731569dbeb1dd4991" w:history="1">
+      <w:hyperlink r:id="rId580369f78005cd21f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434069dbeb1dd4b1a" w:history="1">
+      <w:hyperlink r:id="rId590269f78005cd3af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928569dbeb1dd4c42" w:history="1">
+      <w:hyperlink r:id="rId999469f78005cd4d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366269dbeb1dd504e" w:history="1">
+      <w:hyperlink r:id="rId798669f78005cd8d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216269dbeb1dd50fd" w:history="1">
+      <w:hyperlink r:id="rId497669f78005cd988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908969dbeb1dd55e1" w:history="1">
+      <w:hyperlink r:id="rId363369f78005cde9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559969dbeb1dd578d" w:history="1">
+      <w:hyperlink r:id="rId995569f78005ce04a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63423133" name="name223569dbeb1dd57e6" descr="eu_funding_250.png"/>
+            <wp:docPr id="65253683" name="name286469f78005ce307" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId349069dbeb1dd57e5" cstate="print"/>
+                    <a:blip r:embed="rId164269f78005ce305" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23750344">
+  <w:abstractNum w:abstractNumId="70217050">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70382033">
+    <w:lvl w:ilvl="0" w:tplc="64064873">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70382033" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64064873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70382033" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64064873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70382033" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64064873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70382033" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64064873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70382033" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64064873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70382033" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64064873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70382033" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64064873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70382033" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64064873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23750343">
+  <w:abstractNum w:abstractNumId="70217049">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28685789">
+    <w:lvl w:ilvl="0" w:tplc="76277659">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23750343">
-    <w:abstractNumId w:val="23750343"/>
+  <w:num w:numId="70217049">
+    <w:abstractNumId w:val="70217049"/>
   </w:num>
-  <w:num w:numId="23750344">
-    <w:abstractNumId w:val="23750344"/>
+  <w:num w:numId="70217050">
+    <w:abstractNumId w:val="70217050"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId180369865" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId345827476" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617069dbeb1dd11fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId536369dbeb1dd1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId668869dbeb1dd146a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId731569dbeb1dd4991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId434069dbeb1dd4b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId928569dbeb1dd4c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId366269dbeb1dd504e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId216269dbeb1dd50fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId908969dbeb1dd55e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId559969dbeb1dd578d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId344769dbeb1dd1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId344769dbeb1dd1337.jpg"/><Relationship Id="rId247869dbeb1dd3b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247869dbeb1dd3b77.jpg"/><Relationship Id="rId349069dbeb1dd57e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId349069dbeb1dd57e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId432847519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665931008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId222869f78005c96b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId963569f78005c96fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId464069f78005c9e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId580369f78005cd21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId590269f78005cd3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId999469f78005cd4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId798669f78005cd8d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId497669f78005cd988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId363369f78005cde9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId995569f78005ce04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId949169f78005c9ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId949169f78005c9ccf.jpg"/><Relationship Id="rId511769f78005cc2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId511769f78005cc2ef.jpg"/><Relationship Id="rId164269f78005ce305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId164269f78005ce305.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>