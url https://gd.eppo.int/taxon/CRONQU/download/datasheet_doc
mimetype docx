--- v10 (2026-05-03)
+++ v11 (2026-05-24)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222869f78005c96b7" w:history="1">
+            <w:hyperlink r:id="rId70516a138de4a66ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963569f78005c96fd" w:history="1">
+            <w:hyperlink r:id="rId21636a138de4a66f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94625305" name="name494669f78005c9cd0" descr="2826.jpg"/>
+                  <wp:docPr id="77631002" name="name25936a138de4a6f54" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId949169f78005c9ccf" cstate="print"/>
+                          <a:blip r:embed="rId87566a138de4a6f51" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId464069f78005c9e6f" w:history="1">
+            <w:hyperlink r:id="rId25886a138de4a7115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69527763" name="name672369f78005cc2f3" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="79744486" name="name59236a138de4a93a4" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId511769f78005cc2ef" cstate="print"/>
+                    <a:blip r:embed="rId57486a138de4a939e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580369f78005cd21f" w:history="1">
+      <w:hyperlink r:id="rId16906a138de4aa28b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590269f78005cd3af" w:history="1">
+      <w:hyperlink r:id="rId38186a138de4aa42f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999469f78005cd4d9" w:history="1">
+      <w:hyperlink r:id="rId82426a138de4aa55b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798669f78005cd8d0" w:history="1">
+      <w:hyperlink r:id="rId49666a138de4aa984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497669f78005cd988" w:history="1">
+      <w:hyperlink r:id="rId19636a138de4aaa37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363369f78005cde9c" w:history="1">
+      <w:hyperlink r:id="rId58946a138de4aaf70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId995569f78005ce04a" w:history="1">
+      <w:hyperlink r:id="rId30926a138de4ab146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65253683" name="name286469f78005ce307" descr="eu_funding_250.png"/>
+            <wp:docPr id="66581516" name="name43016a138de4ab58d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId164269f78005ce305" cstate="print"/>
+                    <a:blip r:embed="rId29386a138de4ab58c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70217050">
+  <w:abstractNum w:abstractNumId="19407986">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64064873">
+    <w:lvl w:ilvl="0" w:tplc="28796147">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64064873" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28796147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64064873" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28796147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64064873" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28796147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64064873" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28796147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64064873" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28796147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64064873" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28796147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64064873" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28796147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64064873" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28796147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70217049">
+  <w:abstractNum w:abstractNumId="19407985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76277659">
+    <w:lvl w:ilvl="0" w:tplc="26498037">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70217049">
-    <w:abstractNumId w:val="70217049"/>
+  <w:num w:numId="19407985">
+    <w:abstractNumId w:val="19407985"/>
   </w:num>
-  <w:num w:numId="70217050">
-    <w:abstractNumId w:val="70217050"/>
+  <w:num w:numId="19407986">
+    <w:abstractNumId w:val="19407986"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId432847519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665931008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId222869f78005c96b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId963569f78005c96fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId464069f78005c9e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId580369f78005cd21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId590269f78005cd3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId999469f78005cd4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId798669f78005cd8d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId497669f78005cd988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId363369f78005cde9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId995569f78005ce04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId949169f78005c9ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId949169f78005c9ccf.jpg"/><Relationship Id="rId511769f78005cc2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId511769f78005cc2ef.jpg"/><Relationship Id="rId164269f78005ce305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId164269f78005ce305.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478903452" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162077592" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70516a138de4a66ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId21636a138de4a66f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId25886a138de4a7115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId16906a138de4aa28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId38186a138de4aa42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId82426a138de4aa55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId49666a138de4aa984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId19636a138de4aaa37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId58946a138de4aaf70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30926a138de4ab146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId87566a138de4a6f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87566a138de4a6f51.jpg"/><Relationship Id="rId57486a138de4a939e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57486a138de4a939e.jpg"/><Relationship Id="rId29386a138de4ab58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29386a138de4ab58c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>