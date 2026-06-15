--- v11 (2026-05-24)
+++ v12 (2026-06-15)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70516a138de4a66ac" w:history="1">
+            <w:hyperlink r:id="rId28296a2ff05576532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21636a138de4a66f3" w:history="1">
+            <w:hyperlink r:id="rId52126a2ff05576578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77631002" name="name25936a138de4a6f54" descr="2826.jpg"/>
+                  <wp:docPr id="99730670" name="name52896a2ff05578711" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87566a138de4a6f51" cstate="print"/>
+                          <a:blip r:embed="rId30816a2ff0557870d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25886a138de4a7115" w:history="1">
+            <w:hyperlink r:id="rId51036a2ff05578944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79744486" name="name59236a138de4a93a4" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="78836316" name="name41746a2ff0557bdd6" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57486a138de4a939e" cstate="print"/>
+                    <a:blip r:embed="rId52956a2ff0557bdd1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16906a138de4aa28b" w:history="1">
+      <w:hyperlink r:id="rId18646a2ff0557ccfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38186a138de4aa42f" w:history="1">
+      <w:hyperlink r:id="rId21326a2ff0557ce8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82426a138de4aa55b" w:history="1">
+      <w:hyperlink r:id="rId94806a2ff0557cfbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49666a138de4aa984" w:history="1">
+      <w:hyperlink r:id="rId34656a2ff0557d3e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19636a138de4aaa37" w:history="1">
+      <w:hyperlink r:id="rId43556a2ff0557d49a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58946a138de4aaf70" w:history="1">
+      <w:hyperlink r:id="rId21576a2ff0557d988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30926a138de4ab146" w:history="1">
+      <w:hyperlink r:id="rId76956a2ff0558005e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66581516" name="name43016a138de4ab58d" descr="eu_funding_250.png"/>
+            <wp:docPr id="90277625" name="name59536a2ff055800df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29386a138de4ab58c" cstate="print"/>
+                    <a:blip r:embed="rId78606a2ff055800dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19407986">
+  <w:abstractNum w:abstractNumId="80499282">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28796147">
+    <w:lvl w:ilvl="0" w:tplc="38610713">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28796147" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38610713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28796147" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38610713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28796147" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38610713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28796147" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38610713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28796147" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38610713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28796147" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38610713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28796147" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38610713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28796147" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38610713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19407985">
+  <w:abstractNum w:abstractNumId="80499281">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26498037">
+    <w:lvl w:ilvl="0" w:tplc="34827993">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19407985">
-    <w:abstractNumId w:val="19407985"/>
+  <w:num w:numId="80499281">
+    <w:abstractNumId w:val="80499281"/>
   </w:num>
-  <w:num w:numId="19407986">
-    <w:abstractNumId w:val="19407986"/>
+  <w:num w:numId="80499282">
+    <w:abstractNumId w:val="80499282"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478903452" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162077592" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70516a138de4a66ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId21636a138de4a66f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId25886a138de4a7115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId16906a138de4aa28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId38186a138de4aa42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId82426a138de4aa55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId49666a138de4aa984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId19636a138de4aaa37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId58946a138de4aaf70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30926a138de4ab146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId87566a138de4a6f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87566a138de4a6f51.jpg"/><Relationship Id="rId57486a138de4a939e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57486a138de4a939e.jpg"/><Relationship Id="rId29386a138de4ab58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29386a138de4ab58c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId346868101" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId466470494" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28296a2ff05576532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId52126a2ff05576578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId51036a2ff05578944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId18646a2ff0557ccfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId21326a2ff0557ce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId94806a2ff0557cfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId34656a2ff0557d3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId43556a2ff0557d49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId21576a2ff0557d988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76956a2ff0558005e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId30816a2ff0557870d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30816a2ff0557870d.jpg"/><Relationship Id="rId52956a2ff0557bdd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52956a2ff0557bdd1.jpg"/><Relationship Id="rId78606a2ff055800dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78606a2ff055800dd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>