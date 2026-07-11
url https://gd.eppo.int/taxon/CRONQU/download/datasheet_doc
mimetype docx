--- v12 (2026-06-15)
+++ v13 (2026-07-11)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28296a2ff05576532" w:history="1">
+            <w:hyperlink r:id="rId83186a51ef3b9c2e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52126a2ff05576578" w:history="1">
+            <w:hyperlink r:id="rId20656a51ef3b9c32c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99730670" name="name52896a2ff05578711" descr="2826.jpg"/>
+                  <wp:docPr id="62392357" name="name89756a51ef3b9c818" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30816a2ff0557870d" cstate="print"/>
+                          <a:blip r:embed="rId30076a51ef3b9c814" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51036a2ff05578944" w:history="1">
+            <w:hyperlink r:id="rId65796a51ef3b9c97e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78836316" name="name41746a2ff0557bdd6" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="52893218" name="name58526a51ef3b9e5a9" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52956a2ff0557bdd1" cstate="print"/>
+                    <a:blip r:embed="rId80286a51ef3b9e5a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18646a2ff0557ccfb" w:history="1">
+      <w:hyperlink r:id="rId84046a51ef3b9f44d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21326a2ff0557ce8e" w:history="1">
+      <w:hyperlink r:id="rId85266a51ef3b9f5f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94806a2ff0557cfbc" w:history="1">
+      <w:hyperlink r:id="rId21956a51ef3b9f721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34656a2ff0557d3e6" w:history="1">
+      <w:hyperlink r:id="rId19436a51ef3b9fb0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43556a2ff0557d49a" w:history="1">
+      <w:hyperlink r:id="rId62096a51ef3b9fbb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21576a2ff0557d988" w:history="1">
+      <w:hyperlink r:id="rId16706a51ef3ba0099" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76956a2ff0558005e" w:history="1">
+      <w:hyperlink r:id="rId59326a51ef3ba025a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90277625" name="name59536a2ff055800df" descr="eu_funding_250.png"/>
+            <wp:docPr id="11681874" name="name91486a51ef3ba02c1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78606a2ff055800dd" cstate="print"/>
+                    <a:blip r:embed="rId55826a51ef3ba02c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80499282">
+  <w:abstractNum w:abstractNumId="68884961">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38610713">
+    <w:lvl w:ilvl="0" w:tplc="21814367">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38610713" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21814367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38610713" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21814367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38610713" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21814367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38610713" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21814367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38610713" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21814367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38610713" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21814367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38610713" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21814367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38610713" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21814367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80499281">
+  <w:abstractNum w:abstractNumId="68884960">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34827993">
+    <w:lvl w:ilvl="0" w:tplc="11147169">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80499281">
-    <w:abstractNumId w:val="80499281"/>
+  <w:num w:numId="68884960">
+    <w:abstractNumId w:val="68884960"/>
   </w:num>
-  <w:num w:numId="80499282">
-    <w:abstractNumId w:val="80499282"/>
+  <w:num w:numId="68884961">
+    <w:abstractNumId w:val="68884961"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId346868101" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId466470494" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28296a2ff05576532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId52126a2ff05576578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId51036a2ff05578944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId18646a2ff0557ccfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId21326a2ff0557ce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId94806a2ff0557cfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId34656a2ff0557d3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId43556a2ff0557d49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId21576a2ff0557d988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76956a2ff0558005e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId30816a2ff0557870d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30816a2ff0557870d.jpg"/><Relationship Id="rId52956a2ff0557bdd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52956a2ff0557bdd1.jpg"/><Relationship Id="rId78606a2ff055800dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78606a2ff055800dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId858896317" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId621740472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83186a51ef3b9c2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId20656a51ef3b9c32c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId65796a51ef3b9c97e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId84046a51ef3b9f44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId85266a51ef3b9f5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId21956a51ef3b9f721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId19436a51ef3b9fb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId62096a51ef3b9fbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId16706a51ef3ba0099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59326a51ef3ba025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId30076a51ef3b9c814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30076a51ef3b9c814.jpg"/><Relationship Id="rId80286a51ef3b9e5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80286a51ef3b9e5a4.jpg"/><Relationship Id="rId55826a51ef3ba02c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55826a51ef3ba02c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>