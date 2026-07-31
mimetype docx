--- v13 (2026-07-11)
+++ v14 (2026-07-31)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83186a51ef3b9c2e7" w:history="1">
+            <w:hyperlink r:id="rId40366a6c5fd4c2bd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20656a51ef3b9c32c" w:history="1">
+            <w:hyperlink r:id="rId95056a6c5fd4c2c1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62392357" name="name89756a51ef3b9c818" descr="2826.jpg"/>
+                  <wp:docPr id="31298373" name="name25176a6c5fd4c352a" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30076a51ef3b9c814" cstate="print"/>
+                          <a:blip r:embed="rId26656a6c5fd4c3528" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65796a51ef3b9c97e" w:history="1">
+            <w:hyperlink r:id="rId98106a6c5fd4c390e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52893218" name="name58526a51ef3b9e5a9" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="22175304" name="name99626a6c5fd4c5eba" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80286a51ef3b9e5a4" cstate="print"/>
+                    <a:blip r:embed="rId21456a6c5fd4c5eb6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84046a51ef3b9f44d" w:history="1">
+      <w:hyperlink r:id="rId59446a6c5fd4c6d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85266a51ef3b9f5f6" w:history="1">
+      <w:hyperlink r:id="rId44126a6c5fd4c6eb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21956a51ef3b9f721" w:history="1">
+      <w:hyperlink r:id="rId78696a6c5fd4c6fdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19436a51ef3b9fb0a" w:history="1">
+      <w:hyperlink r:id="rId71026a6c5fd4c73f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62096a51ef3b9fbb8" w:history="1">
+      <w:hyperlink r:id="rId32226a6c5fd4c74a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16706a51ef3ba0099" w:history="1">
+      <w:hyperlink r:id="rId51856a6c5fd4c7996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59326a51ef3ba025a" w:history="1">
+      <w:hyperlink r:id="rId93526a6c5fd4c7b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11681874" name="name91486a51ef3ba02c1" descr="eu_funding_250.png"/>
+            <wp:docPr id="30354398" name="name69716a6c5fd4c7ba3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55826a51ef3ba02c0" cstate="print"/>
+                    <a:blip r:embed="rId46116a6c5fd4c7ba2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68884961">
+  <w:abstractNum w:abstractNumId="55227936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21814367">
+    <w:lvl w:ilvl="0" w:tplc="73490857">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21814367" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73490857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21814367" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73490857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21814367" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73490857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21814367" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73490857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21814367" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73490857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21814367" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73490857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21814367" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73490857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21814367" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73490857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68884960">
+  <w:abstractNum w:abstractNumId="55227935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11147169">
+    <w:lvl w:ilvl="0" w:tplc="93430796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68884960">
-    <w:abstractNumId w:val="68884960"/>
+  <w:num w:numId="55227935">
+    <w:abstractNumId w:val="55227935"/>
   </w:num>
-  <w:num w:numId="68884961">
-    <w:abstractNumId w:val="68884961"/>
+  <w:num w:numId="55227936">
+    <w:abstractNumId w:val="55227936"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId858896317" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId621740472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83186a51ef3b9c2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId20656a51ef3b9c32c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId65796a51ef3b9c97e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId84046a51ef3b9f44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId85266a51ef3b9f5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId21956a51ef3b9f721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId19436a51ef3b9fb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId62096a51ef3b9fbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId16706a51ef3ba0099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59326a51ef3ba025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId30076a51ef3b9c814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30076a51ef3b9c814.jpg"/><Relationship Id="rId80286a51ef3b9e5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80286a51ef3b9e5a4.jpg"/><Relationship Id="rId55826a51ef3ba02c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55826a51ef3ba02c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116744076" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178411554" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40366a6c5fd4c2bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId95056a6c5fd4c2c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId98106a6c5fd4c390e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId59446a6c5fd4c6d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId44126a6c5fd4c6eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId78696a6c5fd4c6fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId71026a6c5fd4c73f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId32226a6c5fd4c74a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId51856a6c5fd4c7996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93526a6c5fd4c7b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId26656a6c5fd4c3528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26656a6c5fd4c3528.jpg"/><Relationship Id="rId21456a6c5fd4c5eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21456a6c5fd4c5eb6.jpg"/><Relationship Id="rId46116a6c5fd4c7ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46116a6c5fd4c7ba2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>