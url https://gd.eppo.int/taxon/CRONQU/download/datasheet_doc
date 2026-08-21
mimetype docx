--- v14 (2026-07-31)
+++ v15 (2026-08-21)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40366a6c5fd4c2bd8" w:history="1">
+            <w:hyperlink r:id="rId16546a880cd29501a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95056a6c5fd4c2c1c" w:history="1">
+            <w:hyperlink r:id="rId31716a880cd295073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31298373" name="name25176a6c5fd4c352a" descr="2826.jpg"/>
+                  <wp:docPr id="92577341" name="name55536a880cd29582b" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26656a6c5fd4c3528" cstate="print"/>
+                          <a:blip r:embed="rId54436a880cd295829" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98106a6c5fd4c390e" w:history="1">
+            <w:hyperlink r:id="rId46926a880cd29594d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22175304" name="name99626a6c5fd4c5eba" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="79563156" name="name20246a880cd298d2d" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21456a6c5fd4c5eb6" cstate="print"/>
+                    <a:blip r:embed="rId92746a880cd298d26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59446a6c5fd4c6d21" w:history="1">
+      <w:hyperlink r:id="rId67946a880cd29a1e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44126a6c5fd4c6eb0" w:history="1">
+      <w:hyperlink r:id="rId69926a880cd29a373" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78696a6c5fd4c6fdd" w:history="1">
+      <w:hyperlink r:id="rId85606a880cd29a4b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71026a6c5fd4c73f1" w:history="1">
+      <w:hyperlink r:id="rId21416a880cd29a8ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32226a6c5fd4c74a5" w:history="1">
+      <w:hyperlink r:id="rId19636a880cd29a980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51856a6c5fd4c7996" w:history="1">
+      <w:hyperlink r:id="rId44326a880cd29ae5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93526a6c5fd4c7b47" w:history="1">
+      <w:hyperlink r:id="rId57256a880cd29b00e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30354398" name="name69716a6c5fd4c7ba3" descr="eu_funding_250.png"/>
+            <wp:docPr id="35259117" name="name78376a880cd29b076" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46116a6c5fd4c7ba2" cstate="print"/>
+                    <a:blip r:embed="rId96426a880cd29b075" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55227936">
+  <w:abstractNum w:abstractNumId="73074856">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73490857">
+    <w:lvl w:ilvl="0" w:tplc="47331629">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73490857" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47331629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73490857" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47331629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73490857" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47331629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73490857" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47331629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73490857" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47331629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73490857" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47331629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73490857" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47331629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73490857" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47331629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55227935">
+  <w:abstractNum w:abstractNumId="73074855">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93430796">
+    <w:lvl w:ilvl="0" w:tplc="27758897">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55227935">
-    <w:abstractNumId w:val="55227935"/>
+  <w:num w:numId="73074855">
+    <w:abstractNumId w:val="73074855"/>
   </w:num>
-  <w:num w:numId="55227936">
-    <w:abstractNumId w:val="55227936"/>
+  <w:num w:numId="73074856">
+    <w:abstractNumId w:val="73074856"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116744076" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178411554" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40366a6c5fd4c2bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId95056a6c5fd4c2c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId98106a6c5fd4c390e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId59446a6c5fd4c6d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId44126a6c5fd4c6eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId78696a6c5fd4c6fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId71026a6c5fd4c73f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId32226a6c5fd4c74a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId51856a6c5fd4c7996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93526a6c5fd4c7b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId26656a6c5fd4c3528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26656a6c5fd4c3528.jpg"/><Relationship Id="rId21456a6c5fd4c5eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21456a6c5fd4c5eb6.jpg"/><Relationship Id="rId46116a6c5fd4c7ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46116a6c5fd4c7ba2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId557423846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855735810" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16546a880cd29501a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId31716a880cd295073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId46926a880cd29594d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId67946a880cd29a1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId69926a880cd29a373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId85606a880cd29a4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId21416a880cd29a8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId19636a880cd29a980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId44326a880cd29ae5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57256a880cd29b00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId54436a880cd295829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54436a880cd295829.jpg"/><Relationship Id="rId92746a880cd298d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92746a880cd298d26.jpg"/><Relationship Id="rId96426a880cd29b075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96426a880cd29b075.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>