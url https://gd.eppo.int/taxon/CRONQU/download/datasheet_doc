--- v15 (2026-08-21)
+++ v16 (2026-09-11)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16546a880cd29501a" w:history="1">
+            <w:hyperlink r:id="rId19136aa3ec820cc89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31716a880cd295073" w:history="1">
+            <w:hyperlink r:id="rId79046aa3ec820cccd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92577341" name="name55536a880cd29582b" descr="2826.jpg"/>
+                  <wp:docPr id="85063004" name="name81406aa3ec820cdb9" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54436a880cd295829" cstate="print"/>
+                          <a:blip r:embed="rId88126aa3ec820cdb8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46926a880cd29594d" w:history="1">
+            <w:hyperlink r:id="rId66676aa3ec820cf04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79563156" name="name20246a880cd298d2d" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="14160618" name="name59996aa3ec820f27a" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92746a880cd298d26" cstate="print"/>
+                    <a:blip r:embed="rId52566aa3ec820f277" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67946a880cd29a1e5" w:history="1">
+      <w:hyperlink r:id="rId65476aa3ec821040c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69926a880cd29a373" w:history="1">
+      <w:hyperlink r:id="rId52686aa3ec8210597" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85606a880cd29a4b2" w:history="1">
+      <w:hyperlink r:id="rId88896aa3ec82106c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21416a880cd29a8ce" w:history="1">
+      <w:hyperlink r:id="rId61226aa3ec8210af1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19636a880cd29a980" w:history="1">
+      <w:hyperlink r:id="rId31906aa3ec8210be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44326a880cd29ae5c" w:history="1">
+      <w:hyperlink r:id="rId19346aa3ec82110c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57256a880cd29b00e" w:history="1">
+      <w:hyperlink r:id="rId87526aa3ec8211273" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35259117" name="name78376a880cd29b076" descr="eu_funding_250.png"/>
+            <wp:docPr id="72565189" name="name94246aa3ec8211304" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96426a880cd29b075" cstate="print"/>
+                    <a:blip r:embed="rId97166aa3ec8211303" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73074856">
+  <w:abstractNum w:abstractNumId="41202222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47331629">
+    <w:lvl w:ilvl="0" w:tplc="70603737">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47331629" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70603737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47331629" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70603737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47331629" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70603737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47331629" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70603737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47331629" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70603737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47331629" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70603737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47331629" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70603737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47331629" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70603737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73074855">
+  <w:abstractNum w:abstractNumId="41202221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27758897">
+    <w:lvl w:ilvl="0" w:tplc="49587973">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73074855">
-    <w:abstractNumId w:val="73074855"/>
+  <w:num w:numId="41202221">
+    <w:abstractNumId w:val="41202221"/>
   </w:num>
-  <w:num w:numId="73074856">
-    <w:abstractNumId w:val="73074856"/>
+  <w:num w:numId="41202222">
+    <w:abstractNumId w:val="41202222"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId557423846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855735810" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16546a880cd29501a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId31716a880cd295073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId46926a880cd29594d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId67946a880cd29a1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId69926a880cd29a373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId85606a880cd29a4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId21416a880cd29a8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId19636a880cd29a980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId44326a880cd29ae5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57256a880cd29b00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId54436a880cd295829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54436a880cd295829.jpg"/><Relationship Id="rId92746a880cd298d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92746a880cd298d26.jpg"/><Relationship Id="rId96426a880cd29b075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96426a880cd29b075.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478556070" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973409804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19136aa3ec820cc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId79046aa3ec820cccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId66676aa3ec820cf04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId65476aa3ec821040c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId52686aa3ec8210597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId88896aa3ec82106c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId61226aa3ec8210af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId31906aa3ec8210be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId19346aa3ec82110c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87526aa3ec8211273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId88126aa3ec820cdb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88126aa3ec820cdb8.jpg"/><Relationship Id="rId52566aa3ec820f277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52566aa3ec820f277.jpg"/><Relationship Id="rId97166aa3ec8211303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97166aa3ec8211303.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>