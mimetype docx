--- v16 (2026-09-11)
+++ v17 (2026-10-02)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19136aa3ec820cc89" w:history="1">
+            <w:hyperlink r:id="rId54856abf822349a03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79046aa3ec820cccd" w:history="1">
+            <w:hyperlink r:id="rId79606abf822349a47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85063004" name="name81406aa3ec820cdb9" descr="2826.jpg"/>
+                  <wp:docPr id="73638540" name="name65156abf82234a16c" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88126aa3ec820cdb8" cstate="print"/>
+                          <a:blip r:embed="rId83656abf82234a16a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66676aa3ec820cf04" w:history="1">
+            <w:hyperlink r:id="rId70106abf82234a2bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3756,63 +3756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14160618" name="name59996aa3ec820f27a" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="22301716" name="name96666abf82234c2ff" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52566aa3ec820f277" cstate="print"/>
+                    <a:blip r:embed="rId67386abf82234c2fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65476aa3ec821040c" w:history="1">
+      <w:hyperlink r:id="rId15316abf82234d157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52686aa3ec8210597" w:history="1">
+      <w:hyperlink r:id="rId46386abf82234d312" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88896aa3ec82106c0" w:history="1">
+      <w:hyperlink r:id="rId22986abf82234d445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6756,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61226aa3ec8210af1" w:history="1">
+      <w:hyperlink r:id="rId42746abf82234d858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6864,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31906aa3ec8210be3" w:history="1">
+      <w:hyperlink r:id="rId96436abf82234d90b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19346aa3ec82110c8" w:history="1">
+      <w:hyperlink r:id="rId26386abf82234de05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7898,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87526aa3ec8211273" w:history="1">
+      <w:hyperlink r:id="rId71166abf82234dfc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72565189" name="name94246aa3ec8211304" descr="eu_funding_250.png"/>
+            <wp:docPr id="37763405" name="name84026abf82234e3fe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97166aa3ec8211303" cstate="print"/>
+                    <a:blip r:embed="rId37646abf82234e3fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8070,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41202222">
+  <w:abstractNum w:abstractNumId="38737337">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70603737">
+    <w:lvl w:ilvl="0" w:tplc="66471555">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70603737" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66471555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70603737" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66471555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70603737" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66471555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70603737" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66471555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70603737" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66471555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70603737" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66471555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70603737" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66471555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70603737" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66471555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41202221">
+  <w:abstractNum w:abstractNumId="38737336">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49587973">
+    <w:lvl w:ilvl="0" w:tplc="87457879">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8952,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41202221">
-    <w:abstractNumId w:val="41202221"/>
+  <w:num w:numId="38737336">
+    <w:abstractNumId w:val="38737336"/>
   </w:num>
-  <w:num w:numId="41202222">
-    <w:abstractNumId w:val="41202222"/>
+  <w:num w:numId="38737337">
+    <w:abstractNumId w:val="38737337"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20550,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478556070" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973409804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19136aa3ec820cc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId79046aa3ec820cccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId66676aa3ec820cf04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId65476aa3ec821040c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId52686aa3ec8210597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId88896aa3ec82106c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId61226aa3ec8210af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId31906aa3ec8210be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId19346aa3ec82110c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87526aa3ec8211273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId88126aa3ec820cdb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88126aa3ec820cdb8.jpg"/><Relationship Id="rId52566aa3ec820f277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52566aa3ec820f277.jpg"/><Relationship Id="rId97166aa3ec8211303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97166aa3ec8211303.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId459735548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId603747959" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54856abf822349a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId79606abf822349a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId70106abf82234a2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId15316abf82234d157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId46386abf82234d312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId22986abf82234d445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId42746abf82234d858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId96436abf82234d90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId26386abf82234de05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71166abf82234dfc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId83656abf82234a16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83656abf82234a16a.jpg"/><Relationship Id="rId67386abf82234c2fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67386abf82234c2fc.jpg"/><Relationship Id="rId37646abf82234e3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37646abf82234e3fc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>