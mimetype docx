--- v17 (2026-10-02)
+++ v18 (2026-10-22)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eastern gall rust of pine, Western gall rust of pine, pine gall rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54856abf822349a03" w:history="1">
+            <w:hyperlink r:id="rId93086ada06c943be3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79606abf822349a47" w:history="1">
+            <w:hyperlink r:id="rId60176ada06c943c27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73638540" name="name65156abf82234a16c" descr="2826.jpg"/>
+                  <wp:docPr id="30967514" name="name52046ada06c94430f" descr="2826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83656abf82234a16a" cstate="print"/>
+                          <a:blip r:embed="rId44126ada06c94430e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70106abf82234a2bc" w:history="1">
+            <w:hyperlink r:id="rId93006ada06c94442d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2751,50 +2751,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus contorta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pinus densata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pinus echinata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus elliottii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3272,50 +3292,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus coccinea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quercus glauca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus macrocarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -3756,63 +3796,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, mainly through molecular techniques to confirm the identity of the pathogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22301716" name="name96666abf82234c2ff" descr="CRONQU_distribution_map.jpg"/>
+            <wp:docPr id="45474194" name="name22346ada06c9467c0" descr="CRONQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67386abf82234c2fc" cstate="print"/>
+                    <a:blip r:embed="rId27246ada06c9467bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3871,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Russian Federation (Far East)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Anhui, Gansu, Guangxi, Guizhou, Heilongjiang, Hubei, Hunan, Jiangsu, Jiangxi, Shaanxi, Sichuan, Yunnan, Zhejiang), India (Manipur, Meghalaya), Japan, Korea, Democratic People's Republic of, Korea, Republic of, Philippines</w:t>
+        <w:t xml:space="preserve"> China (Anhui, Gansu, Guangxi, Guizhou, Heilongjiang, Hubei, Hunan, Jiangsu, Jiangxi, Shaanxi, Sichuan, Xizhang, Yunnan, Zhejiang), India (Manipur, Meghalaya), Japan, Korea, Democratic People's Republic of, Korea, Republic of, Philippines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, New Brunswick, Northwest Territories, Nova Scotia, Ontario, Québec, Saskatchewan, Yukon Territory), Mexico, United States of America (Alabama, Alaska, Arizona, Arkansas, California, Connecticut, Delaware, Florida, Georgia, Idaho, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maryland, Michigan, Minnesota, Mississippi, Missouri, Nebraska, New Jersey, North Carolina, North Dakota, Oklahoma, Pennsylvania, South Carolina, South Dakota, Tennessee, Texas, Virginia, Washington, West Virginia, Wisconsin, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5692,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15316abf82234d157" w:history="1">
+      <w:hyperlink r:id="rId71446ada06c94770a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pine-oak rust). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46386abf82234d312" w:history="1">
+      <w:hyperlink r:id="rId85446ada06c94789e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.16153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6124,51 +6164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22986abf82234d445" w:history="1">
+      <w:hyperlink r:id="rId30416ada06c947c24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6756,51 +6796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuprevich VF &amp; Ulyanishchev VI (1975) Opredelitel rzhavchinnykh gribov SSSR. I. Nauk, USSR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42746abf82234d858" w:history="1">
+      <w:hyperlink r:id="rId17646ada06c94801d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6864,51 +6904,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1795–1807.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96436abf82234d90b" w:history="1">
+      <w:hyperlink r:id="rId19346ada06c9480cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed in January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7643,51 +7683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium quercuum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26386abf82234de05" w:history="1">
+      <w:hyperlink r:id="rId97446ada06c9485cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7898,81 +7938,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71166abf82234dfc4" w:history="1">
+      <w:hyperlink r:id="rId68646ada06c948780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37763405" name="name84026abf82234e3fe" descr="eu_funding_250.png"/>
+            <wp:docPr id="3635569" name="name31196ada06c948b1e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37646abf82234e3fc" cstate="print"/>
+                    <a:blip r:embed="rId58946ada06c948b1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8070,137 +8110,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38737337">
+  <w:abstractNum w:abstractNumId="17594113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66471555">
+    <w:lvl w:ilvl="0" w:tplc="24567436">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66471555" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24567436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66471555" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24567436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66471555" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24567436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66471555" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24567436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66471555" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24567436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66471555" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24567436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66471555" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24567436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66471555" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24567436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38737336">
+  <w:abstractNum w:abstractNumId="17594112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87457879">
+    <w:lvl w:ilvl="0" w:tplc="56632334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8952,55 +8992,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38737336">
-    <w:abstractNumId w:val="38737336"/>
+  <w:num w:numId="17594112">
+    <w:abstractNumId w:val="17594112"/>
   </w:num>
-  <w:num w:numId="38737337">
-    <w:abstractNumId w:val="38737337"/>
+  <w:num w:numId="17594113">
+    <w:abstractNumId w:val="17594113"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20550,51 +20590,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId459735548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId603747959" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54856abf822349a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId79606abf822349a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId70106abf82234a2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId15316abf82234d157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId46386abf82234d312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId22986abf82234d445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId42746abf82234d858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId96436abf82234d90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId26386abf82234de05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71166abf82234dfc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId83656abf82234a16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83656abf82234a16a.jpg"/><Relationship Id="rId67386abf82234c2fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67386abf82234c2fc.jpg"/><Relationship Id="rId37646abf82234e3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37646abf82234e3fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947914062" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId642657411" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93086ada06c943be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/" TargetMode="External"/><Relationship Id="rId60176ada06c943c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/categorization" TargetMode="External"/><Relationship Id="rId93006ada06c94442d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONQU/photos" TargetMode="External"/><Relationship Id="rId71446ada06c94770a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId85446ada06c94789e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.16153" TargetMode="External"/><Relationship Id="rId30416ada06c947c24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId17646ada06c94801d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId19346ada06c9480cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId97446ada06c9485cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68646ada06c948780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId44126ada06c94430e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44126ada06c94430e.jpg"/><Relationship Id="rId27246ada06c9467bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27246ada06c9467bd.jpg"/><Relationship Id="rId58946ada06c948b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58946ada06c948b1d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>