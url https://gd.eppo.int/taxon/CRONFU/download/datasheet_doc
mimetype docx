--- v13 (2026-08-31)
+++ v14 (2026-09-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51066a95fac9c7e2a" w:history="1">
+            <w:hyperlink r:id="rId58406ab098ce1a9ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13506a95fac9c7e6c" w:history="1">
+            <w:hyperlink r:id="rId32216ab098ce1aa10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50053570" name="name59716a95fac9c8835" descr="461.jpg"/>
+                  <wp:docPr id="56911321" name="name43096ab098ce1b67a" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44496a95fac9c8833" cstate="print"/>
+                          <a:blip r:embed="rId13016ab098ce1b671" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80816a95fac9c8913" w:history="1">
+            <w:hyperlink r:id="rId50686ab098ce1b8e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46131748" name="name24286a95fac9ca2b0" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="26990590" name="name26966ab098ce1dbd2" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44386a95fac9ca2a9" cstate="print"/>
+                    <a:blip r:embed="rId28426ab098ce1dbce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18616a95fac9cbe18" w:history="1">
+      <w:hyperlink r:id="rId88976ab098ce1ed4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72846a95fac9cbf4b" w:history="1">
+      <w:hyperlink r:id="rId28106ab098ce1ee77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93456a95fac9cc351" w:history="1">
+      <w:hyperlink r:id="rId60536ab098ce1f250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83816a95fac9cc9c9" w:history="1">
+      <w:hyperlink r:id="rId59516ab098ce1f8de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50796a95fac9cca97" w:history="1">
+      <w:hyperlink r:id="rId68906ab098ce1f9ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62926a95fac9ccb15" w:history="1">
+      <w:hyperlink r:id="rId34436ab098ce1fa2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45726a95fac9cd3be" w:history="1">
+      <w:hyperlink r:id="rId98846ab098ce201f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42436a95fac9cd571" w:history="1">
+      <w:hyperlink r:id="rId94876ab098ce203cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62769556" name="name64626a95fac9cd5d5" descr="eu_funding_250.png"/>
+            <wp:docPr id="97239455" name="name20746ab098ce2046a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88046a95fac9cd5d4" cstate="print"/>
+                    <a:blip r:embed="rId14176ab098ce20469" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15899299">
+  <w:abstractNum w:abstractNumId="89970291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82895479">
+    <w:lvl w:ilvl="0" w:tplc="48141482">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82895479" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48141482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82895479" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48141482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82895479" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48141482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82895479" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48141482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82895479" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48141482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82895479" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48141482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82895479" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48141482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82895479" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48141482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15899298">
+  <w:abstractNum w:abstractNumId="89970290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71726031">
+    <w:lvl w:ilvl="0" w:tplc="97503052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15899298">
-    <w:abstractNumId w:val="15899298"/>
+  <w:num w:numId="89970290">
+    <w:abstractNumId w:val="89970290"/>
   </w:num>
-  <w:num w:numId="15899299">
-    <w:abstractNumId w:val="15899299"/>
+  <w:num w:numId="89970291">
+    <w:abstractNumId w:val="89970291"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId270314224" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509778454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51066a95fac9c7e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId13506a95fac9c7e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId80816a95fac9c8913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId18616a95fac9cbe18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId72846a95fac9cbf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId93456a95fac9cc351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId83816a95fac9cc9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId50796a95fac9cca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId62926a95fac9ccb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId45726a95fac9cd3be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42436a95fac9cd571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId44496a95fac9c8833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44496a95fac9c8833.jpg"/><Relationship Id="rId44386a95fac9ca2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44386a95fac9ca2a9.jpg"/><Relationship Id="rId88046a95fac9cd5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88046a95fac9cd5d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991043653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId832922312" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58406ab098ce1a9ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId32216ab098ce1aa10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId50686ab098ce1b8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId88976ab098ce1ed4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId28106ab098ce1ee77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId60536ab098ce1f250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId59516ab098ce1f8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId68906ab098ce1f9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId34436ab098ce1fa2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId98846ab098ce201f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94876ab098ce203cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId13016ab098ce1b671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13016ab098ce1b671.jpg"/><Relationship Id="rId28426ab098ce1dbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28426ab098ce1dbce.jpg"/><Relationship Id="rId14176ab098ce20469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14176ab098ce20469.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>