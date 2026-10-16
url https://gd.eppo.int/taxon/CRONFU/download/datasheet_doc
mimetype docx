--- v14 (2026-09-21)
+++ v15 (2026-10-16)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58406ab098ce1a9ce" w:history="1">
+            <w:hyperlink r:id="rId43066ad1efbce8a41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32216ab098ce1aa10" w:history="1">
+            <w:hyperlink r:id="rId77586ad1efbce8a87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56911321" name="name43096ab098ce1b67a" descr="461.jpg"/>
+                  <wp:docPr id="39728237" name="name16396ad1efbce9180" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13016ab098ce1b671" cstate="print"/>
+                          <a:blip r:embed="rId83766ad1efbce917e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50686ab098ce1b8e6" w:history="1">
+            <w:hyperlink r:id="rId93276ad1efbce92c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26990590" name="name26966ab098ce1dbd2" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="55587844" name="name85496ad1efbceaa43" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28426ab098ce1dbce" cstate="print"/>
+                    <a:blip r:embed="rId73186ad1efbceaa41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88976ab098ce1ed4d" w:history="1">
+      <w:hyperlink r:id="rId45276ad1efbcebc61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28106ab098ce1ee77" w:history="1">
+      <w:hyperlink r:id="rId69476ad1efbcebd98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60536ab098ce1f250" w:history="1">
+      <w:hyperlink r:id="rId52766ad1efbcec194" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59516ab098ce1f8de" w:history="1">
+      <w:hyperlink r:id="rId64476ad1efbcec849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68906ab098ce1f9ad" w:history="1">
+      <w:hyperlink r:id="rId57426ad1efbcec920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34436ab098ce1fa2b" w:history="1">
+      <w:hyperlink r:id="rId53506ad1efbcec9a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846ab098ce201f9" w:history="1">
+      <w:hyperlink r:id="rId86436ad1efbced1c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94876ab098ce203cd" w:history="1">
+      <w:hyperlink r:id="rId36616ad1efbced37d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97239455" name="name20746ab098ce2046a" descr="eu_funding_250.png"/>
+            <wp:docPr id="71051791" name="name97896ad1efbced413" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14176ab098ce20469" cstate="print"/>
+                    <a:blip r:embed="rId68346ad1efbced411" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89970291">
+  <w:abstractNum w:abstractNumId="60918480">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48141482">
+    <w:lvl w:ilvl="0" w:tplc="90459946">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48141482" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90459946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48141482" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90459946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48141482" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90459946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48141482" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90459946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48141482" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90459946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48141482" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90459946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48141482" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90459946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48141482" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90459946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89970290">
+  <w:abstractNum w:abstractNumId="60918479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97503052">
+    <w:lvl w:ilvl="0" w:tplc="14253456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89970290">
-    <w:abstractNumId w:val="89970290"/>
+  <w:num w:numId="60918479">
+    <w:abstractNumId w:val="60918479"/>
   </w:num>
-  <w:num w:numId="89970291">
-    <w:abstractNumId w:val="89970291"/>
+  <w:num w:numId="60918480">
+    <w:abstractNumId w:val="60918480"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991043653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId832922312" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58406ab098ce1a9ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId32216ab098ce1aa10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId50686ab098ce1b8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId88976ab098ce1ed4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId28106ab098ce1ee77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId60536ab098ce1f250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId59516ab098ce1f8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId68906ab098ce1f9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId34436ab098ce1fa2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId98846ab098ce201f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94876ab098ce203cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId13016ab098ce1b671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13016ab098ce1b671.jpg"/><Relationship Id="rId28426ab098ce1dbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28426ab098ce1dbce.jpg"/><Relationship Id="rId14176ab098ce20469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14176ab098ce20469.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406343164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId765480479" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43066ad1efbce8a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId77586ad1efbce8a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId93276ad1efbce92c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId45276ad1efbcebc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId69476ad1efbcebd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId52766ad1efbcec194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId64476ad1efbcec849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId57426ad1efbcec920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId53506ad1efbcec9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId86436ad1efbced1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36616ad1efbced37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId83766ad1efbce917e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83766ad1efbce917e.jpg"/><Relationship Id="rId73186ad1efbceaa41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73186ad1efbceaa41.jpg"/><Relationship Id="rId68346ad1efbced411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68346ad1efbced411.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>