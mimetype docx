--- v15 (2026-10-16)
+++ v16 (2026-11-06)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43066ad1efbce8a41" w:history="1">
+            <w:hyperlink r:id="rId18166aedfa4ea15f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77586ad1efbce8a87" w:history="1">
+            <w:hyperlink r:id="rId37226aedfa4ea161d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39728237" name="name16396ad1efbce9180" descr="461.jpg"/>
+                  <wp:docPr id="82372236" name="name27116aedfa4ea1fde" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83766ad1efbce917e" cstate="print"/>
+                          <a:blip r:embed="rId26446aedfa4ea1fdb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93276ad1efbce92c9" w:history="1">
+            <w:hyperlink r:id="rId69256aedfa4ea2156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55587844" name="name85496ad1efbceaa43" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="25720667" name="name14326aedfa4ea3691" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73186ad1efbceaa41" cstate="print"/>
+                    <a:blip r:embed="rId31686aedfa4ea368c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45276ad1efbcebc61" w:history="1">
+      <w:hyperlink r:id="rId68676aedfa4ea41b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69476ad1efbcebd98" w:history="1">
+      <w:hyperlink r:id="rId16956aedfa4ea4260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52766ad1efbcec194" w:history="1">
+      <w:hyperlink r:id="rId94406aedfa4ea446c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64476ad1efbcec849" w:history="1">
+      <w:hyperlink r:id="rId99486aedfa4ea47dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57426ad1efbcec920" w:history="1">
+      <w:hyperlink r:id="rId42866aedfa4ea484a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53506ad1efbcec9a2" w:history="1">
+      <w:hyperlink r:id="rId52016aedfa4ea488e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86436ad1efbced1c2" w:history="1">
+      <w:hyperlink r:id="rId45706aedfa4ea4cb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36616ad1efbced37d" w:history="1">
+      <w:hyperlink r:id="rId73506aedfa4ea4d9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71051791" name="name97896ad1efbced413" descr="eu_funding_250.png"/>
+            <wp:docPr id="21740291" name="name52916aedfa4ea524b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68346ad1efbced411" cstate="print"/>
+                    <a:blip r:embed="rId66376aedfa4ea5242" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60918480">
+  <w:abstractNum w:abstractNumId="95836954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90459946">
+    <w:lvl w:ilvl="0" w:tplc="18744367">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90459946" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18744367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90459946" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18744367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90459946" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18744367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90459946" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18744367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90459946" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18744367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90459946" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18744367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90459946" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18744367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90459946" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18744367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60918479">
+  <w:abstractNum w:abstractNumId="95836953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14253456">
+    <w:lvl w:ilvl="0" w:tplc="26375486">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60918479">
-    <w:abstractNumId w:val="60918479"/>
+  <w:num w:numId="95836953">
+    <w:abstractNumId w:val="95836953"/>
   </w:num>
-  <w:num w:numId="60918480">
-    <w:abstractNumId w:val="60918480"/>
+  <w:num w:numId="95836954">
+    <w:abstractNumId w:val="95836954"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406343164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId765480479" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43066ad1efbce8a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId77586ad1efbce8a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId93276ad1efbce92c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId45276ad1efbcebc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId69476ad1efbcebd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId52766ad1efbcec194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId64476ad1efbcec849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId57426ad1efbcec920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId53506ad1efbcec9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId86436ad1efbced1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36616ad1efbced37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId83766ad1efbce917e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83766ad1efbce917e.jpg"/><Relationship Id="rId73186ad1efbceaa41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73186ad1efbceaa41.jpg"/><Relationship Id="rId68346ad1efbced411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68346ad1efbced411.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId164223181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678711515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18166aedfa4ea15f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId37226aedfa4ea161d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId69256aedfa4ea2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId68676aedfa4ea41b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId16956aedfa4ea4260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId94406aedfa4ea446c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId99486aedfa4ea47dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId42866aedfa4ea484a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId52016aedfa4ea488e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId45706aedfa4ea4cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73506aedfa4ea4d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId26446aedfa4ea1fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26446aedfa4ea1fdb.jpg"/><Relationship Id="rId31686aedfa4ea368c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31686aedfa4ea368c.jpg"/><Relationship Id="rId66376aedfa4ea5242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66376aedfa4ea5242.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>