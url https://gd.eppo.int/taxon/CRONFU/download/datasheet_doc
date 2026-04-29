--- v6 (2026-03-27)
+++ v7 (2026-04-29)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534969c6399e81077" w:history="1">
+            <w:hyperlink r:id="rId180969f1e6a18517c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281469c6399e810bc" w:history="1">
+            <w:hyperlink r:id="rId135169f1e6a1851c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69502466" name="name766369c6399e811fc" descr="461.jpg"/>
+                  <wp:docPr id="68897772" name="name460669f1e6a1857dc" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId268369c6399e811fb" cstate="print"/>
+                          <a:blip r:embed="rId200769f1e6a1857d9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId836869c6399e8132a" w:history="1">
+            <w:hyperlink r:id="rId411269f1e6a18591d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50815494" name="name178369c6399e82eac" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="15073557" name="name933569f1e6a187084" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId696469c6399e82ea7" cstate="print"/>
+                    <a:blip r:embed="rId588369f1e6a187080" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596069c6399e84395" w:history="1">
+      <w:hyperlink r:id="rId335169f1e6a1883b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598169c6399e844df" w:history="1">
+      <w:hyperlink r:id="rId421969f1e6a188509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293169c6399e848df" w:history="1">
+      <w:hyperlink r:id="rId254869f1e6a188919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972169c6399e84f89" w:history="1">
+      <w:hyperlink r:id="rId908969f1e6a188faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105369c6399e85059" w:history="1">
+      <w:hyperlink r:id="rId327369f1e6a189082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644469c6399e850d8" w:history="1">
+      <w:hyperlink r:id="rId890969f1e6a189104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478269c6399e8589a" w:history="1">
+      <w:hyperlink r:id="rId460369f1e6a1898be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660469c6399e85a4a" w:history="1">
+      <w:hyperlink r:id="rId284769f1e6a189a6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76788998" name="name563669c6399e85ab9" descr="eu_funding_250.png"/>
+            <wp:docPr id="46329338" name="name750069f1e6a189b21" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId147269c6399e85ab8" cstate="print"/>
+                    <a:blip r:embed="rId463169f1e6a189b20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37174758">
+  <w:abstractNum w:abstractNumId="73334327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65233079">
+    <w:lvl w:ilvl="0" w:tplc="71452017">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65233079" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71452017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65233079" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71452017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65233079" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71452017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65233079" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71452017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65233079" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71452017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65233079" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71452017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65233079" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71452017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65233079" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71452017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37174757">
+  <w:abstractNum w:abstractNumId="73334326">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22198222">
+    <w:lvl w:ilvl="0" w:tplc="42497604">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37174757">
-    <w:abstractNumId w:val="37174757"/>
+  <w:num w:numId="73334326">
+    <w:abstractNumId w:val="73334326"/>
   </w:num>
-  <w:num w:numId="37174758">
-    <w:abstractNumId w:val="37174758"/>
+  <w:num w:numId="73334327">
+    <w:abstractNumId w:val="73334327"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId326029831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220643023" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId534969c6399e81077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId281469c6399e810bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId836869c6399e8132a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId596069c6399e84395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId598169c6399e844df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId293169c6399e848df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId972169c6399e84f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId105369c6399e85059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId644469c6399e850d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId478269c6399e8589a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId660469c6399e85a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId268369c6399e811fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId268369c6399e811fb.jpg"/><Relationship Id="rId696469c6399e82ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId696469c6399e82ea7.jpg"/><Relationship Id="rId147269c6399e85ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId147269c6399e85ab8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId658730424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId792032853" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId180969f1e6a18517c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId135169f1e6a1851c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId411269f1e6a18591d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId335169f1e6a1883b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId421969f1e6a188509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId254869f1e6a188919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId908969f1e6a188faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId327369f1e6a189082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId890969f1e6a189104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId460369f1e6a1898be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId284769f1e6a189a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId200769f1e6a1857d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200769f1e6a1857d9.jpg"/><Relationship Id="rId588369f1e6a187080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588369f1e6a187080.jpg"/><Relationship Id="rId463169f1e6a189b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463169f1e6a189b20.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>