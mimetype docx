--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180969f1e6a18517c" w:history="1">
+            <w:hyperlink r:id="rId72096a0db9f8e23b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135169f1e6a1851c0" w:history="1">
+            <w:hyperlink r:id="rId14786a0db9f8e23fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68897772" name="name460669f1e6a1857dc" descr="461.jpg"/>
+                  <wp:docPr id="75406900" name="name78856a0db9f8e7acf" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId200769f1e6a1857d9" cstate="print"/>
+                          <a:blip r:embed="rId55966a0db9f8e7acc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId411269f1e6a18591d" w:history="1">
+            <w:hyperlink r:id="rId56836a0db9f8e7c24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15073557" name="name933569f1e6a187084" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="6188699" name="name56716a0db9f8e9302" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId588369f1e6a187080" cstate="print"/>
+                    <a:blip r:embed="rId78646a0db9f8e92ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335169f1e6a1883b8" w:history="1">
+      <w:hyperlink r:id="rId18146a0db9f8ea4fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421969f1e6a188509" w:history="1">
+      <w:hyperlink r:id="rId95576a0db9f8ea64b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254869f1e6a188919" w:history="1">
+      <w:hyperlink r:id="rId25156a0db9f8eaa34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908969f1e6a188faa" w:history="1">
+      <w:hyperlink r:id="rId47956a0db9f8eb0b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327369f1e6a189082" w:history="1">
+      <w:hyperlink r:id="rId51016a0db9f8eb181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId890969f1e6a189104" w:history="1">
+      <w:hyperlink r:id="rId77836a0db9f8eb1ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460369f1e6a1898be" w:history="1">
+      <w:hyperlink r:id="rId40106a0db9f8ed9ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284769f1e6a189a6d" w:history="1">
+      <w:hyperlink r:id="rId63926a0db9f8edb76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46329338" name="name750069f1e6a189b21" descr="eu_funding_250.png"/>
+            <wp:docPr id="95959095" name="name95456a0db9f8ef425" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId463169f1e6a189b20" cstate="print"/>
+                    <a:blip r:embed="rId21306a0db9f8ef424" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73334327">
+  <w:abstractNum w:abstractNumId="70760611">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71452017">
+    <w:lvl w:ilvl="0" w:tplc="22182255">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71452017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22182255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71452017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22182255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71452017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22182255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71452017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22182255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71452017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22182255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71452017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22182255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71452017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22182255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71452017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22182255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73334326">
+  <w:abstractNum w:abstractNumId="70760610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42497604">
+    <w:lvl w:ilvl="0" w:tplc="43313064">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73334326">
-    <w:abstractNumId w:val="73334326"/>
+  <w:num w:numId="70760610">
+    <w:abstractNumId w:val="70760610"/>
   </w:num>
-  <w:num w:numId="73334327">
-    <w:abstractNumId w:val="73334327"/>
+  <w:num w:numId="70760611">
+    <w:abstractNumId w:val="70760611"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId658730424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId792032853" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId180969f1e6a18517c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId135169f1e6a1851c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId411269f1e6a18591d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId335169f1e6a1883b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId421969f1e6a188509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId254869f1e6a188919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId908969f1e6a188faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId327369f1e6a189082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId890969f1e6a189104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId460369f1e6a1898be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId284769f1e6a189a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId200769f1e6a1857d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200769f1e6a1857d9.jpg"/><Relationship Id="rId588369f1e6a187080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588369f1e6a187080.jpg"/><Relationship Id="rId463169f1e6a189b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463169f1e6a189b20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId494528367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660325690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72096a0db9f8e23b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId14786a0db9f8e23fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId56836a0db9f8e7c24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId18146a0db9f8ea4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId95576a0db9f8ea64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId25156a0db9f8eaa34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId47956a0db9f8eb0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId51016a0db9f8eb181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId77836a0db9f8eb1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId40106a0db9f8ed9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63926a0db9f8edb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId55966a0db9f8e7acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55966a0db9f8e7acc.jpg"/><Relationship Id="rId78646a0db9f8e92ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78646a0db9f8e92ff.jpg"/><Relationship Id="rId21306a0db9f8ef424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21306a0db9f8ef424.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>