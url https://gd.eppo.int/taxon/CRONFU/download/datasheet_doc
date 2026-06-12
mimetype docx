--- v8 (2026-05-20)
+++ v9 (2026-06-12)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72096a0db9f8e23b3" w:history="1">
+            <w:hyperlink r:id="rId29656a2bc06d5517b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14786a0db9f8e23fd" w:history="1">
+            <w:hyperlink r:id="rId96786a2bc06d551c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75406900" name="name78856a0db9f8e7acf" descr="461.jpg"/>
+                  <wp:docPr id="627448" name="name42646a2bc06d55b4f" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55966a0db9f8e7acc" cstate="print"/>
+                          <a:blip r:embed="rId20746a2bc06d55b49" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56836a0db9f8e7c24" w:history="1">
+            <w:hyperlink r:id="rId89396a2bc06d55cb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6188699" name="name56716a0db9f8e9302" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="30735922" name="name56696a2bc06d575de" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78646a0db9f8e92ff" cstate="print"/>
+                    <a:blip r:embed="rId15866a2bc06d575d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18146a0db9f8ea4fa" w:history="1">
+      <w:hyperlink r:id="rId59456a2bc06d588b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95576a0db9f8ea64b" w:history="1">
+      <w:hyperlink r:id="rId36186a2bc06d589ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25156a0db9f8eaa34" w:history="1">
+      <w:hyperlink r:id="rId15756a2bc06d58e04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47956a0db9f8eb0b1" w:history="1">
+      <w:hyperlink r:id="rId44896a2bc06d59539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51016a0db9f8eb181" w:history="1">
+      <w:hyperlink r:id="rId79196a2bc06d5960c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77836a0db9f8eb1ff" w:history="1">
+      <w:hyperlink r:id="rId83776a2bc06d5968e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40106a0db9f8ed9ba" w:history="1">
+      <w:hyperlink r:id="rId41186a2bc06d59eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63926a0db9f8edb76" w:history="1">
+      <w:hyperlink r:id="rId11766a2bc06d5a091" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95959095" name="name95456a0db9f8ef425" descr="eu_funding_250.png"/>
+            <wp:docPr id="39970279" name="name37946a2bc06d5a14e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21306a0db9f8ef424" cstate="print"/>
+                    <a:blip r:embed="rId18896a2bc06d5a14d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70760611">
+  <w:abstractNum w:abstractNumId="61461302">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22182255">
+    <w:lvl w:ilvl="0" w:tplc="36166256">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22182255" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36166256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22182255" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36166256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22182255" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36166256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22182255" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36166256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22182255" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36166256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22182255" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36166256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22182255" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36166256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22182255" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36166256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70760610">
+  <w:abstractNum w:abstractNumId="61461301">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43313064">
+    <w:lvl w:ilvl="0" w:tplc="63661933">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70760610">
-    <w:abstractNumId w:val="70760610"/>
+  <w:num w:numId="61461301">
+    <w:abstractNumId w:val="61461301"/>
   </w:num>
-  <w:num w:numId="70760611">
-    <w:abstractNumId w:val="70760611"/>
+  <w:num w:numId="61461302">
+    <w:abstractNumId w:val="61461302"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId494528367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660325690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72096a0db9f8e23b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId14786a0db9f8e23fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId56836a0db9f8e7c24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId18146a0db9f8ea4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId95576a0db9f8ea64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId25156a0db9f8eaa34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId47956a0db9f8eb0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId51016a0db9f8eb181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId77836a0db9f8eb1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId40106a0db9f8ed9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63926a0db9f8edb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId55966a0db9f8e7acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55966a0db9f8e7acc.jpg"/><Relationship Id="rId78646a0db9f8e92ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78646a0db9f8e92ff.jpg"/><Relationship Id="rId21306a0db9f8ef424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21306a0db9f8ef424.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId505593911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId939223540" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29656a2bc06d5517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId96786a2bc06d551c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId89396a2bc06d55cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId59456a2bc06d588b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId36186a2bc06d589ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId15756a2bc06d58e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId44896a2bc06d59539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId79196a2bc06d5960c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId83776a2bc06d5968e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId41186a2bc06d59eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11766a2bc06d5a091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId20746a2bc06d55b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20746a2bc06d55b49.jpg"/><Relationship Id="rId15866a2bc06d575d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15866a2bc06d575d9.jpg"/><Relationship Id="rId18896a2bc06d5a14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18896a2bc06d5a14d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>