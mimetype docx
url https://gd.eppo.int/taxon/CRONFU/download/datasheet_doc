--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29656a2bc06d5517b" w:history="1">
+            <w:hyperlink r:id="rId69176a464469d3b87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96786a2bc06d551c6" w:history="1">
+            <w:hyperlink r:id="rId17876a464469d3bcc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="627448" name="name42646a2bc06d55b4f" descr="461.jpg"/>
+                  <wp:docPr id="66331979" name="name18206a464469d4361" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20746a2bc06d55b49" cstate="print"/>
+                          <a:blip r:embed="rId80006a464469d435f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89396a2bc06d55cb3" w:history="1">
+            <w:hyperlink r:id="rId74676a464469d449a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30735922" name="name56696a2bc06d575de" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="87244281" name="name70546a464469d5f9b" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15866a2bc06d575d9" cstate="print"/>
+                    <a:blip r:embed="rId10846a464469d5f92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59456a2bc06d588b3" w:history="1">
+      <w:hyperlink r:id="rId83966a464469d7972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36186a2bc06d589ec" w:history="1">
+      <w:hyperlink r:id="rId34816a464469d7aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15756a2bc06d58e04" w:history="1">
+      <w:hyperlink r:id="rId84046a464469d7e8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44896a2bc06d59539" w:history="1">
+      <w:hyperlink r:id="rId33596a464469d84ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79196a2bc06d5960c" w:history="1">
+      <w:hyperlink r:id="rId94866a464469d85cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83776a2bc06d5968e" w:history="1">
+      <w:hyperlink r:id="rId28906a464469d864b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41186a2bc06d59eb5" w:history="1">
+      <w:hyperlink r:id="rId62176a464469d8e21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11766a2bc06d5a091" w:history="1">
+      <w:hyperlink r:id="rId81306a464469d8fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39970279" name="name37946a2bc06d5a14e" descr="eu_funding_250.png"/>
+            <wp:docPr id="6624830" name="name99286a464469d9036" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18896a2bc06d5a14d" cstate="print"/>
+                    <a:blip r:embed="rId97506a464469d9035" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61461302">
+  <w:abstractNum w:abstractNumId="14814089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36166256">
+    <w:lvl w:ilvl="0" w:tplc="35254543">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36166256" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35254543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36166256" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35254543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36166256" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35254543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36166256" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35254543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36166256" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35254543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36166256" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35254543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36166256" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35254543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36166256" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35254543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61461301">
+  <w:abstractNum w:abstractNumId="14814088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63661933">
+    <w:lvl w:ilvl="0" w:tplc="42972723">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61461301">
-    <w:abstractNumId w:val="61461301"/>
+  <w:num w:numId="14814088">
+    <w:abstractNumId w:val="14814088"/>
   </w:num>
-  <w:num w:numId="61461302">
-    <w:abstractNumId w:val="61461302"/>
+  <w:num w:numId="14814089">
+    <w:abstractNumId w:val="14814089"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId505593911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId939223540" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29656a2bc06d5517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId96786a2bc06d551c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId89396a2bc06d55cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId59456a2bc06d588b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId36186a2bc06d589ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId15756a2bc06d58e04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId44896a2bc06d59539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId79196a2bc06d5960c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId83776a2bc06d5968e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId41186a2bc06d59eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11766a2bc06d5a091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId20746a2bc06d55b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20746a2bc06d55b49.jpg"/><Relationship Id="rId15866a2bc06d575d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15866a2bc06d575d9.jpg"/><Relationship Id="rId18896a2bc06d5a14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18896a2bc06d5a14d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId356898172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661275307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69176a464469d3b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId17876a464469d3bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId74676a464469d449a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId83966a464469d7972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId34816a464469d7aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId84046a464469d7e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId33596a464469d84ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId94866a464469d85cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId28906a464469d864b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId62176a464469d8e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81306a464469d8fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId80006a464469d435f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80006a464469d435f.jpg"/><Relationship Id="rId10846a464469d5f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10846a464469d5f92.jpg"/><Relationship Id="rId97506a464469d9035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97506a464469d9035.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>