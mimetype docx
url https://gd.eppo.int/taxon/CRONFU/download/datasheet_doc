--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69176a464469d3b87" w:history="1">
+            <w:hyperlink r:id="rId38226a60daf70a85d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17876a464469d3bcc" w:history="1">
+            <w:hyperlink r:id="rId65306a60daf70a8a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66331979" name="name18206a464469d4361" descr="461.jpg"/>
+                  <wp:docPr id="92489492" name="name51326a60daf70adf5" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80006a464469d435f" cstate="print"/>
+                          <a:blip r:embed="rId12536a60daf70adf3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74676a464469d449a" w:history="1">
+            <w:hyperlink r:id="rId69936a60daf70aee5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87244281" name="name70546a464469d5f9b" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="54105136" name="name72076a60daf70c41f" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10846a464469d5f92" cstate="print"/>
+                    <a:blip r:embed="rId20466a60daf70c41d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83966a464469d7972" w:history="1">
+      <w:hyperlink r:id="rId72646a60daf70d591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34816a464469d7aa4" w:history="1">
+      <w:hyperlink r:id="rId53276a60daf70d6be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84046a464469d7e8a" w:history="1">
+      <w:hyperlink r:id="rId41456a60daf70daa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33596a464469d84ff" w:history="1">
+      <w:hyperlink r:id="rId57996a60daf70e11e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94866a464469d85cd" w:history="1">
+      <w:hyperlink r:id="rId41766a60daf70e1f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28906a464469d864b" w:history="1">
+      <w:hyperlink r:id="rId50716a60daf70e279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62176a464469d8e21" w:history="1">
+      <w:hyperlink r:id="rId84256a60daf70ef46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81306a464469d8fd6" w:history="1">
+      <w:hyperlink r:id="rId58796a60daf70f183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6624830" name="name99286a464469d9036" descr="eu_funding_250.png"/>
+            <wp:docPr id="71553493" name="name29846a60daf70f203" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97506a464469d9035" cstate="print"/>
+                    <a:blip r:embed="rId72706a60daf70f202" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14814089">
+  <w:abstractNum w:abstractNumId="19556786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35254543">
+    <w:lvl w:ilvl="0" w:tplc="59169141">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35254543" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59169141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35254543" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59169141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35254543" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59169141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35254543" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59169141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35254543" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59169141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35254543" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59169141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35254543" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59169141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35254543" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59169141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14814088">
+  <w:abstractNum w:abstractNumId="19556785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42972723">
+    <w:lvl w:ilvl="0" w:tplc="22897440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14814088">
-    <w:abstractNumId w:val="14814088"/>
+  <w:num w:numId="19556785">
+    <w:abstractNumId w:val="19556785"/>
   </w:num>
-  <w:num w:numId="14814089">
-    <w:abstractNumId w:val="14814089"/>
+  <w:num w:numId="19556786">
+    <w:abstractNumId w:val="19556786"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId356898172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661275307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69176a464469d3b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId17876a464469d3bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId74676a464469d449a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId83966a464469d7972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId34816a464469d7aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId84046a464469d7e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId33596a464469d84ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId94866a464469d85cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId28906a464469d864b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId62176a464469d8e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81306a464469d8fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId80006a464469d435f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80006a464469d435f.jpg"/><Relationship Id="rId10846a464469d5f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10846a464469d5f92.jpg"/><Relationship Id="rId97506a464469d9035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97506a464469d9035.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549976306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId252763052" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38226a60daf70a85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId65306a60daf70a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId69936a60daf70aee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId72646a60daf70d591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId53276a60daf70d6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId41456a60daf70daa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId57996a60daf70e11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId41766a60daf70e1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId50716a60daf70e279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId84256a60daf70ef46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58796a60daf70f183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId12536a60daf70adf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12536a60daf70adf3.jpg"/><Relationship Id="rId20466a60daf70c41d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20466a60daf70c41d.jpg"/><Relationship Id="rId72706a60daf70f202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72706a60daf70f202.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>