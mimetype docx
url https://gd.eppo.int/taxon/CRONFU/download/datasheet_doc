--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38226a60daf70a85d" w:history="1">
+            <w:hyperlink r:id="rId17556a7b660b9ecc0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65306a60daf70a8a1" w:history="1">
+            <w:hyperlink r:id="rId13056a7b660b9ed07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92489492" name="name51326a60daf70adf5" descr="461.jpg"/>
+                  <wp:docPr id="12109159" name="name34446a7b660b9f64f" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12536a60daf70adf3" cstate="print"/>
+                          <a:blip r:embed="rId73516a7b660b9f64d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69936a60daf70aee5" w:history="1">
+            <w:hyperlink r:id="rId71016a7b660b9f785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54105136" name="name72076a60daf70c41f" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="70007501" name="name86166a7b660ba10d1" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20466a60daf70c41d" cstate="print"/>
+                    <a:blip r:embed="rId23596a7b660ba10cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72646a60daf70d591" w:history="1">
+      <w:hyperlink r:id="rId82256a7b660ba22c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53276a60daf70d6be" w:history="1">
+      <w:hyperlink r:id="rId89516a7b660ba23f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41456a60daf70daa3" w:history="1">
+      <w:hyperlink r:id="rId10466a7b660ba54d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57996a60daf70e11e" w:history="1">
+      <w:hyperlink r:id="rId80616a7b660ba5bad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41766a60daf70e1f9" w:history="1">
+      <w:hyperlink r:id="rId79606a7b660ba5c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50716a60daf70e279" w:history="1">
+      <w:hyperlink r:id="rId27416a7b660ba5d05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84256a60daf70ef46" w:history="1">
+      <w:hyperlink r:id="rId10766a7b660ba651d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58796a60daf70f183" w:history="1">
+      <w:hyperlink r:id="rId84066a7b660ba66d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71553493" name="name29846a60daf70f203" descr="eu_funding_250.png"/>
+            <wp:docPr id="52683346" name="name58506a7b660ba6733" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72706a60daf70f202" cstate="print"/>
+                    <a:blip r:embed="rId61996a7b660ba6732" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19556786">
+  <w:abstractNum w:abstractNumId="24355320">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59169141">
+    <w:lvl w:ilvl="0" w:tplc="77380652">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59169141" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77380652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59169141" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77380652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59169141" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77380652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59169141" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77380652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59169141" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77380652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59169141" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77380652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59169141" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77380652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59169141" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77380652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19556785">
+  <w:abstractNum w:abstractNumId="24355319">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22897440">
+    <w:lvl w:ilvl="0" w:tplc="47593913">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19556785">
-    <w:abstractNumId w:val="19556785"/>
+  <w:num w:numId="24355319">
+    <w:abstractNumId w:val="24355319"/>
   </w:num>
-  <w:num w:numId="19556786">
-    <w:abstractNumId w:val="19556786"/>
+  <w:num w:numId="24355320">
+    <w:abstractNumId w:val="24355320"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549976306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId252763052" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38226a60daf70a85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId65306a60daf70a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId69936a60daf70aee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId72646a60daf70d591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId53276a60daf70d6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId41456a60daf70daa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId57996a60daf70e11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId41766a60daf70e1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId50716a60daf70e279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId84256a60daf70ef46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58796a60daf70f183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId12536a60daf70adf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12536a60daf70adf3.jpg"/><Relationship Id="rId20466a60daf70c41d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20466a60daf70c41d.jpg"/><Relationship Id="rId72706a60daf70f202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72706a60daf70f202.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId342411296" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId600237973" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17556a7b660b9ecc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId13056a7b660b9ed07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId71016a7b660b9f785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId82256a7b660ba22c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId89516a7b660ba23f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId10466a7b660ba54d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId80616a7b660ba5bad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId79606a7b660ba5c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId27416a7b660ba5d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId10766a7b660ba651d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84066a7b660ba66d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId73516a7b660b9f64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73516a7b660b9f64d.jpg"/><Relationship Id="rId23596a7b660ba10cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23596a7b660ba10cd.jpg"/><Relationship Id="rId61996a7b660ba6732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61996a7b660ba6732.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>