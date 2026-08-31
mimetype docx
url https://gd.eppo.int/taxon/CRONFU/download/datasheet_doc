--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Arthur &amp; F. Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southern fusiform rust of pine, fusiform rust of Southern pines, fusiform rust of pine, rust of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17556a7b660b9ecc0" w:history="1">
+            <w:hyperlink r:id="rId51066a95fac9c7e2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13056a7b660b9ed07" w:history="1">
+            <w:hyperlink r:id="rId13506a95fac9c7e6c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12109159" name="name34446a7b660b9f64f" descr="461.jpg"/>
+                  <wp:docPr id="50053570" name="name59716a95fac9c8835" descr="461.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="461.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73516a7b660b9f64d" cstate="print"/>
+                          <a:blip r:embed="rId44496a95fac9c8833" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71016a7b660b9f785" w:history="1">
+            <w:hyperlink r:id="rId80816a95fac9c8913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in those countries still needs to be confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70007501" name="name86166a7b660ba10d1" descr="CRONFU_distribution_map.jpg"/>
+            <wp:docPr id="46131748" name="name24286a95fac9ca2b0" descr="CRONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23596a7b660ba10cd" cstate="print"/>
+                    <a:blip r:embed="rId44386a95fac9ca2a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4882,51 +4882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0210952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82256a7b660ba22c5" w:history="1">
+      <w:hyperlink r:id="rId18616a95fac9cbe18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0210952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Southern fusiform rust) CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89516a7b660ba23f8" w:history="1">
+      <w:hyperlink r:id="rId72846a95fac9cbf4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05511. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10466a7b660ba54d6" w:history="1">
+      <w:hyperlink r:id="rId93456a95fac9cc351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6706,51 +6706,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maloy OC (2003) White pine blister rust. Plant Health Instructor (APS), 3. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80616a7b660ba5bad" w:history="1">
+      <w:hyperlink r:id="rId83816a95fac9cc9c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2003-0908-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6834,51 +6834,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1206-1208.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MyCoPortal (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79606a7b660ba5c84" w:history="1">
+      <w:hyperlink r:id="rId50796a95fac9cca97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mycoportal.org/portal/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed on January 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6913,51 +6913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27416a7b660ba5d05" w:history="1">
+      <w:hyperlink r:id="rId62926a95fac9ccb15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2014.00299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8145,51 +8145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cronartium fusiforme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a7b660ba651d" w:history="1">
+      <w:hyperlink r:id="rId45726a95fac9cd3be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8400,81 +8400,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 47-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84066a7b660ba66d2" w:history="1">
+      <w:hyperlink r:id="rId42436a95fac9cd571" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02450.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52683346" name="name58506a7b660ba6733" descr="eu_funding_250.png"/>
+            <wp:docPr id="62769556" name="name64626a95fac9cd5d5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61996a7b660ba6732" cstate="print"/>
+                    <a:blip r:embed="rId88046a95fac9cd5d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8572,137 +8572,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24355320">
+  <w:abstractNum w:abstractNumId="15899299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77380652">
+    <w:lvl w:ilvl="0" w:tplc="82895479">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77380652" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82895479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77380652" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82895479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77380652" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82895479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77380652" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82895479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77380652" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82895479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77380652" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82895479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77380652" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82895479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77380652" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82895479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24355319">
+  <w:abstractNum w:abstractNumId="15899298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47593913">
+    <w:lvl w:ilvl="0" w:tplc="71726031">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9454,55 +9454,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24355319">
-    <w:abstractNumId w:val="24355319"/>
+  <w:num w:numId="15899298">
+    <w:abstractNumId w:val="15899298"/>
   </w:num>
-  <w:num w:numId="24355320">
-    <w:abstractNumId w:val="24355320"/>
+  <w:num w:numId="15899299">
+    <w:abstractNumId w:val="15899299"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21052,51 +21052,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId342411296" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId600237973" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17556a7b660b9ecc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId13056a7b660b9ed07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId71016a7b660b9f785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId82256a7b660ba22c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId89516a7b660ba23f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId10466a7b660ba54d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId80616a7b660ba5bad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId79606a7b660ba5c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId27416a7b660ba5d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId10766a7b660ba651d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84066a7b660ba66d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId73516a7b660b9f64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73516a7b660b9f64d.jpg"/><Relationship Id="rId23596a7b660ba10cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23596a7b660ba10cd.jpg"/><Relationship Id="rId61996a7b660ba6732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61996a7b660ba6732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId270314224" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509778454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51066a95fac9c7e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/" TargetMode="External"/><Relationship Id="rId13506a95fac9c7e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/categorization" TargetMode="External"/><Relationship Id="rId80816a95fac9c8913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRONFU/photos" TargetMode="External"/><Relationship Id="rId18616a95fac9cbe18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0210952" TargetMode="External"/><Relationship Id="rId72846a95fac9cbf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.16151" TargetMode="External"/><Relationship Id="rId93456a95fac9cc351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5511" TargetMode="External"/><Relationship Id="rId83816a95fac9cc9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2003-0908-01" TargetMode="External"/><Relationship Id="rId50796a95fac9cca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycoportal.org/portal/index.php" TargetMode="External"/><Relationship Id="rId62926a95fac9ccb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2014.00299" TargetMode="External"/><Relationship Id="rId45726a95fac9cd3be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42436a95fac9cd571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02450.x" TargetMode="External"/><Relationship Id="rId44496a95fac9c8833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44496a95fac9c8833.jpg"/><Relationship Id="rId44386a95fac9ca2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44386a95fac9ca2a9.jpg"/><Relationship Id="rId88046a95fac9cd5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88046a95fac9cd5d4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>