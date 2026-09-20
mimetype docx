--- v15 (2026-08-28)
+++ v16 (2026-09-20)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53376a919cd3b792f" w:history="1">
+            <w:hyperlink r:id="rId70896aafe37a85113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47286a919cd3b7976" w:history="1">
+            <w:hyperlink r:id="rId11166aafe37a8515a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17836a919cd3b7a80" w:history="1">
+      <w:hyperlink r:id="rId74116aafe37a85262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53740952" name="name55926a919cd3b8926" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="62707055" name="name23026aafe37a861d1" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92736a919cd3b8923" cstate="print"/>
+                    <a:blip r:embed="rId80416aafe37a861ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51026a919cd3b91b1" w:history="1">
+      <w:hyperlink r:id="rId20716aafe37a86cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38116a919cd3b9228" w:history="1">
+      <w:hyperlink r:id="rId33376aafe37a86d35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57056a919cd3b92e4" w:history="1">
+      <w:hyperlink r:id="rId67016aafe37a86dea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696a919cd3b93d9" w:history="1">
+      <w:hyperlink r:id="rId23526aafe37a86eef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72516a919cd3b9561" w:history="1">
+      <w:hyperlink r:id="rId81566aafe37a8707d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53226a919cd3b9642" w:history="1">
+      <w:hyperlink r:id="rId97036aafe37a87160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44666a919cd3b9711" w:history="1">
+      <w:hyperlink r:id="rId12696aafe37a87234" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36416a919cd3b97a1" w:history="1">
+      <w:hyperlink r:id="rId47006aafe37a872c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44956a919cd3b9841" w:history="1">
+      <w:hyperlink r:id="rId72336aafe37a87356" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26436a919cd3b98d3" w:history="1">
+      <w:hyperlink r:id="rId67676aafe37a873e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90416a919cd3b9962" w:history="1">
+      <w:hyperlink r:id="rId19906aafe37a87478" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59166a919cd3b9a95" w:history="1">
+      <w:hyperlink r:id="rId74296aafe37a875ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51872508" name="name91126a919cd3b9dae" descr="eu_funding_250.png"/>
+            <wp:docPr id="627956" name="name28846aafe37a879c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57696a919cd3b9dac" cstate="print"/>
+                    <a:blip r:embed="rId55716aafe37a879c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42379689">
+  <w:abstractNum w:abstractNumId="62737035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33176160">
+    <w:lvl w:ilvl="0" w:tplc="89452392">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33176160" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89452392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33176160" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89452392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33176160" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89452392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33176160" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89452392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33176160" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89452392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33176160" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89452392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33176160" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89452392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33176160" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89452392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42379688">
+  <w:abstractNum w:abstractNumId="62737034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81117613">
+    <w:lvl w:ilvl="0" w:tplc="74401145">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42379688">
-    <w:abstractNumId w:val="42379688"/>
+  <w:num w:numId="62737034">
+    <w:abstractNumId w:val="62737034"/>
   </w:num>
-  <w:num w:numId="42379689">
-    <w:abstractNumId w:val="42379689"/>
+  <w:num w:numId="62737035">
+    <w:abstractNumId w:val="62737035"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId870086591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805580180" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53376a919cd3b792f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId47286a919cd3b7976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId17836a919cd3b7a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId51026a919cd3b91b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId38116a919cd3b9228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId57056a919cd3b92e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId32696a919cd3b93d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId72516a919cd3b9561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId53226a919cd3b9642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId44666a919cd3b9711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId36416a919cd3b97a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId44956a919cd3b9841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId26436a919cd3b98d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId90416a919cd3b9962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId59166a919cd3b9a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92736a919cd3b8923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92736a919cd3b8923.jpg"/><Relationship Id="rId57696a919cd3b9dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57696a919cd3b9dac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId690619174" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873638543" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70896aafe37a85113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId11166aafe37a8515a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId74116aafe37a85262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId20716aafe37a86cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId33376aafe37a86d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId67016aafe37a86dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId23526aafe37a86eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId81566aafe37a8707d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId97036aafe37a87160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId12696aafe37a87234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId47006aafe37a872c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId72336aafe37a87356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId67676aafe37a873e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId19906aafe37a87478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId74296aafe37a875ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80416aafe37a861ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80416aafe37a861ce.jpg"/><Relationship Id="rId55716aafe37a879c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55716aafe37a879c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>