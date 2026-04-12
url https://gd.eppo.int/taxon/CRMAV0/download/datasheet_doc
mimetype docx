--- v6 (2026-03-16)
+++ v7 (2026-04-12)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300669b8373ce1734" w:history="1">
+            <w:hyperlink r:id="rId857669dbfd64e8703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638669b8373ce1779" w:history="1">
+            <w:hyperlink r:id="rId161869dbfd64e8749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId977969b8373ce1880" w:history="1">
+      <w:hyperlink r:id="rId487469dbfd64e885c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51079588" name="name883769b8373ce2bae" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="89378515" name="name955069dbfd64e9813" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId347869b8373ce2bab" cstate="print"/>
+                    <a:blip r:embed="rId676769dbfd64e980f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196169b8373ce33ee" w:history="1">
+      <w:hyperlink r:id="rId774169dbfd64ea06e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315669b8373ce3463" w:history="1">
+      <w:hyperlink r:id="rId853869dbfd64ea0e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880769b8373ce3523" w:history="1">
+      <w:hyperlink r:id="rId996369dbfd64ea1a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559069b8373ce3618" w:history="1">
+      <w:hyperlink r:id="rId801769dbfd64ea298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962969b8373ce37a2" w:history="1">
+      <w:hyperlink r:id="rId618469dbfd64ea420" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552769b8373ce3897" w:history="1">
+      <w:hyperlink r:id="rId432569dbfd64ea4ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935769b8373ce396b" w:history="1">
+      <w:hyperlink r:id="rId930069dbfd64ea5ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937569b8373ce39fb" w:history="1">
+      <w:hyperlink r:id="rId850069dbfd64ea681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447669b8373ce3a8d" w:history="1">
+      <w:hyperlink r:id="rId358569dbfd64ea713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652569b8373ce3b1d" w:history="1">
+      <w:hyperlink r:id="rId233769dbfd64ea7a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700069b8373ce3bad" w:history="1">
+      <w:hyperlink r:id="rId687169dbfd64ea832" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982869b8373ce3cea" w:history="1">
+      <w:hyperlink r:id="rId381269dbfd64ea965" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85362692" name="name805669b8373ce41c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="48558179" name="name843469dbfd64eaa51" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId302569b8373ce41c4" cstate="print"/>
+                    <a:blip r:embed="rId743969dbfd64eaa50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25977853">
+  <w:abstractNum w:abstractNumId="56139046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89842611">
+    <w:lvl w:ilvl="0" w:tplc="26344318">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89842611" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26344318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89842611" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26344318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89842611" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26344318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89842611" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26344318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89842611" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26344318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89842611" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26344318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89842611" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26344318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89842611" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26344318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25977852">
+  <w:abstractNum w:abstractNumId="56139045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94132231">
+    <w:lvl w:ilvl="0" w:tplc="30573140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25977852">
-    <w:abstractNumId w:val="25977852"/>
+  <w:num w:numId="56139045">
+    <w:abstractNumId w:val="56139045"/>
   </w:num>
-  <w:num w:numId="25977853">
-    <w:abstractNumId w:val="25977853"/>
+  <w:num w:numId="56139046">
+    <w:abstractNumId w:val="56139046"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId325017219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId282742192" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId300669b8373ce1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId638669b8373ce1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId977969b8373ce1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId196169b8373ce33ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId315669b8373ce3463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId880769b8373ce3523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId559069b8373ce3618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId962969b8373ce37a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId552769b8373ce3897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId935769b8373ce396b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId937569b8373ce39fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId447669b8373ce3a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId652569b8373ce3b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId700069b8373ce3bad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId982869b8373ce3cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId347869b8373ce2bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId347869b8373ce2bab.jpg"/><Relationship Id="rId302569b8373ce41c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId302569b8373ce41c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId747965252" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId234905930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857669dbfd64e8703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId161869dbfd64e8749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId487469dbfd64e885c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId774169dbfd64ea06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId853869dbfd64ea0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId996369dbfd64ea1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId801769dbfd64ea298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId618469dbfd64ea420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId432569dbfd64ea4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId930069dbfd64ea5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId850069dbfd64ea681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId358569dbfd64ea713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId233769dbfd64ea7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId687169dbfd64ea832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId381269dbfd64ea965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId676769dbfd64e980f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId676769dbfd64e980f.jpg"/><Relationship Id="rId743969dbfd64eaa50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId743969dbfd64eaa50.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>