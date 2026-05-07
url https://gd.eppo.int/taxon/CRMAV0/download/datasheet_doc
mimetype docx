--- v7 (2026-04-12)
+++ v8 (2026-05-07)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857669dbfd64e8703" w:history="1">
+            <w:hyperlink r:id="rId279769fcb860a65e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161869dbfd64e8749" w:history="1">
+            <w:hyperlink r:id="rId342169fcb860a662d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId487469dbfd64e885c" w:history="1">
+      <w:hyperlink r:id="rId134069fcb860a6735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89378515" name="name955069dbfd64e9813" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="65780726" name="name199069fcb860a855e" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId676769dbfd64e980f" cstate="print"/>
+                    <a:blip r:embed="rId664769fcb860a855a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId774169dbfd64ea06e" w:history="1">
+      <w:hyperlink r:id="rId895569fcb860a8eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853869dbfd64ea0e5" w:history="1">
+      <w:hyperlink r:id="rId846869fcb860a8f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996369dbfd64ea1a1" w:history="1">
+      <w:hyperlink r:id="rId874369fcb860a8fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801769dbfd64ea298" w:history="1">
+      <w:hyperlink r:id="rId606469fcb860a90dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618469dbfd64ea420" w:history="1">
+      <w:hyperlink r:id="rId218869fcb860a9268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432569dbfd64ea4ff" w:history="1">
+      <w:hyperlink r:id="rId796969fcb860a9349" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930069dbfd64ea5ed" w:history="1">
+      <w:hyperlink r:id="rId725069fcb860a9541" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850069dbfd64ea681" w:history="1">
+      <w:hyperlink r:id="rId483069fcb860a95da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358569dbfd64ea713" w:history="1">
+      <w:hyperlink r:id="rId827369fcb860a966e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233769dbfd64ea7a2" w:history="1">
+      <w:hyperlink r:id="rId390769fcb860a9701" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687169dbfd64ea832" w:history="1">
+      <w:hyperlink r:id="rId232569fcb860a9793" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381269dbfd64ea965" w:history="1">
+      <w:hyperlink r:id="rId684569fcb860a98c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48558179" name="name843469dbfd64eaa51" descr="eu_funding_250.png"/>
+            <wp:docPr id="18875595" name="name615069fcb860a9992" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId743969dbfd64eaa50" cstate="print"/>
+                    <a:blip r:embed="rId688269fcb860a9990" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56139046">
+  <w:abstractNum w:abstractNumId="79659578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26344318">
+    <w:lvl w:ilvl="0" w:tplc="45434644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26344318" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45434644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26344318" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45434644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26344318" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45434644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26344318" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45434644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26344318" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45434644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26344318" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45434644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26344318" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45434644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26344318" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45434644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56139045">
+  <w:abstractNum w:abstractNumId="79659577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30573140">
+    <w:lvl w:ilvl="0" w:tplc="20832933">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56139045">
-    <w:abstractNumId w:val="56139045"/>
+  <w:num w:numId="79659577">
+    <w:abstractNumId w:val="79659577"/>
   </w:num>
-  <w:num w:numId="56139046">
-    <w:abstractNumId w:val="56139046"/>
+  <w:num w:numId="79659578">
+    <w:abstractNumId w:val="79659578"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId747965252" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId234905930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857669dbfd64e8703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId161869dbfd64e8749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId487469dbfd64e885c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId774169dbfd64ea06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId853869dbfd64ea0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId996369dbfd64ea1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId801769dbfd64ea298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId618469dbfd64ea420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId432569dbfd64ea4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId930069dbfd64ea5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId850069dbfd64ea681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId358569dbfd64ea713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId233769dbfd64ea7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId687169dbfd64ea832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId381269dbfd64ea965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId676769dbfd64e980f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId676769dbfd64e980f.jpg"/><Relationship Id="rId743969dbfd64eaa50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId743969dbfd64eaa50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId424048138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId925031789" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId279769fcb860a65e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId342169fcb860a662d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId134069fcb860a6735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId895569fcb860a8eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId846869fcb860a8f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId874369fcb860a8fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId606469fcb860a90dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId218869fcb860a9268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId796969fcb860a9349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId725069fcb860a9541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId483069fcb860a95da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId827369fcb860a966e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId390769fcb860a9701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId232569fcb860a9793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId684569fcb860a98c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId664769fcb860a855a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId664769fcb860a855a.jpg"/><Relationship Id="rId688269fcb860a9990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId688269fcb860a9990.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>