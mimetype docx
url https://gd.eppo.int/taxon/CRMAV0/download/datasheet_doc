--- v8 (2026-05-07)
+++ v9 (2026-06-01)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279769fcb860a65e8" w:history="1">
+            <w:hyperlink r:id="rId41366a1e148dcba9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342169fcb860a662d" w:history="1">
+            <w:hyperlink r:id="rId71296a1e148dcbae0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId134069fcb860a6735" w:history="1">
+      <w:hyperlink r:id="rId97866a1e148dcbbf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65780726" name="name199069fcb860a855e" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="18152148" name="name89766a1e148dccc3e" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId664769fcb860a855a" cstate="print"/>
+                    <a:blip r:embed="rId19076a1e148dccc3b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895569fcb860a8eab" w:history="1">
+      <w:hyperlink r:id="rId95816a1e148dcd505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846869fcb860a8f37" w:history="1">
+      <w:hyperlink r:id="rId52406a1e148dcd57d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874369fcb860a8fea" w:history="1">
+      <w:hyperlink r:id="rId94226a1e148dcd631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606469fcb860a90dc" w:history="1">
+      <w:hyperlink r:id="rId75576a1e148dcd734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218869fcb860a9268" w:history="1">
+      <w:hyperlink r:id="rId17686a1e148dcd8c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796969fcb860a9349" w:history="1">
+      <w:hyperlink r:id="rId27706a1e148dcd9a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725069fcb860a9541" w:history="1">
+      <w:hyperlink r:id="rId42346a1e148dcda7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483069fcb860a95da" w:history="1">
+      <w:hyperlink r:id="rId66306a1e148dcdb0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827369fcb860a966e" w:history="1">
+      <w:hyperlink r:id="rId34246a1e148dcdb9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId390769fcb860a9701" w:history="1">
+      <w:hyperlink r:id="rId33256a1e148dcdc2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232569fcb860a9793" w:history="1">
+      <w:hyperlink r:id="rId94306a1e148dcdcbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684569fcb860a98c4" w:history="1">
+      <w:hyperlink r:id="rId87696a1e148dcddf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18875595" name="name615069fcb860a9992" descr="eu_funding_250.png"/>
+            <wp:docPr id="54507022" name="name32156a1e148dcde8e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId688269fcb860a9990" cstate="print"/>
+                    <a:blip r:embed="rId27746a1e148dcde8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79659578">
+  <w:abstractNum w:abstractNumId="65177405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45434644">
+    <w:lvl w:ilvl="0" w:tplc="62824893">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45434644" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62824893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45434644" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62824893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45434644" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62824893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45434644" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62824893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45434644" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62824893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45434644" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62824893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45434644" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62824893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45434644" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62824893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79659577">
+  <w:abstractNum w:abstractNumId="65177404">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20832933">
+    <w:lvl w:ilvl="0" w:tplc="53901972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79659577">
-    <w:abstractNumId w:val="79659577"/>
+  <w:num w:numId="65177404">
+    <w:abstractNumId w:val="65177404"/>
   </w:num>
-  <w:num w:numId="79659578">
-    <w:abstractNumId w:val="79659578"/>
+  <w:num w:numId="65177405">
+    <w:abstractNumId w:val="65177405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId424048138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId925031789" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId279769fcb860a65e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId342169fcb860a662d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId134069fcb860a6735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId895569fcb860a8eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId846869fcb860a8f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId874369fcb860a8fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId606469fcb860a90dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId218869fcb860a9268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId796969fcb860a9349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId725069fcb860a9541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId483069fcb860a95da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId827369fcb860a966e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId390769fcb860a9701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId232569fcb860a9793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId684569fcb860a98c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId664769fcb860a855a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId664769fcb860a855a.jpg"/><Relationship Id="rId688269fcb860a9990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId688269fcb860a9990.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257675015" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId199616167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41366a1e148dcba9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId71296a1e148dcbae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId97866a1e148dcbbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId95816a1e148dcd505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId52406a1e148dcd57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId94226a1e148dcd631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId75576a1e148dcd734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId17686a1e148dcd8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId27706a1e148dcd9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId42346a1e148dcda7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId66306a1e148dcdb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId34246a1e148dcdb9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId33256a1e148dcdc2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId94306a1e148dcdcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId87696a1e148dcddf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19076a1e148dccc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19076a1e148dccc3b.jpg"/><Relationship Id="rId27746a1e148dcde8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27746a1e148dcde8d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>