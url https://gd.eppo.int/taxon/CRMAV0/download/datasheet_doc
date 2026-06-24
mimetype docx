--- v9 (2026-06-01)
+++ v10 (2026-06-24)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41366a1e148dcba9b" w:history="1">
+            <w:hyperlink r:id="rId69936a3b843d2f78f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71296a1e148dcbae0" w:history="1">
+            <w:hyperlink r:id="rId53036a3b843d2f7e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97866a1e148dcbbf1" w:history="1">
+      <w:hyperlink r:id="rId94346a3b843d2f8e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18152148" name="name89766a1e148dccc3e" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="53644009" name="name91786a3b843d306d8" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19076a1e148dccc3b" cstate="print"/>
+                    <a:blip r:embed="rId94326a3b843d306d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95816a1e148dcd505" w:history="1">
+      <w:hyperlink r:id="rId67396a3b843d30f8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52406a1e148dcd57d" w:history="1">
+      <w:hyperlink r:id="rId79346a3b843d31000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94226a1e148dcd631" w:history="1">
+      <w:hyperlink r:id="rId49986a3b843d310bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75576a1e148dcd734" w:history="1">
+      <w:hyperlink r:id="rId83846a3b843d311b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17686a1e148dcd8c6" w:history="1">
+      <w:hyperlink r:id="rId54446a3b843d3134a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27706a1e148dcd9a8" w:history="1">
+      <w:hyperlink r:id="rId31976a3b843d3142c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42346a1e148dcda7a" w:history="1">
+      <w:hyperlink r:id="rId66136a3b843d314fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66306a1e148dcdb0a" w:history="1">
+      <w:hyperlink r:id="rId23156a3b843d31588" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34246a1e148dcdb9c" w:history="1">
+      <w:hyperlink r:id="rId50936a3b843d3161b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33256a1e148dcdc2c" w:history="1">
+      <w:hyperlink r:id="rId82886a3b843d316b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94306a1e148dcdcbd" w:history="1">
+      <w:hyperlink r:id="rId38836a3b843d31746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87696a1e148dcddf0" w:history="1">
+      <w:hyperlink r:id="rId43686a3b843d31879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54507022" name="name32156a1e148dcde8e" descr="eu_funding_250.png"/>
+            <wp:docPr id="44444378" name="name39436a3b843d3193f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27746a1e148dcde8d" cstate="print"/>
+                    <a:blip r:embed="rId37836a3b843d3193e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65177405">
+  <w:abstractNum w:abstractNumId="90198989">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62824893">
+    <w:lvl w:ilvl="0" w:tplc="74834060">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62824893" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74834060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62824893" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74834060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62824893" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74834060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62824893" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74834060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62824893" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74834060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62824893" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74834060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62824893" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74834060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62824893" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74834060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65177404">
+  <w:abstractNum w:abstractNumId="90198988">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53901972">
+    <w:lvl w:ilvl="0" w:tplc="27283237">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65177404">
-    <w:abstractNumId w:val="65177404"/>
+  <w:num w:numId="90198988">
+    <w:abstractNumId w:val="90198988"/>
   </w:num>
-  <w:num w:numId="65177405">
-    <w:abstractNumId w:val="65177405"/>
+  <w:num w:numId="90198989">
+    <w:abstractNumId w:val="90198989"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257675015" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId199616167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41366a1e148dcba9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId71296a1e148dcbae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId97866a1e148dcbbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId95816a1e148dcd505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId52406a1e148dcd57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId94226a1e148dcd631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId75576a1e148dcd734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId17686a1e148dcd8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId27706a1e148dcd9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId42346a1e148dcda7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId66306a1e148dcdb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId34246a1e148dcdb9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId33256a1e148dcdc2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId94306a1e148dcdcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId87696a1e148dcddf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19076a1e148dccc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19076a1e148dccc3b.jpg"/><Relationship Id="rId27746a1e148dcde8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27746a1e148dcde8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId393431916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194855203" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69936a3b843d2f78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId53036a3b843d2f7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId94346a3b843d2f8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId67396a3b843d30f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId79346a3b843d31000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId49986a3b843d310bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId83846a3b843d311b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId54446a3b843d3134a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId31976a3b843d3142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId66136a3b843d314fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId23156a3b843d31588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId50936a3b843d3161b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId82886a3b843d316b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId38836a3b843d31746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId43686a3b843d31879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94326a3b843d306d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94326a3b843d306d5.jpg"/><Relationship Id="rId37836a3b843d3193e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37836a3b843d3193e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>