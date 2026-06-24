--- v10 (2026-06-24)
+++ v11 (2026-06-24)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69936a3b843d2f78f" w:history="1">
+            <w:hyperlink r:id="rId47016a3b943411be7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53036a3b843d2f7e0" w:history="1">
+            <w:hyperlink r:id="rId58996a3b943411c66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId94346a3b843d2f8e6" w:history="1">
+      <w:hyperlink r:id="rId84216a3b943411d83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53644009" name="name91786a3b843d306d8" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="61994309" name="name28606a3b943412e58" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94326a3b843d306d5" cstate="print"/>
+                    <a:blip r:embed="rId83776a3b943412e55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67396a3b843d30f8a" w:history="1">
+      <w:hyperlink r:id="rId32976a3b943413772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79346a3b843d31000" w:history="1">
+      <w:hyperlink r:id="rId66086a3b9434137fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49986a3b843d310bc" w:history="1">
+      <w:hyperlink r:id="rId87566a3b9434138c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83846a3b843d311b8" w:history="1">
+      <w:hyperlink r:id="rId99446a3b9434139bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54446a3b843d3134a" w:history="1">
+      <w:hyperlink r:id="rId75406a3b943413b69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31976a3b843d3142c" w:history="1">
+      <w:hyperlink r:id="rId98486a3b943413c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66136a3b843d314fa" w:history="1">
+      <w:hyperlink r:id="rId69406a3b943413d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23156a3b843d31588" w:history="1">
+      <w:hyperlink r:id="rId43916a3b943413da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50936a3b843d3161b" w:history="1">
+      <w:hyperlink r:id="rId38246a3b943413e43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82886a3b843d316b7" w:history="1">
+      <w:hyperlink r:id="rId86546a3b943413ed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38836a3b843d31746" w:history="1">
+      <w:hyperlink r:id="rId95466a3b943413f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43686a3b843d31879" w:history="1">
+      <w:hyperlink r:id="rId41166a3b94341408e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44444378" name="name39436a3b843d3193f" descr="eu_funding_250.png"/>
+            <wp:docPr id="80870573" name="name90916a3b943414133" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37836a3b843d3193e" cstate="print"/>
+                    <a:blip r:embed="rId46296a3b943414132" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90198989">
+  <w:abstractNum w:abstractNumId="14435895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74834060">
+    <w:lvl w:ilvl="0" w:tplc="63237444">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74834060" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63237444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74834060" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63237444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74834060" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63237444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74834060" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63237444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74834060" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63237444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74834060" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63237444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74834060" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63237444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74834060" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63237444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90198988">
+  <w:abstractNum w:abstractNumId="14435894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27283237">
+    <w:lvl w:ilvl="0" w:tplc="38781641">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90198988">
-    <w:abstractNumId w:val="90198988"/>
+  <w:num w:numId="14435894">
+    <w:abstractNumId w:val="14435894"/>
   </w:num>
-  <w:num w:numId="90198989">
-    <w:abstractNumId w:val="90198989"/>
+  <w:num w:numId="14435895">
+    <w:abstractNumId w:val="14435895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId393431916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194855203" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69936a3b843d2f78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId53036a3b843d2f7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId94346a3b843d2f8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId67396a3b843d30f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId79346a3b843d31000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId49986a3b843d310bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId83846a3b843d311b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId54446a3b843d3134a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId31976a3b843d3142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId66136a3b843d314fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId23156a3b843d31588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId50936a3b843d3161b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId82886a3b843d316b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId38836a3b843d31746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId43686a3b843d31879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94326a3b843d306d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94326a3b843d306d5.jpg"/><Relationship Id="rId37836a3b843d3193e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37836a3b843d3193e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId277694526" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId125764485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47016a3b943411be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId58996a3b943411c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId84216a3b943411d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId32976a3b943413772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId66086a3b9434137fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId87566a3b9434138c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId99446a3b9434139bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId75406a3b943413b69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId98486a3b943413c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId69406a3b943413d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId43916a3b943413da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId38246a3b943413e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId86546a3b943413ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId95466a3b943413f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId41166a3b94341408e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83776a3b943412e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83776a3b943412e55.jpg"/><Relationship Id="rId46296a3b943414132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46296a3b943414132.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>