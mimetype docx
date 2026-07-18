--- v11 (2026-06-24)
+++ v12 (2026-07-18)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47016a3b943411be7" w:history="1">
+            <w:hyperlink r:id="rId36956a5b54c832d83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58996a3b943411c66" w:history="1">
+            <w:hyperlink r:id="rId46176a5b54c832dc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84216a3b943411d83" w:history="1">
+      <w:hyperlink r:id="rId43216a5b54c832ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61994309" name="name28606a3b943412e58" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="80809610" name="name73986a5b54c833e01" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83776a3b943412e55" cstate="print"/>
+                    <a:blip r:embed="rId98266a5b54c833dfe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32976a3b943413772" w:history="1">
+      <w:hyperlink r:id="rId87666a5b54c8346a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66086a3b9434137fb" w:history="1">
+      <w:hyperlink r:id="rId61446a5b54c834720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87566a3b9434138c5" w:history="1">
+      <w:hyperlink r:id="rId55126a5b54c8347cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99446a3b9434139bb" w:history="1">
+      <w:hyperlink r:id="rId55606a5b54c8348bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75406a3b943413b69" w:history="1">
+      <w:hyperlink r:id="rId55986a5b54c834a3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98486a3b943413c4b" w:history="1">
+      <w:hyperlink r:id="rId26206a5b54c834b29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69406a3b943413d1b" w:history="1">
+      <w:hyperlink r:id="rId81616a5b54c834c0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43916a3b943413da9" w:history="1">
+      <w:hyperlink r:id="rId77136a5b54c834c9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38246a3b943413e43" w:history="1">
+      <w:hyperlink r:id="rId17356a5b54c834d2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86546a3b943413ed1" w:history="1">
+      <w:hyperlink r:id="rId50636a5b54c834dba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95466a3b943413f5e" w:history="1">
+      <w:hyperlink r:id="rId40446a5b54c834e48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41166a3b94341408e" w:history="1">
+      <w:hyperlink r:id="rId41916a5b54c834f7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80870573" name="name90916a3b943414133" descr="eu_funding_250.png"/>
+            <wp:docPr id="51538704" name="name57686a5b54c835060" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46296a3b943414132" cstate="print"/>
+                    <a:blip r:embed="rId45016a5b54c83505e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14435895">
+  <w:abstractNum w:abstractNumId="80560328">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63237444">
+    <w:lvl w:ilvl="0" w:tplc="22197716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63237444" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22197716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63237444" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22197716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63237444" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22197716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63237444" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22197716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63237444" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22197716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63237444" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22197716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63237444" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22197716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63237444" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22197716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14435894">
+  <w:abstractNum w:abstractNumId="80560327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38781641">
+    <w:lvl w:ilvl="0" w:tplc="68442846">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14435894">
-    <w:abstractNumId w:val="14435894"/>
+  <w:num w:numId="80560327">
+    <w:abstractNumId w:val="80560327"/>
   </w:num>
-  <w:num w:numId="14435895">
-    <w:abstractNumId w:val="14435895"/>
+  <w:num w:numId="80560328">
+    <w:abstractNumId w:val="80560328"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId277694526" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId125764485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47016a3b943411be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId58996a3b943411c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId84216a3b943411d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId32976a3b943413772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId66086a3b9434137fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId87566a3b9434138c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId99446a3b9434139bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId75406a3b943413b69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId98486a3b943413c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId69406a3b943413d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId43916a3b943413da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId38246a3b943413e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId86546a3b943413ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId95466a3b943413f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId41166a3b94341408e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83776a3b943412e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83776a3b943412e55.jpg"/><Relationship Id="rId46296a3b943414132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46296a3b943414132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798367286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343213035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36956a5b54c832d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId46176a5b54c832dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId43216a5b54c832ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId87666a5b54c8346a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId61446a5b54c834720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId55126a5b54c8347cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId55606a5b54c8348bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId55986a5b54c834a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId26206a5b54c834b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId81616a5b54c834c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId77136a5b54c834c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId17356a5b54c834d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId50636a5b54c834dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId40446a5b54c834e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId41916a5b54c834f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98266a5b54c833dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98266a5b54c833dfe.jpg"/><Relationship Id="rId45016a5b54c83505e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45016a5b54c83505e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>