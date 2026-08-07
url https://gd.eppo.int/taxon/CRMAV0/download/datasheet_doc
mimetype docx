--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36956a5b54c832d83" w:history="1">
+            <w:hyperlink r:id="rId60566a761c54be689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46176a5b54c832dc7" w:history="1">
+            <w:hyperlink r:id="rId24296a761c54be6cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43216a5b54c832ee0" w:history="1">
+      <w:hyperlink r:id="rId70096a761c54be7d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80809610" name="name73986a5b54c833e01" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="49036679" name="name15836a761c54bf5d0" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98266a5b54c833dfe" cstate="print"/>
+                    <a:blip r:embed="rId90996a761c54bf5ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87666a5b54c8346a9" w:history="1">
+      <w:hyperlink r:id="rId40086a761c54c0733" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61446a5b54c834720" w:history="1">
+      <w:hyperlink r:id="rId75356a761c54c07b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55126a5b54c8347cf" w:history="1">
+      <w:hyperlink r:id="rId74126a761c54c086a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55606a5b54c8348bd" w:history="1">
+      <w:hyperlink r:id="rId15376a761c54c0961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55986a5b54c834a3e" w:history="1">
+      <w:hyperlink r:id="rId74396a761c54c0aea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26206a5b54c834b29" w:history="1">
+      <w:hyperlink r:id="rId95156a761c54c0bcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81616a5b54c834c0e" w:history="1">
+      <w:hyperlink r:id="rId19706a761c54c0c9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77136a5b54c834c9d" w:history="1">
+      <w:hyperlink r:id="rId82586a761c54c0d2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17356a5b54c834d2d" w:history="1">
+      <w:hyperlink r:id="rId26276a761c54c0dba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50636a5b54c834dba" w:history="1">
+      <w:hyperlink r:id="rId50456a761c54c0e59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40446a5b54c834e48" w:history="1">
+      <w:hyperlink r:id="rId9996a761c54c0eec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41916a5b54c834f7b" w:history="1">
+      <w:hyperlink r:id="rId78816a761c54c1025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51538704" name="name57686a5b54c835060" descr="eu_funding_250.png"/>
+            <wp:docPr id="32488097" name="name17626a761c54c13d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45016a5b54c83505e" cstate="print"/>
+                    <a:blip r:embed="rId51966a761c54c13d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80560328">
+  <w:abstractNum w:abstractNumId="50404253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22197716">
+    <w:lvl w:ilvl="0" w:tplc="59773107">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22197716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59773107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22197716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59773107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22197716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59773107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22197716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59773107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22197716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59773107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22197716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59773107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22197716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59773107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22197716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59773107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80560327">
+  <w:abstractNum w:abstractNumId="50404252">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68442846">
+    <w:lvl w:ilvl="0" w:tplc="89090923">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80560327">
-    <w:abstractNumId w:val="80560327"/>
+  <w:num w:numId="50404252">
+    <w:abstractNumId w:val="50404252"/>
   </w:num>
-  <w:num w:numId="80560328">
-    <w:abstractNumId w:val="80560328"/>
+  <w:num w:numId="50404253">
+    <w:abstractNumId w:val="50404253"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798367286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343213035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36956a5b54c832d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId46176a5b54c832dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId43216a5b54c832ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId87666a5b54c8346a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId61446a5b54c834720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId55126a5b54c8347cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId55606a5b54c8348bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId55986a5b54c834a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId26206a5b54c834b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId81616a5b54c834c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId77136a5b54c834c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId17356a5b54c834d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId50636a5b54c834dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId40446a5b54c834e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId41916a5b54c834f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98266a5b54c833dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98266a5b54c833dfe.jpg"/><Relationship Id="rId45016a5b54c83505e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45016a5b54c83505e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313368896" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964886985" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60566a761c54be689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId24296a761c54be6cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId70096a761c54be7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId40086a761c54c0733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId75356a761c54c07b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId74126a761c54c086a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId15376a761c54c0961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId74396a761c54c0aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId95156a761c54c0bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId19706a761c54c0c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId82586a761c54c0d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId26276a761c54c0dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId50456a761c54c0e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId9996a761c54c0eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId78816a761c54c1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90996a761c54bf5ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90996a761c54bf5ce.jpg"/><Relationship Id="rId51966a761c54c13d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51966a761c54c13d2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>