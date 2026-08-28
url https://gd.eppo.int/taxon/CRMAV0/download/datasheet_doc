--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60566a761c54be689" w:history="1">
+            <w:hyperlink r:id="rId90176a918fd042f34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24296a761c54be6cf" w:history="1">
+            <w:hyperlink r:id="rId65726a918fd042f7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId70096a761c54be7d8" w:history="1">
+      <w:hyperlink r:id="rId67996a918fd043082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49036679" name="name15836a761c54bf5d0" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="66817008" name="name13636a918fd044130" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90996a761c54bf5ce" cstate="print"/>
+                    <a:blip r:embed="rId99416a918fd04412d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40086a761c54c0733" w:history="1">
+      <w:hyperlink r:id="rId84546a918fd04491f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75356a761c54c07b1" w:history="1">
+      <w:hyperlink r:id="rId51266a918fd044994" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74126a761c54c086a" w:history="1">
+      <w:hyperlink r:id="rId66426a918fd044a42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15376a761c54c0961" w:history="1">
+      <w:hyperlink r:id="rId99416a918fd044b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74396a761c54c0aea" w:history="1">
+      <w:hyperlink r:id="rId24406a918fd044cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95156a761c54c0bcb" w:history="1">
+      <w:hyperlink r:id="rId34096a918fd044da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19706a761c54c0c9a" w:history="1">
+      <w:hyperlink r:id="rId76986a918fd044e78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82586a761c54c0d2a" w:history="1">
+      <w:hyperlink r:id="rId91316a918fd044f07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26276a761c54c0dba" w:history="1">
+      <w:hyperlink r:id="rId23546a918fd044f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50456a761c54c0e59" w:history="1">
+      <w:hyperlink r:id="rId82806a918fd045025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9996a761c54c0eec" w:history="1">
+      <w:hyperlink r:id="rId73496a918fd0450b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78816a761c54c1025" w:history="1">
+      <w:hyperlink r:id="rId19226a918fd0451e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32488097" name="name17626a761c54c13d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="28852575" name="name31796a918fd045297" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51966a761c54c13d2" cstate="print"/>
+                    <a:blip r:embed="rId28566a918fd045296" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50404253">
+  <w:abstractNum w:abstractNumId="36446297">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59773107">
+    <w:lvl w:ilvl="0" w:tplc="54495634">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59773107" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54495634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59773107" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54495634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59773107" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54495634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59773107" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54495634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59773107" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54495634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59773107" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54495634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59773107" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54495634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59773107" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54495634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50404252">
+  <w:abstractNum w:abstractNumId="36446296">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89090923">
+    <w:lvl w:ilvl="0" w:tplc="95758498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50404252">
-    <w:abstractNumId w:val="50404252"/>
+  <w:num w:numId="36446296">
+    <w:abstractNumId w:val="36446296"/>
   </w:num>
-  <w:num w:numId="50404253">
-    <w:abstractNumId w:val="50404253"/>
+  <w:num w:numId="36446297">
+    <w:abstractNumId w:val="36446297"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313368896" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964886985" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60566a761c54be689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId24296a761c54be6cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId70096a761c54be7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId40086a761c54c0733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId75356a761c54c07b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId74126a761c54c086a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId15376a761c54c0961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId74396a761c54c0aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId95156a761c54c0bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId19706a761c54c0c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId82586a761c54c0d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId26276a761c54c0dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId50456a761c54c0e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId9996a761c54c0eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId78816a761c54c1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90996a761c54bf5ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90996a761c54bf5ce.jpg"/><Relationship Id="rId51966a761c54c13d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51966a761c54c13d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId204204829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178366438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90176a918fd042f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId65726a918fd042f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId67996a918fd043082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId84546a918fd04491f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId51266a918fd044994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId66426a918fd044a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId99416a918fd044b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId24406a918fd044cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId34096a918fd044da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId76986a918fd044e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId91316a918fd044f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId23546a918fd044f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId82806a918fd045025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId73496a918fd0450b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId19226a918fd0451e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99416a918fd04412d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99416a918fd04412d.jpg"/><Relationship Id="rId28566a918fd045296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28566a918fd045296.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>