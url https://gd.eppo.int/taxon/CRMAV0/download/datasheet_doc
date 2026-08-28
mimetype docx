--- v14 (2026-08-28)
+++ v15 (2026-08-28)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cherry rusty mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry rusty mottle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90176a918fd042f34" w:history="1">
+            <w:hyperlink r:id="rId53376a919cd3b792f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65726a918fd042f7f" w:history="1">
+            <w:hyperlink r:id="rId47286a919cd3b7976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,51 +430,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cherry rusty mottle associated virus (CRMaV) is a positive-sense single-stranded RNA (+ssRNA) virus with a monopartite genome of approximately 8.4 kb encapsidated flexuous rod-like virions (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013). A reference genomic sequence of CRMaV is available in GenBank (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67996a918fd043082" w:history="1">
+      <w:hyperlink r:id="rId17836a919cd3b7a80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NC_020996.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The disease cherry rusty mottle was initially described in Washington State (USA) in 1940 (Reeves, 1940). Later on, mild and severe forms of the disease were described in Oregon (USA) and a similarly named disease described in Europe (Posnette, 1951). It was later determined that despite being similarly named, the disease in the USA in Europe were different (Posnette &amp; Cropley, 1961). The causal agent of the cherry rusty mottle (European) disease has not been identified to date but might be a viral complex. CRMaV was initially described from cherry sources affected by cherry rusty mottle (American) disease and consequently named cherry rusty mottle associated virus. The Koch's postulates have been completed following agroinoculation of an infectious cDNA clone (Villamor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -868,63 +868,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Reinhold &amp; Pscheidt, 2023) as well as once on the east coast, in North Carolina (Poudel &amp; Scott, 2017). The virus has to date not been reported from other areas in the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66817008" name="name13636a918fd044130" descr="CRMAV0_distribution_map.jpg"/>
+            <wp:docPr id="53740952" name="name55926a919cd3b8926" descr="CRMAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRMAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99416a918fd04412d" cstate="print"/>
+                    <a:blip r:embed="rId92736a919cd3b8923" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1849,51 +1849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84546a918fd04491f" w:history="1">
+      <w:hyperlink r:id="rId51026a919cd3b91b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1919,51 +1919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-461. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51266a918fd044994" w:history="1">
+      <w:hyperlink r:id="rId38116a919cd3b9228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01027.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2029,51 +2029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66426a918fd044a42" w:history="1">
+      <w:hyperlink r:id="rId57056a919cd3b92e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2177,51 +2177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 617-625. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99416a918fd044b32" w:history="1">
+      <w:hyperlink r:id="rId32696a919cd3b93d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-0617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24406a918fd044cc7" w:history="1">
+      <w:hyperlink r:id="rId72516a919cd3b9561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-017-0239-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 633-643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34096a918fd044da9" w:history="1">
+      <w:hyperlink r:id="rId53226a919cd3b9642" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-21-0327-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2688,51 +2688,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1287-1295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76986a918fd044e78" w:history="1">
+      <w:hyperlink r:id="rId44666a919cd3b9711" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0140-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2778,51 +2778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399-408. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91316a918fd044f07" w:history="1">
+      <w:hyperlink r:id="rId36416a919cd3b97a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-14-0066-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2868,51 +2868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 699. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23546a918fd044f96" w:history="1">
+      <w:hyperlink r:id="rId44956a919cd3b9841" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-13-0921-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1805-1810. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82806a918fd045025" w:history="1">
+      <w:hyperlink r:id="rId26436a919cd3b98d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1668-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3048,51 +3048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 198330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73496a918fd0450b4" w:history="1">
+      <w:hyperlink r:id="rId90416a919cd3b9962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virusres.2021.198330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3236,51 +3236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robigovirus robigomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19226a918fd0451e4" w:history="1">
+      <w:hyperlink r:id="rId59166a919cd3b9a95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3293,63 +3293,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28852575" name="name31796a918fd045297" descr="eu_funding_250.png"/>
+            <wp:docPr id="51872508" name="name91126a919cd3b9dae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28566a918fd045296" cstate="print"/>
+                    <a:blip r:embed="rId57696a919cd3b9dac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3447,137 +3447,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36446297">
+  <w:abstractNum w:abstractNumId="42379689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54495634">
+    <w:lvl w:ilvl="0" w:tplc="33176160">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54495634" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33176160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54495634" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33176160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54495634" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33176160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54495634" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33176160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54495634" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33176160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54495634" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33176160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54495634" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33176160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54495634" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33176160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36446296">
+  <w:abstractNum w:abstractNumId="42379688">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95758498">
+    <w:lvl w:ilvl="0" w:tplc="81117613">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4329,55 +4329,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36446296">
-    <w:abstractNumId w:val="36446296"/>
+  <w:num w:numId="42379688">
+    <w:abstractNumId w:val="42379688"/>
   </w:num>
-  <w:num w:numId="36446297">
-    <w:abstractNumId w:val="36446297"/>
+  <w:num w:numId="42379689">
+    <w:abstractNumId w:val="42379689"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15927,51 +15927,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId204204829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178366438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90176a918fd042f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId65726a918fd042f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId67996a918fd043082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId84546a918fd04491f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId51266a918fd044994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId66426a918fd044a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId99416a918fd044b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId24406a918fd044cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId34096a918fd044da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId76986a918fd044e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId91316a918fd044f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId23546a918fd044f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId82806a918fd045025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId73496a918fd0450b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId19226a918fd0451e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99416a918fd04412d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99416a918fd04412d.jpg"/><Relationship Id="rId28566a918fd045296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28566a918fd045296.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId870086591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805580180" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53376a919cd3b792f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/" TargetMode="External"/><Relationship Id="rId47286a919cd3b7976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRMAV0/categorization" TargetMode="External"/><Relationship Id="rId17836a919cd3b7a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NC_020996.1" TargetMode="External"/><Relationship Id="rId51026a919cd3b91b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId38116a919cd3b9228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01027.x" TargetMode="External"/><Relationship Id="rId57056a919cd3b92e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId32696a919cd3b93d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-0617" TargetMode="External"/><Relationship Id="rId72516a919cd3b9561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-017-0239-4" TargetMode="External"/><Relationship Id="rId53226a919cd3b9642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-21-0327-SR" TargetMode="External"/><Relationship Id="rId44666a919cd3b9711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0140-R" TargetMode="External"/><Relationship Id="rId36416a919cd3b97a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-14-0066-R" TargetMode="External"/><Relationship Id="rId44956a919cd3b9841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-13-0921-PDN" TargetMode="External"/><Relationship Id="rId26436a919cd3b98d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1668-9" TargetMode="External"/><Relationship Id="rId90416a919cd3b9962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virusres.2021.198330" TargetMode="External"/><Relationship Id="rId59166a919cd3b9a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92736a919cd3b8923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92736a919cd3b8923.jpg"/><Relationship Id="rId57696a919cd3b9dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57696a919cd3b9dac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>