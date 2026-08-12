--- v0 (2025-10-18)
+++ v1 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CRLV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t xml:space="preserve">* Stace-Smith R, Hansen AJ (1976) Cherry rasp leaf virus. CMI/AAB Descriptions of Plant Viruses No. 159. Association of Applied Biologists, Wellesbourne, UK.
 * Wagnon HK; Traylor JA; Williams HE; Weiner AC (1968) Investigations of cherry rasp leaf disease in California. Plant Disease Reporter 52, 618-622.
 </t>
@@ -256,54 +256,60 @@
   <si>
     <t>NIOSI</t>
   </si>
   <si>
     <t>Nicotiana sylvestris</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>OCIBA</t>
   </si>
   <si>
     <t>Ocimum basilicum</t>
   </si>
   <si>
     <t>PHSVX</t>
   </si>
   <si>
     <t>Phaseolus vulgaris</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...2 lines deleted...]
-    <t>Physalis floridana</t>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Bratsch SA, Grinstead S, Lockhart B, Mollov D (2020) Biological properties and genomic sequence of an isolate of cherry rasp leaf virus from tomato. Journal of Plant Pathology. https://doi.org/10.1007/s42161-020-00522-5
+------- as Physalis floridana
+* Hansen AJ, Nylland G, McElroy FD, Stace-Smith R (1974) Origin, cause, host range and spread of cherry rasp leaf disease in North America. Phytopathology 64, 721-727.
+------- as Physalis floridana</t>
   </si>
   <si>
     <t>SEBEX</t>
   </si>
   <si>
     <t>Sesbania herbacea</t>
   </si>
   <si>
     <t>CYJBE</t>
   </si>
   <si>
     <t>Solanum betaceum</t>
   </si>
   <si>
     <t>SOLSI</t>
   </si>
   <si>
     <t>Solanum sisymbriifolium</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1056,90 +1062,90 @@
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29" t="s">
         <v>73</v>
       </c>
       <c r="C29" t="s">
         <v>74</v>
       </c>
       <c r="D29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" t="s">
         <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D32" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D33" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>