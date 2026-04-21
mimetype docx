--- v8 (2026-03-23)
+++ v9 (2026-04-21)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Cherry rasp leaf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American rasp leaf of cherry, flat apple, rasp leaf of cherry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938169c1b49259e0d" w:history="1">
+            <w:hyperlink r:id="rId848969e7688ce65e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382069c1b49259e77" w:history="1">
+            <w:hyperlink r:id="rId307469e7688ce6650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRLV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50405464" name="name811269c1b49259fa0" descr="454.jpg"/>
+                  <wp:docPr id="23691579" name="name774269e7688ce6de7" descr="454.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="454.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId579069c1b49259f9e" cstate="print"/>
+                          <a:blip r:embed="rId350069e7688ce6de4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId453169c1b4925a09e" w:history="1">
+            <w:hyperlink r:id="rId749169e7688ce6ef9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1887,63 +1887,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1968). As a result, in the absence of definitive diagnostic testing, reports of CRLV in cherry outside of the known CRLV-infested areas of western North America should be considered as unconfirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89711106" name="name677369c1b4925b833" descr="CRLV00_distribution_map.jpg"/>
+            <wp:docPr id="37165511" name="name144969e7688ce866b" descr="CRLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId324369c1b4925b82f" cstate="print"/>
+                    <a:blip r:embed="rId804969e7688ce8667" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3416,51 +3416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 843-848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305569c1b4925c3ee" w:history="1">
+      <w:hyperlink r:id="rId428869e7688ce921f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-020-00522-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4581,51 +4581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381969c1b4925cb3d" w:history="1">
+      <w:hyperlink r:id="rId339869e7688ce9990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0058-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5180,51 +5180,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest Cherry rasp leaf virus (cherry rasp leaf). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630169c1b4925cf38" w:history="1">
+      <w:hyperlink r:id="rId127669e7688ce9d9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/16197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheravirus avii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167969c1b4925cff1" w:history="1">
+      <w:hyperlink r:id="rId930869e7688ce9e5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5525,90 +5525,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748169c1b4925d166" w:history="1">
+      <w:hyperlink r:id="rId737969e7688ce9fce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01974.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8192216" name="name287669c1b4925d1f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="85222609" name="name884169e7688cea07c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId810669c1b4925d1f3" cstate="print"/>
+                    <a:blip r:embed="rId820969e7688cea07b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5706,137 +5706,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86103833">
+  <w:abstractNum w:abstractNumId="52076055">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22309155">
+    <w:lvl w:ilvl="0" w:tplc="85815166">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22309155" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85815166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22309155" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85815166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22309155" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85815166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22309155" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85815166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22309155" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85815166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22309155" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85815166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22309155" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85815166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22309155" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85815166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86103832">
+  <w:abstractNum w:abstractNumId="52076054">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52024785">
+    <w:lvl w:ilvl="0" w:tplc="82151945">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6588,55 +6588,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86103832">
-    <w:abstractNumId w:val="86103832"/>
+  <w:num w:numId="52076054">
+    <w:abstractNumId w:val="52076054"/>
   </w:num>
-  <w:num w:numId="86103833">
-    <w:abstractNumId w:val="86103833"/>
+  <w:num w:numId="52076055">
+    <w:abstractNumId w:val="52076055"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18186,51 +18186,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740638057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541422607" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId938169c1b49259e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId382069c1b49259e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId453169c1b4925a09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId305569c1b4925c3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId381969c1b4925cb3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId630169c1b4925cf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId167969c1b4925cff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId748169c1b4925d166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId579069c1b49259f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId579069c1b49259f9e.jpg"/><Relationship Id="rId324369c1b4925b82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId324369c1b4925b82f.jpg"/><Relationship Id="rId810669c1b4925d1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId810669c1b4925d1f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200056745" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId708505930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848969e7688ce65e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId307469e7688ce6650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId749169e7688ce6ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId428869e7688ce921f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId339869e7688ce9990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId127669e7688ce9d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId930869e7688ce9e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId737969e7688ce9fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId350069e7688ce6de4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId350069e7688ce6de4.jpg"/><Relationship Id="rId804969e7688ce8667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId804969e7688ce8667.jpg"/><Relationship Id="rId820969e7688cea07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820969e7688cea07b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>