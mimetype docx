--- v9 (2026-04-21)
+++ v10 (2026-05-13)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Cherry rasp leaf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American rasp leaf of cherry, flat apple, rasp leaf of cherry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848969e7688ce65e7" w:history="1">
+            <w:hyperlink r:id="rId86146a050f9635c38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307469e7688ce6650" w:history="1">
+            <w:hyperlink r:id="rId60866a050f9635ca0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRLV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23691579" name="name774269e7688ce6de7" descr="454.jpg"/>
+                  <wp:docPr id="85774535" name="name35566a050f96362d1" descr="454.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="454.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId350069e7688ce6de4" cstate="print"/>
+                          <a:blip r:embed="rId82066a050f96362cf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId749169e7688ce6ef9" w:history="1">
+            <w:hyperlink r:id="rId63066a050f96363bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1887,63 +1887,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1968). As a result, in the absence of definitive diagnostic testing, reports of CRLV in cherry outside of the known CRLV-infested areas of western North America should be considered as unconfirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37165511" name="name144969e7688ce866b" descr="CRLV00_distribution_map.jpg"/>
+            <wp:docPr id="5680703" name="name22606a050f963772c" descr="CRLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId804969e7688ce8667" cstate="print"/>
+                    <a:blip r:embed="rId74776a050f963772a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3416,51 +3416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 843-848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428869e7688ce921f" w:history="1">
+      <w:hyperlink r:id="rId91966a050f96382f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-020-00522-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4581,51 +4581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339869e7688ce9990" w:history="1">
+      <w:hyperlink r:id="rId13456a050f9638a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0058-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5180,51 +5180,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest Cherry rasp leaf virus (cherry rasp leaf). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127669e7688ce9d9f" w:history="1">
+      <w:hyperlink r:id="rId11746a050f9638e7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/16197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheravirus avii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930869e7688ce9e5a" w:history="1">
+      <w:hyperlink r:id="rId88806a050f9638f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5525,90 +5525,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737969e7688ce9fce" w:history="1">
+      <w:hyperlink r:id="rId16566a050f96390a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01974.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85222609" name="name884169e7688cea07c" descr="eu_funding_250.png"/>
+            <wp:docPr id="13497997" name="name42996a050f9639156" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId820969e7688cea07b" cstate="print"/>
+                    <a:blip r:embed="rId42366a050f9639155" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5706,137 +5706,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52076055">
+  <w:abstractNum w:abstractNumId="49535745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85815166">
+    <w:lvl w:ilvl="0" w:tplc="21067126">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85815166" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21067126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85815166" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21067126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85815166" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21067126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85815166" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21067126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85815166" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21067126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85815166" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21067126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85815166" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21067126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85815166" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21067126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52076054">
+  <w:abstractNum w:abstractNumId="49535744">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82151945">
+    <w:lvl w:ilvl="0" w:tplc="59876783">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6588,55 +6588,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52076054">
-    <w:abstractNumId w:val="52076054"/>
+  <w:num w:numId="49535744">
+    <w:abstractNumId w:val="49535744"/>
   </w:num>
-  <w:num w:numId="52076055">
-    <w:abstractNumId w:val="52076055"/>
+  <w:num w:numId="49535745">
+    <w:abstractNumId w:val="49535745"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18186,51 +18186,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200056745" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId708505930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848969e7688ce65e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId307469e7688ce6650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId749169e7688ce6ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId428869e7688ce921f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId339869e7688ce9990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId127669e7688ce9d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId930869e7688ce9e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId737969e7688ce9fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId350069e7688ce6de4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId350069e7688ce6de4.jpg"/><Relationship Id="rId804969e7688ce8667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId804969e7688ce8667.jpg"/><Relationship Id="rId820969e7688cea07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820969e7688cea07b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId556149863" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208005919" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86146a050f9635c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId60866a050f9635ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId63066a050f96363bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId91966a050f96382f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId13456a050f9638a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId11746a050f9638e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId88806a050f9638f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16566a050f96390a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId82066a050f96362cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82066a050f96362cf.jpg"/><Relationship Id="rId74776a050f963772a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74776a050f963772a.jpg"/><Relationship Id="rId42366a050f9639155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42366a050f9639155.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>