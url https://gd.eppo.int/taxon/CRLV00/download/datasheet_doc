--- v10 (2026-05-13)
+++ v11 (2026-06-04)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Cherry rasp leaf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American rasp leaf of cherry, flat apple, rasp leaf of cherry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86146a050f9635c38" w:history="1">
+            <w:hyperlink r:id="rId89776a20fd04c86c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60866a050f9635ca0" w:history="1">
+            <w:hyperlink r:id="rId27866a20fd04c872f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRLV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85774535" name="name35566a050f96362d1" descr="454.jpg"/>
+                  <wp:docPr id="12141959" name="name48666a20fd04c8e93" descr="454.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="454.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82066a050f96362cf" cstate="print"/>
+                          <a:blip r:embed="rId39746a20fd04c8e91" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63066a050f96363bf" w:history="1">
+            <w:hyperlink r:id="rId45756a20fd04c8f9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1887,63 +1887,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1968). As a result, in the absence of definitive diagnostic testing, reports of CRLV in cherry outside of the known CRLV-infested areas of western North America should be considered as unconfirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5680703" name="name22606a050f963772c" descr="CRLV00_distribution_map.jpg"/>
+            <wp:docPr id="49398738" name="name16806a20fd04ca5f5" descr="CRLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74776a050f963772a" cstate="print"/>
+                    <a:blip r:embed="rId35396a20fd04ca5f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3416,51 +3416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 843-848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91966a050f96382f1" w:history="1">
+      <w:hyperlink r:id="rId28336a20fd04cb183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-020-00522-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4581,51 +4581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13456a050f9638a72" w:history="1">
+      <w:hyperlink r:id="rId98746a20fd04cb903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0058-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5180,51 +5180,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest Cherry rasp leaf virus (cherry rasp leaf). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11746a050f9638e7d" w:history="1">
+      <w:hyperlink r:id="rId91206a20fd04cbce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/16197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheravirus avii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88806a050f9638f36" w:history="1">
+      <w:hyperlink r:id="rId51316a20fd04cbd99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5525,90 +5525,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16566a050f96390a8" w:history="1">
+      <w:hyperlink r:id="rId11456a20fd04cbf09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01974.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13497997" name="name42996a050f9639156" descr="eu_funding_250.png"/>
+            <wp:docPr id="53400367" name="name20616a20fd04cbf70" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42366a050f9639155" cstate="print"/>
+                    <a:blip r:embed="rId61366a20fd04cbf6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5706,137 +5706,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49535745">
+  <w:abstractNum w:abstractNumId="39415482">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21067126">
+    <w:lvl w:ilvl="0" w:tplc="57405013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21067126" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57405013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21067126" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57405013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21067126" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57405013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21067126" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57405013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21067126" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57405013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21067126" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57405013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21067126" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57405013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21067126" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57405013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49535744">
+  <w:abstractNum w:abstractNumId="39415481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59876783">
+    <w:lvl w:ilvl="0" w:tplc="38491043">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6588,55 +6588,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49535744">
-    <w:abstractNumId w:val="49535744"/>
+  <w:num w:numId="39415481">
+    <w:abstractNumId w:val="39415481"/>
   </w:num>
-  <w:num w:numId="49535745">
-    <w:abstractNumId w:val="49535745"/>
+  <w:num w:numId="39415482">
+    <w:abstractNumId w:val="39415482"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18186,51 +18186,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId556149863" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208005919" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86146a050f9635c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId60866a050f9635ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId63066a050f96363bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId91966a050f96382f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId13456a050f9638a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId11746a050f9638e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId88806a050f9638f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16566a050f96390a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId82066a050f96362cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82066a050f96362cf.jpg"/><Relationship Id="rId74776a050f963772a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74776a050f963772a.jpg"/><Relationship Id="rId42366a050f9639155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42366a050f9639155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId711303395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId784388747" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89776a20fd04c86c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId27866a20fd04c872f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId45756a20fd04c8f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId28336a20fd04cb183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId98746a20fd04cb903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId91206a20fd04cbce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId51316a20fd04cbd99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11456a20fd04cbf09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId39746a20fd04c8e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39746a20fd04c8e91.jpg"/><Relationship Id="rId35396a20fd04ca5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35396a20fd04ca5f2.jpg"/><Relationship Id="rId61366a20fd04cbf6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61366a20fd04cbf6f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>