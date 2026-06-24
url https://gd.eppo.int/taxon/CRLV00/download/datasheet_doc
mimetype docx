--- v11 (2026-06-04)
+++ v12 (2026-06-24)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Cherry rasp leaf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American rasp leaf of cherry, flat apple, rasp leaf of cherry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89776a20fd04c86c2" w:history="1">
+            <w:hyperlink r:id="rId98146a3b8dbbf24c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27866a20fd04c872f" w:history="1">
+            <w:hyperlink r:id="rId60056a3b8dbbf2530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRLV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12141959" name="name48666a20fd04c8e93" descr="454.jpg"/>
+                  <wp:docPr id="67374137" name="name87776a3b8dbbf2b43" descr="454.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="454.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39746a20fd04c8e91" cstate="print"/>
+                          <a:blip r:embed="rId84676a3b8dbbf2b41" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45756a20fd04c8f9f" w:history="1">
+            <w:hyperlink r:id="rId72486a3b8dbbf2c92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1887,63 +1887,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1968). As a result, in the absence of definitive diagnostic testing, reports of CRLV in cherry outside of the known CRLV-infested areas of western North America should be considered as unconfirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49398738" name="name16806a20fd04ca5f5" descr="CRLV00_distribution_map.jpg"/>
+            <wp:docPr id="96467065" name="name52626a3b8dbbf3c7a" descr="CRLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35396a20fd04ca5f2" cstate="print"/>
+                    <a:blip r:embed="rId32376a3b8dbbf3c76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3416,51 +3416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 843-848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28336a20fd04cb183" w:history="1">
+      <w:hyperlink r:id="rId92726a3b8dbc00692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-020-00522-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4581,51 +4581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98746a20fd04cb903" w:history="1">
+      <w:hyperlink r:id="rId40396a3b8dbc00dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0058-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5180,51 +5180,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest Cherry rasp leaf virus (cherry rasp leaf). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91206a20fd04cbce2" w:history="1">
+      <w:hyperlink r:id="rId55856a3b8dbc01248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/16197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheravirus avii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51316a20fd04cbd99" w:history="1">
+      <w:hyperlink r:id="rId51406a3b8dbc01304" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5525,90 +5525,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11456a20fd04cbf09" w:history="1">
+      <w:hyperlink r:id="rId28626a3b8dbc01490" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01974.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53400367" name="name20616a20fd04cbf70" descr="eu_funding_250.png"/>
+            <wp:docPr id="85442369" name="name15746a3b8dbc01516" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61366a20fd04cbf6f" cstate="print"/>
+                    <a:blip r:embed="rId58416a3b8dbc01515" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5706,137 +5706,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39415482">
+  <w:abstractNum w:abstractNumId="68016259">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57405013">
+    <w:lvl w:ilvl="0" w:tplc="84505549">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57405013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84505549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57405013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84505549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57405013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84505549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57405013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84505549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57405013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84505549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57405013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84505549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57405013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84505549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57405013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84505549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39415481">
+  <w:abstractNum w:abstractNumId="68016258">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38491043">
+    <w:lvl w:ilvl="0" w:tplc="23403719">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6588,55 +6588,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39415481">
-    <w:abstractNumId w:val="39415481"/>
+  <w:num w:numId="68016258">
+    <w:abstractNumId w:val="68016258"/>
   </w:num>
-  <w:num w:numId="39415482">
-    <w:abstractNumId w:val="39415482"/>
+  <w:num w:numId="68016259">
+    <w:abstractNumId w:val="68016259"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18186,51 +18186,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId711303395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId784388747" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89776a20fd04c86c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId27866a20fd04c872f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId45756a20fd04c8f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId28336a20fd04cb183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId98746a20fd04cb903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId91206a20fd04cbce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId51316a20fd04cbd99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11456a20fd04cbf09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId39746a20fd04c8e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39746a20fd04c8e91.jpg"/><Relationship Id="rId35396a20fd04ca5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35396a20fd04ca5f2.jpg"/><Relationship Id="rId61366a20fd04cbf6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61366a20fd04cbf6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284877290" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId524086421" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98146a3b8dbbf24c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId60056a3b8dbbf2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId72486a3b8dbbf2c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId92726a3b8dbc00692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId40396a3b8dbc00dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId55856a3b8dbc01248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId51406a3b8dbc01304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28626a3b8dbc01490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId84676a3b8dbbf2b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84676a3b8dbbf2b41.jpg"/><Relationship Id="rId32376a3b8dbbf3c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32376a3b8dbbf3c76.jpg"/><Relationship Id="rId58416a3b8dbc01515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58416a3b8dbc01515.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>