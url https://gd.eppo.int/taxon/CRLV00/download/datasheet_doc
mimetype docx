--- v12 (2026-06-24)
+++ v13 (2026-06-24)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Cherry rasp leaf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American rasp leaf of cherry, flat apple, rasp leaf of cherry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98146a3b8dbbf24c0" w:history="1">
+            <w:hyperlink r:id="rId64216a3b9be08317d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60056a3b8dbbf2530" w:history="1">
+            <w:hyperlink r:id="rId69196a3b9be0831ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRLV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67374137" name="name87776a3b8dbbf2b43" descr="454.jpg"/>
+                  <wp:docPr id="14849661" name="name31966a3b9be083899" descr="454.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="454.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84676a3b8dbbf2b41" cstate="print"/>
+                          <a:blip r:embed="rId59446a3b9be083897" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72486a3b8dbbf2c92" w:history="1">
+            <w:hyperlink r:id="rId68206a3b9be0839be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1887,63 +1887,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1968). As a result, in the absence of definitive diagnostic testing, reports of CRLV in cherry outside of the known CRLV-infested areas of western North America should be considered as unconfirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96467065" name="name52626a3b8dbbf3c7a" descr="CRLV00_distribution_map.jpg"/>
+            <wp:docPr id="62233072" name="name53926a3b9be084e60" descr="CRLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32376a3b8dbbf3c76" cstate="print"/>
+                    <a:blip r:embed="rId84556a3b9be084e5d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3416,51 +3416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 843-848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92726a3b8dbc00692" w:history="1">
+      <w:hyperlink r:id="rId71696a3b9be085e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-020-00522-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4581,51 +4581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40396a3b8dbc00dfe" w:history="1">
+      <w:hyperlink r:id="rId79196a3b9be086796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0058-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5180,51 +5180,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest Cherry rasp leaf virus (cherry rasp leaf). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55856a3b8dbc01248" w:history="1">
+      <w:hyperlink r:id="rId31146a3b9be0873a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/16197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheravirus avii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51406a3b8dbc01304" w:history="1">
+      <w:hyperlink r:id="rId75896a3b9be0874af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5525,90 +5525,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28626a3b8dbc01490" w:history="1">
+      <w:hyperlink r:id="rId95196a3b9be087631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01974.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85442369" name="name15746a3b8dbc01516" descr="eu_funding_250.png"/>
+            <wp:docPr id="84987302" name="name36766a3b9be0876d6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58416a3b8dbc01515" cstate="print"/>
+                    <a:blip r:embed="rId45046a3b9be0876d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5706,137 +5706,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68016259">
+  <w:abstractNum w:abstractNumId="25210541">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84505549">
+    <w:lvl w:ilvl="0" w:tplc="23287013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84505549" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23287013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84505549" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23287013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84505549" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23287013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84505549" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23287013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84505549" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23287013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84505549" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23287013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84505549" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23287013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84505549" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23287013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68016258">
+  <w:abstractNum w:abstractNumId="25210540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23403719">
+    <w:lvl w:ilvl="0" w:tplc="74143063">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6588,55 +6588,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68016258">
-    <w:abstractNumId w:val="68016258"/>
+  <w:num w:numId="25210540">
+    <w:abstractNumId w:val="25210540"/>
   </w:num>
-  <w:num w:numId="68016259">
-    <w:abstractNumId w:val="68016259"/>
+  <w:num w:numId="25210541">
+    <w:abstractNumId w:val="25210541"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18186,51 +18186,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284877290" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId524086421" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98146a3b8dbbf24c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId60056a3b8dbbf2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId72486a3b8dbbf2c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId92726a3b8dbc00692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId40396a3b8dbc00dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId55856a3b8dbc01248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId51406a3b8dbc01304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28626a3b8dbc01490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId84676a3b8dbbf2b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84676a3b8dbbf2b41.jpg"/><Relationship Id="rId32376a3b8dbbf3c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32376a3b8dbbf3c76.jpg"/><Relationship Id="rId58416a3b8dbc01515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58416a3b8dbc01515.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933622154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId672758356" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64216a3b9be08317d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId69196a3b9be0831ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId68206a3b9be0839be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId71696a3b9be085e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId79196a3b9be086796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId31146a3b9be0873a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId75896a3b9be0874af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95196a3b9be087631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId59446a3b9be083897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59446a3b9be083897.jpg"/><Relationship Id="rId84556a3b9be084e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84556a3b9be084e5d.jpg"/><Relationship Id="rId45046a3b9be0876d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45046a3b9be0876d4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>