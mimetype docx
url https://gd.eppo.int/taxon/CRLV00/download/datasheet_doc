--- v13 (2026-06-24)
+++ v14 (2026-07-20)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Cherry rasp leaf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American rasp leaf of cherry, flat apple, rasp leaf of cherry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64216a3b9be08317d" w:history="1">
+            <w:hyperlink r:id="rId77136a5e8945824fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69196a3b9be0831ea" w:history="1">
+            <w:hyperlink r:id="rId84606a5e894582565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRLV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14849661" name="name31966a3b9be083899" descr="454.jpg"/>
+                  <wp:docPr id="94949528" name="name57376a5e894582de0" descr="454.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="454.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59446a3b9be083897" cstate="print"/>
+                          <a:blip r:embed="rId65356a5e894582dde" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68206a3b9be0839be" w:history="1">
+            <w:hyperlink r:id="rId67636a5e894582ed4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1887,63 +1887,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1968). As a result, in the absence of definitive diagnostic testing, reports of CRLV in cherry outside of the known CRLV-infested areas of western North America should be considered as unconfirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62233072" name="name53926a3b9be084e60" descr="CRLV00_distribution_map.jpg"/>
+            <wp:docPr id="75911838" name="name29356a5e89458421e" descr="CRLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84556a3b9be084e5d" cstate="print"/>
+                    <a:blip r:embed="rId76266a5e89458421b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3416,51 +3416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 843-848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696a3b9be085e73" w:history="1">
+      <w:hyperlink r:id="rId35446a5e894584de3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-020-00522-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4581,51 +4581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79196a3b9be086796" w:history="1">
+      <w:hyperlink r:id="rId55766a5e894585529" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0058-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5180,51 +5180,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest Cherry rasp leaf virus (cherry rasp leaf). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31146a3b9be0873a6" w:history="1">
+      <w:hyperlink r:id="rId34326a5e894585906" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/16197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheravirus avii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75896a3b9be0874af" w:history="1">
+      <w:hyperlink r:id="rId72236a5e8945859bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5525,90 +5525,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95196a3b9be087631" w:history="1">
+      <w:hyperlink r:id="rId91726a5e894585b29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01974.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84987302" name="name36766a3b9be0876d6" descr="eu_funding_250.png"/>
+            <wp:docPr id="99154064" name="name33676a5e894585bbc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45046a3b9be0876d4" cstate="print"/>
+                    <a:blip r:embed="rId52496a5e894585bba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5706,137 +5706,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25210541">
+  <w:abstractNum w:abstractNumId="10324979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23287013">
+    <w:lvl w:ilvl="0" w:tplc="76388879">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23287013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76388879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23287013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76388879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23287013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76388879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23287013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76388879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23287013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76388879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23287013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76388879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23287013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76388879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23287013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76388879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25210540">
+  <w:abstractNum w:abstractNumId="10324978">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74143063">
+    <w:lvl w:ilvl="0" w:tplc="53254914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6588,55 +6588,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25210540">
-    <w:abstractNumId w:val="25210540"/>
+  <w:num w:numId="10324978">
+    <w:abstractNumId w:val="10324978"/>
   </w:num>
-  <w:num w:numId="25210541">
-    <w:abstractNumId w:val="25210541"/>
+  <w:num w:numId="10324979">
+    <w:abstractNumId w:val="10324979"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18186,51 +18186,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933622154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId672758356" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64216a3b9be08317d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId69196a3b9be0831ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId68206a3b9be0839be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId71696a3b9be085e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId79196a3b9be086796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId31146a3b9be0873a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId75896a3b9be0874af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95196a3b9be087631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId59446a3b9be083897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59446a3b9be083897.jpg"/><Relationship Id="rId84556a3b9be084e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84556a3b9be084e5d.jpg"/><Relationship Id="rId45046a3b9be0876d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45046a3b9be0876d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962150633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694174655" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77136a5e8945824fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId84606a5e894582565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId67636a5e894582ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId35446a5e894584de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId55766a5e894585529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId34326a5e894585906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId72236a5e8945859bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91726a5e894585b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId65356a5e894582dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65356a5e894582dde.jpg"/><Relationship Id="rId76266a5e89458421b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76266a5e89458421b.jpg"/><Relationship Id="rId52496a5e894585bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52496a5e894585bba.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>