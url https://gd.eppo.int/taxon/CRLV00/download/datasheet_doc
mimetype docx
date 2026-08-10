--- v14 (2026-07-20)
+++ v15 (2026-08-10)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Cherry rasp leaf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American rasp leaf of cherry, flat apple, rasp leaf of cherry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77136a5e8945824fc" w:history="1">
+            <w:hyperlink r:id="rId17426a79ac9ef3910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84606a5e894582565" w:history="1">
+            <w:hyperlink r:id="rId77816a79ac9ef39b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRLV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94949528" name="name57376a5e894582de0" descr="454.jpg"/>
+                  <wp:docPr id="68693936" name="name39096a79ac9ef3ab4" descr="454.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="454.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65356a5e894582dde" cstate="print"/>
+                          <a:blip r:embed="rId21856a79ac9ef3ab3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67636a5e894582ed4" w:history="1">
+            <w:hyperlink r:id="rId14816a79ac9ef3bde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1887,63 +1887,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1968). As a result, in the absence of definitive diagnostic testing, reports of CRLV in cherry outside of the known CRLV-infested areas of western North America should be considered as unconfirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75911838" name="name29356a5e89458421e" descr="CRLV00_distribution_map.jpg"/>
+            <wp:docPr id="809320" name="name63016a79ac9f009ed" descr="CRLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76266a5e89458421b" cstate="print"/>
+                    <a:blip r:embed="rId65696a79ac9f009ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3416,51 +3416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 843-848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35446a5e894584de3" w:history="1">
+      <w:hyperlink r:id="rId73216a79ac9f015b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-020-00522-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4581,51 +4581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55766a5e894585529" w:history="1">
+      <w:hyperlink r:id="rId25706a79ac9f01d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0058-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5180,51 +5180,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest Cherry rasp leaf virus (cherry rasp leaf). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34326a5e894585906" w:history="1">
+      <w:hyperlink r:id="rId13016a79ac9f02107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/16197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheravirus avii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72236a5e8945859bb" w:history="1">
+      <w:hyperlink r:id="rId27196a79ac9f021c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5525,90 +5525,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91726a5e894585b29" w:history="1">
+      <w:hyperlink r:id="rId67166a79ac9f02333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01974.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99154064" name="name33676a5e894585bbc" descr="eu_funding_250.png"/>
+            <wp:docPr id="83547724" name="name37936a79ac9f023b1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52496a5e894585bba" cstate="print"/>
+                    <a:blip r:embed="rId98626a79ac9f023b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5706,137 +5706,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10324979">
+  <w:abstractNum w:abstractNumId="92626482">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76388879">
+    <w:lvl w:ilvl="0" w:tplc="77400845">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76388879" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77400845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76388879" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77400845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76388879" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77400845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76388879" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77400845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76388879" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77400845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76388879" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77400845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76388879" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77400845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76388879" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77400845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10324978">
+  <w:abstractNum w:abstractNumId="92626481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53254914">
+    <w:lvl w:ilvl="0" w:tplc="51467136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6588,55 +6588,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10324978">
-    <w:abstractNumId w:val="10324978"/>
+  <w:num w:numId="92626481">
+    <w:abstractNumId w:val="92626481"/>
   </w:num>
-  <w:num w:numId="10324979">
-    <w:abstractNumId w:val="10324979"/>
+  <w:num w:numId="92626482">
+    <w:abstractNumId w:val="92626482"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18186,51 +18186,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962150633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694174655" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77136a5e8945824fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId84606a5e894582565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId67636a5e894582ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId35446a5e894584de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId55766a5e894585529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId34326a5e894585906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId72236a5e8945859bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91726a5e894585b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId65356a5e894582dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65356a5e894582dde.jpg"/><Relationship Id="rId76266a5e89458421b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76266a5e89458421b.jpg"/><Relationship Id="rId52496a5e894585bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52496a5e894585bba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507602703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752344905" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17426a79ac9ef3910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId77816a79ac9ef39b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId14816a79ac9ef3bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId73216a79ac9f015b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId25706a79ac9f01d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId13016a79ac9f02107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId27196a79ac9f021c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67166a79ac9f02333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId21856a79ac9ef3ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21856a79ac9ef3ab3.jpg"/><Relationship Id="rId65696a79ac9f009ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65696a79ac9f009ea.jpg"/><Relationship Id="rId98626a79ac9f023b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98626a79ac9f023b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>