--- v15 (2026-08-10)
+++ v16 (2026-08-31)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Cherry rasp leaf virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American rasp leaf of cherry, flat apple, rasp leaf of cherry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17426a79ac9ef3910" w:history="1">
+            <w:hyperlink r:id="rId66406a94f3ef8a837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77816a79ac9ef39b5" w:history="1">
+            <w:hyperlink r:id="rId11796a94f3ef8a8a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRLV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68693936" name="name39096a79ac9ef3ab4" descr="454.jpg"/>
+                  <wp:docPr id="12049919" name="name52676a94f3ef8afae" descr="454.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="454.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21856a79ac9ef3ab3" cstate="print"/>
+                          <a:blip r:embed="rId82456a94f3ef8afac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14816a79ac9ef3bde" w:history="1">
+            <w:hyperlink r:id="rId92016a94f3ef8b117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1887,63 +1887,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1968). As a result, in the absence of definitive diagnostic testing, reports of CRLV in cherry outside of the known CRLV-infested areas of western North America should be considered as unconfirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="809320" name="name63016a79ac9f009ed" descr="CRLV00_distribution_map.jpg"/>
+            <wp:docPr id="49969213" name="name61166a94f3ef8c5bf" descr="CRLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65696a79ac9f009ea" cstate="print"/>
+                    <a:blip r:embed="rId61166a94f3ef8c5bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3416,51 +3416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 843-848. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73216a79ac9f015b4" w:history="1">
+      <w:hyperlink r:id="rId64306a94f3ef8d16c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42161-020-00522-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4581,51 +4581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 1161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25706a79ac9f01d12" w:history="1">
+      <w:hyperlink r:id="rId87296a94f3ef8d8ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0058-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5180,51 +5180,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest Cherry rasp leaf virus (cherry rasp leaf). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13016a79ac9f02107" w:history="1">
+      <w:hyperlink r:id="rId54236a94f3ef8dcb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/16197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheravirus avii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27196a79ac9f021c0" w:history="1">
+      <w:hyperlink r:id="rId23946a94f3ef8dd6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5525,90 +5525,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67166a79ac9f02333" w:history="1">
+      <w:hyperlink r:id="rId95336a94f3ef8dee3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01974.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83547724" name="name37936a79ac9f023b1" descr="eu_funding_250.png"/>
+            <wp:docPr id="65281899" name="name62606a94f3ef8df48" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98626a79ac9f023b0" cstate="print"/>
+                    <a:blip r:embed="rId30486a94f3ef8df47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5706,137 +5706,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92626482">
+  <w:abstractNum w:abstractNumId="91964287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77400845">
+    <w:lvl w:ilvl="0" w:tplc="87199192">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77400845" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87199192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77400845" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87199192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77400845" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87199192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77400845" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87199192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77400845" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87199192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77400845" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87199192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77400845" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87199192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77400845" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87199192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92626481">
+  <w:abstractNum w:abstractNumId="91964286">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51467136">
+    <w:lvl w:ilvl="0" w:tplc="97492431">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6588,55 +6588,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92626481">
-    <w:abstractNumId w:val="92626481"/>
+  <w:num w:numId="91964286">
+    <w:abstractNumId w:val="91964286"/>
   </w:num>
-  <w:num w:numId="92626482">
-    <w:abstractNumId w:val="92626482"/>
+  <w:num w:numId="91964287">
+    <w:abstractNumId w:val="91964287"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18186,51 +18186,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507602703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752344905" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17426a79ac9ef3910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId77816a79ac9ef39b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId14816a79ac9ef3bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId73216a79ac9f015b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId25706a79ac9f01d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId13016a79ac9f02107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId27196a79ac9f021c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67166a79ac9f02333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId21856a79ac9ef3ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21856a79ac9ef3ab3.jpg"/><Relationship Id="rId65696a79ac9f009ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65696a79ac9f009ea.jpg"/><Relationship Id="rId98626a79ac9f023b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98626a79ac9f023b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259601016" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId126422429" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66406a94f3ef8a837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/" TargetMode="External"/><Relationship Id="rId11796a94f3ef8a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/categorization" TargetMode="External"/><Relationship Id="rId92016a94f3ef8b117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRLV00/photos" TargetMode="External"/><Relationship Id="rId64306a94f3ef8d16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42161-020-00522-5" TargetMode="External"/><Relationship Id="rId87296a94f3ef8d8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0058-PDN" TargetMode="External"/><Relationship Id="rId54236a94f3ef8dcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/16197" TargetMode="External"/><Relationship Id="rId23946a94f3ef8dd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95336a94f3ef8dee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01974.x" TargetMode="External"/><Relationship Id="rId82456a94f3ef8afac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82456a94f3ef8afac.jpg"/><Relationship Id="rId61166a94f3ef8c5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61166a94f3ef8c5bb.jpg"/><Relationship Id="rId30486a94f3ef8df47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30486a94f3ef8df47.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>