--- v6 (2026-03-14)
+++ v7 (2026-04-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Malvids: Sapindales: Sapindaceae: Sapindoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balloon vine, grand balloon vine, heart pea, heart seed, showy balloon vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932469b5e2f0b9b66" w:history="1">
+            <w:hyperlink r:id="rId209469e768c148363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274569b5e2f0b9beb" w:history="1">
+            <w:hyperlink r:id="rId601969e768c1483cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRIGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39754631" name="name763669b5e2f0ba19b" descr="2286.jpg"/>
+                  <wp:docPr id="54322974" name="name597869e768c14898d" descr="2286.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2286.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId847069b5e2f0ba199" cstate="print"/>
+                          <a:blip r:embed="rId142169e768c14898c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId596769b5e2f0ba2b6" w:history="1">
+            <w:hyperlink r:id="rId500869e768c148ab1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -746,63 +746,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98841700" name="name252569b5e2f0bb2af" descr="CRIGR_distribution_map.jpg"/>
+            <wp:docPr id="38090248" name="name811069e768c149882" descr="CRIGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRIGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId931369b5e2f0bb2ad" cstate="print"/>
+                    <a:blip r:embed="rId959069e768c14987f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the ‘invasive species that may not be owned, imported into South Africa, grown, moved, sold, given as a gift or dumped in a waterway’. Category 1b species are major invaders that may need government assistance to remove. All Category 1b species must be contained, and in many cases they already fall under a government sponsored management programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId410769b5e2f0bc55d" w:history="1">
+      <w:hyperlink r:id="rId555369e768c14a929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,129 +3210,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ameen J (2013) Valley flora being slowly choked by invasive plant. Times of Malta, Allied Newspapers Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116969b5e2f0bc665" w:history="1">
+      <w:hyperlink r:id="rId611269e768c14aa31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.timesofmalta.c om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARC (2011) Southern Africa Plant Invaders Atlas (SAPIA) News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832569b5e2f0bc6a8" w:history="1">
+      <w:hyperlink r:id="rId615669e768c14aa72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 July 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BioNET-International (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333069b5e2f0bc6e6" w:history="1">
+      <w:hyperlink r:id="rId406769e768c14aab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keys.lucidcentral.org/keys/v3/eafrine t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba lloon_Vine).htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3385,51 +3385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636569b5e2f0bc7b6" w:history="1">
+      <w:hyperlink r:id="rId303469e768c14ab51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.isc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3696,51 +3696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316669b5e2f0bc9c7" w:history="1">
+      <w:hyperlink r:id="rId184669e768c14ad4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sw. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484069b5e2f0bca26" w:history="1">
+      <w:hyperlink r:id="rId701769e768c14ada9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.d paw.wa.gov.au/browse/profile/1731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 [accessed on 23 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4030,51 +4030,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GISD (2015) Global invasive species database, species profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cardiospermum grandiflorum. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985169b5e2f0bcc33" w:history="1">
+      <w:hyperlink r:id="rId851169e768c14af76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/species. php?sc=1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 August 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,51 +4860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NeoBiota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352369b5e2f0bd225" w:history="1">
+      <w:hyperlink r:id="rId223769e768c14b4e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.35.12366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5106,51 +5106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173969b5e2f0bd3ca" w:history="1">
+      <w:hyperlink r:id="rId647169e768c14b67d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5226,51 +5226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126969b5e2f0bd4cf" w:history="1">
+      <w:hyperlink r:id="rId701869e768c14b744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5357,137 +5357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35812908">
+  <w:abstractNum w:abstractNumId="97268204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68773273">
+    <w:lvl w:ilvl="0" w:tplc="61317377">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68773273" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61317377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68773273" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61317377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68773273" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61317377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68773273" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61317377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68773273" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61317377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68773273" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61317377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68773273" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61317377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68773273" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61317377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35812907">
+  <w:abstractNum w:abstractNumId="97268203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76307847">
+    <w:lvl w:ilvl="0" w:tplc="51389962">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6239,55 +6239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35812907">
-    <w:abstractNumId w:val="35812907"/>
+  <w:num w:numId="97268203">
+    <w:abstractNumId w:val="97268203"/>
   </w:num>
-  <w:num w:numId="35812908">
-    <w:abstractNumId w:val="35812908"/>
+  <w:num w:numId="97268204">
+    <w:abstractNumId w:val="97268204"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17837,51 +17837,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491843669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId556734611" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId932469b5e2f0b9b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId274569b5e2f0b9beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId596769b5e2f0ba2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId410769b5e2f0bc55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId116969b5e2f0bc665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId832569b5e2f0bc6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId333069b5e2f0bc6e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId636569b5e2f0bc7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId316669b5e2f0bc9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId484069b5e2f0bca26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId985169b5e2f0bcc33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId352369b5e2f0bd225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId173969b5e2f0bd3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId126969b5e2f0bd4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId847069b5e2f0ba199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId847069b5e2f0ba199.jpg"/><Relationship Id="rId931369b5e2f0bb2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId931369b5e2f0bb2ad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId760869873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId511368520" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId209469e768c148363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId601969e768c1483cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId500869e768c148ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId555369e768c14a929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId611269e768c14aa31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId615669e768c14aa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId406769e768c14aab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId303469e768c14ab51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId184669e768c14ad4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId701769e768c14ada9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId851169e768c14af76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId223769e768c14b4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId647169e768c14b67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId701869e768c14b744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId142169e768c14898c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142169e768c14898c.jpg"/><Relationship Id="rId959069e768c14987f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId959069e768c14987f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>