--- v7 (2026-04-21)
+++ v8 (2026-04-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Malvids: Sapindales: Sapindaceae: Sapindoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balloon vine, grand balloon vine, heart pea, heart seed, showy balloon vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209469e768c148363" w:history="1">
+            <w:hyperlink r:id="rId781669e77b03c3b80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601969e768c1483cd" w:history="1">
+            <w:hyperlink r:id="rId220269e77b03c3bea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRIGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54322974" name="name597869e768c14898d" descr="2286.jpg"/>
+                  <wp:docPr id="94369994" name="name537969e77b03c41e3" descr="2286.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2286.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId142169e768c14898c" cstate="print"/>
+                          <a:blip r:embed="rId932069e77b03c41e0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId500869e768c148ab1" w:history="1">
+            <w:hyperlink r:id="rId509069e77b03c4331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -746,63 +746,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38090248" name="name811069e768c149882" descr="CRIGR_distribution_map.jpg"/>
+            <wp:docPr id="24376004" name="name618869e77b03c5067" descr="CRIGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRIGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId959069e768c14987f" cstate="print"/>
+                    <a:blip r:embed="rId114169e77b03c5064" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the ‘invasive species that may not be owned, imported into South Africa, grown, moved, sold, given as a gift or dumped in a waterway’. Category 1b species are major invaders that may need government assistance to remove. All Category 1b species must be contained, and in many cases they already fall under a government sponsored management programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId555369e768c14a929" w:history="1">
+      <w:hyperlink r:id="rId680969e77b03c6140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,129 +3210,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ameen J (2013) Valley flora being slowly choked by invasive plant. Times of Malta, Allied Newspapers Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611269e768c14aa31" w:history="1">
+      <w:hyperlink r:id="rId918569e77b03c6248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.timesofmalta.c om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARC (2011) Southern Africa Plant Invaders Atlas (SAPIA) News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615669e768c14aa72" w:history="1">
+      <w:hyperlink r:id="rId379269e77b03c628a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 July 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BioNET-International (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406769e768c14aab0" w:history="1">
+      <w:hyperlink r:id="rId245069e77b03c62c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keys.lucidcentral.org/keys/v3/eafrine t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba lloon_Vine).htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3385,51 +3385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303469e768c14ab51" w:history="1">
+      <w:hyperlink r:id="rId831769e77b03c636b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.isc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3696,51 +3696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184669e768c14ad4c" w:history="1">
+      <w:hyperlink r:id="rId928069e77b03c6583" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sw. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701769e768c14ada9" w:history="1">
+      <w:hyperlink r:id="rId683369e77b03c65e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.d paw.wa.gov.au/browse/profile/1731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 [accessed on 23 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4030,51 +4030,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GISD (2015) Global invasive species database, species profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cardiospermum grandiflorum. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851169e768c14af76" w:history="1">
+      <w:hyperlink r:id="rId177269e77b03c67a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/species. php?sc=1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 August 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,51 +4860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NeoBiota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223769e768c14b4e0" w:history="1">
+      <w:hyperlink r:id="rId931869e77b03c85e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.35.12366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5106,51 +5106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647169e768c14b67d" w:history="1">
+      <w:hyperlink r:id="rId105969e77b03c8797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5226,51 +5226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701869e768c14b744" w:history="1">
+      <w:hyperlink r:id="rId534769e77b03c8863" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5357,137 +5357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97268204">
+  <w:abstractNum w:abstractNumId="82696984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61317377">
+    <w:lvl w:ilvl="0" w:tplc="88708336">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61317377" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88708336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61317377" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88708336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61317377" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88708336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61317377" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88708336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61317377" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88708336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61317377" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88708336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61317377" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88708336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61317377" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88708336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97268203">
+  <w:abstractNum w:abstractNumId="82696983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51389962">
+    <w:lvl w:ilvl="0" w:tplc="18383572">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6239,55 +6239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97268203">
-    <w:abstractNumId w:val="97268203"/>
+  <w:num w:numId="82696983">
+    <w:abstractNumId w:val="82696983"/>
   </w:num>
-  <w:num w:numId="97268204">
-    <w:abstractNumId w:val="97268204"/>
+  <w:num w:numId="82696984">
+    <w:abstractNumId w:val="82696984"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17837,51 +17837,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId760869873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId511368520" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId209469e768c148363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId601969e768c1483cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId500869e768c148ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId555369e768c14a929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId611269e768c14aa31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId615669e768c14aa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId406769e768c14aab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId303469e768c14ab51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId184669e768c14ad4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId701769e768c14ada9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId851169e768c14af76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId223769e768c14b4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId647169e768c14b67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId701869e768c14b744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId142169e768c14898c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142169e768c14898c.jpg"/><Relationship Id="rId959069e768c14987f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId959069e768c14987f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304801877" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823973176" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781669e77b03c3b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId220269e77b03c3bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId509069e77b03c4331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId680969e77b03c6140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId918569e77b03c6248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId379269e77b03c628a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId245069e77b03c62c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId831769e77b03c636b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId928069e77b03c6583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId683369e77b03c65e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId177269e77b03c67a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId931869e77b03c85e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId105969e77b03c8797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId534769e77b03c8863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId932069e77b03c41e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId932069e77b03c41e0.jpg"/><Relationship Id="rId114169e77b03c5064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114169e77b03c5064.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>