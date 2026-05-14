--- v8 (2026-04-21)
+++ v9 (2026-05-14)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Malvids: Sapindales: Sapindaceae: Sapindoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balloon vine, grand balloon vine, heart pea, heart seed, showy balloon vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781669e77b03c3b80" w:history="1">
+            <w:hyperlink r:id="rId26266a0528ad5f435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220269e77b03c3bea" w:history="1">
+            <w:hyperlink r:id="rId65676a0528ad5f49e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRIGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94369994" name="name537969e77b03c41e3" descr="2286.jpg"/>
+                  <wp:docPr id="38510461" name="name24006a0528ad5fa04" descr="2286.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2286.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId932069e77b03c41e0" cstate="print"/>
+                          <a:blip r:embed="rId82756a0528ad5fa02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId509069e77b03c4331" w:history="1">
+            <w:hyperlink r:id="rId18826a0528ad5fb45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -746,63 +746,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24376004" name="name618869e77b03c5067" descr="CRIGR_distribution_map.jpg"/>
+            <wp:docPr id="62850255" name="name46496a0528ad606ef" descr="CRIGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRIGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId114169e77b03c5064" cstate="print"/>
+                    <a:blip r:embed="rId83886a0528ad606ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the ‘invasive species that may not be owned, imported into South Africa, grown, moved, sold, given as a gift or dumped in a waterway’. Category 1b species are major invaders that may need government assistance to remove. All Category 1b species must be contained, and in many cases they already fall under a government sponsored management programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId680969e77b03c6140" w:history="1">
+      <w:hyperlink r:id="rId56116a0528ad61824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,129 +3210,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ameen J (2013) Valley flora being slowly choked by invasive plant. Times of Malta, Allied Newspapers Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918569e77b03c6248" w:history="1">
+      <w:hyperlink r:id="rId19696a0528ad6192c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.timesofmalta.c om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARC (2011) Southern Africa Plant Invaders Atlas (SAPIA) News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379269e77b03c628a" w:history="1">
+      <w:hyperlink r:id="rId38296a0528ad6196d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 July 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BioNET-International (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245069e77b03c62c9" w:history="1">
+      <w:hyperlink r:id="rId64246a0528ad619ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keys.lucidcentral.org/keys/v3/eafrine t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba lloon_Vine).htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3385,51 +3385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId831769e77b03c636b" w:history="1">
+      <w:hyperlink r:id="rId54266a0528ad61a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.isc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3696,51 +3696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928069e77b03c6583" w:history="1">
+      <w:hyperlink r:id="rId68326a0528ad61c9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sw. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683369e77b03c65e2" w:history="1">
+      <w:hyperlink r:id="rId18326a0528ad61cfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.d paw.wa.gov.au/browse/profile/1731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 [accessed on 23 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4030,51 +4030,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GISD (2015) Global invasive species database, species profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cardiospermum grandiflorum. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177269e77b03c67a6" w:history="1">
+      <w:hyperlink r:id="rId90556a0528ad61edd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/species. php?sc=1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 August 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,51 +4860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NeoBiota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931869e77b03c85e5" w:history="1">
+      <w:hyperlink r:id="rId41526a0528ad6247f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.35.12366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5106,51 +5106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105969e77b03c8797" w:history="1">
+      <w:hyperlink r:id="rId69546a0528ad6262a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5226,51 +5226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534769e77b03c8863" w:history="1">
+      <w:hyperlink r:id="rId23336a0528ad626f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5357,137 +5357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82696984">
+  <w:abstractNum w:abstractNumId="68054005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88708336">
+    <w:lvl w:ilvl="0" w:tplc="88401827">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88708336" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88401827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88708336" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88401827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88708336" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88401827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88708336" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88401827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88708336" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88401827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88708336" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88401827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88708336" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88401827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88708336" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88401827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82696983">
+  <w:abstractNum w:abstractNumId="68054004">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18383572">
+    <w:lvl w:ilvl="0" w:tplc="99791768">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6239,55 +6239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82696983">
-    <w:abstractNumId w:val="82696983"/>
+  <w:num w:numId="68054004">
+    <w:abstractNumId w:val="68054004"/>
   </w:num>
-  <w:num w:numId="82696984">
-    <w:abstractNumId w:val="82696984"/>
+  <w:num w:numId="68054005">
+    <w:abstractNumId w:val="68054005"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17837,51 +17837,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304801877" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823973176" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781669e77b03c3b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId220269e77b03c3bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId509069e77b03c4331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId680969e77b03c6140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId918569e77b03c6248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId379269e77b03c628a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId245069e77b03c62c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId831769e77b03c636b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId928069e77b03c6583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId683369e77b03c65e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId177269e77b03c67a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId931869e77b03c85e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId105969e77b03c8797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId534769e77b03c8863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId932069e77b03c41e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId932069e77b03c41e0.jpg"/><Relationship Id="rId114169e77b03c5064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114169e77b03c5064.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842118966" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657582439" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26266a0528ad5f435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId65676a0528ad5f49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId18826a0528ad5fb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId56116a0528ad61824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId19696a0528ad6192c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId38296a0528ad6196d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId64246a0528ad619ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId54266a0528ad61a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId68326a0528ad61c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId18326a0528ad61cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId90556a0528ad61edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId41526a0528ad6247f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId69546a0528ad6262a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23336a0528ad626f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId82756a0528ad5fa02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82756a0528ad5fa02.jpg"/><Relationship Id="rId83886a0528ad606ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83886a0528ad606ed.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>