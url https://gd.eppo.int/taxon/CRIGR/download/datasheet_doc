--- v9 (2026-05-14)
+++ v10 (2026-06-04)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Malvids: Sapindales: Sapindaceae: Sapindoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balloon vine, grand balloon vine, heart pea, heart seed, showy balloon vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26266a0528ad5f435" w:history="1">
+            <w:hyperlink r:id="rId30846a20f9047c114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65676a0528ad5f49e" w:history="1">
+            <w:hyperlink r:id="rId99996a20f9047c17f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRIGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38510461" name="name24006a0528ad5fa04" descr="2286.jpg"/>
+                  <wp:docPr id="27354249" name="name35316a20f9047c919" descr="2286.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2286.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82756a0528ad5fa02" cstate="print"/>
+                          <a:blip r:embed="rId98646a20f9047c916" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18826a0528ad5fb45" w:history="1">
+            <w:hyperlink r:id="rId14826a20f9047ca9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -746,63 +746,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62850255" name="name46496a0528ad606ef" descr="CRIGR_distribution_map.jpg"/>
+            <wp:docPr id="27576939" name="name45486a20f9047de2f" descr="CRIGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRIGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83886a0528ad606ed" cstate="print"/>
+                    <a:blip r:embed="rId24646a20f9047de2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the ‘invasive species that may not be owned, imported into South Africa, grown, moved, sold, given as a gift or dumped in a waterway’. Category 1b species are major invaders that may need government assistance to remove. All Category 1b species must be contained, and in many cases they already fall under a government sponsored management programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56116a0528ad61824" w:history="1">
+      <w:hyperlink r:id="rId68336a20f9047f0b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,129 +3210,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ameen J (2013) Valley flora being slowly choked by invasive plant. Times of Malta, Allied Newspapers Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19696a0528ad6192c" w:history="1">
+      <w:hyperlink r:id="rId14646a20f9047f1cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.timesofmalta.c om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARC (2011) Southern Africa Plant Invaders Atlas (SAPIA) News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38296a0528ad6196d" w:history="1">
+      <w:hyperlink r:id="rId26486a20f9047f212" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 July 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BioNET-International (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64246a0528ad619ac" w:history="1">
+      <w:hyperlink r:id="rId64806a20f9047f251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keys.lucidcentral.org/keys/v3/eafrine t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba lloon_Vine).htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3385,51 +3385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54266a0528ad61a76" w:history="1">
+      <w:hyperlink r:id="rId54726a20f9047f2f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.isc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3696,51 +3696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68326a0528ad61c9c" w:history="1">
+      <w:hyperlink r:id="rId24066a20f9047f502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sw. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18326a0528ad61cfd" w:history="1">
+      <w:hyperlink r:id="rId22766a20f9047f565" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.d paw.wa.gov.au/browse/profile/1731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 [accessed on 23 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4030,51 +4030,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GISD (2015) Global invasive species database, species profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cardiospermum grandiflorum. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90556a0528ad61edd" w:history="1">
+      <w:hyperlink r:id="rId62486a20f9047f72d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/species. php?sc=1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 August 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,51 +4860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NeoBiota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41526a0528ad6247f" w:history="1">
+      <w:hyperlink r:id="rId33666a20f9047fcc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.35.12366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5106,51 +5106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69546a0528ad6262a" w:history="1">
+      <w:hyperlink r:id="rId72486a20f9047fe65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5226,51 +5226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23336a0528ad626f5" w:history="1">
+      <w:hyperlink r:id="rId64246a20f9047ff51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5357,137 +5357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68054005">
+  <w:abstractNum w:abstractNumId="30520208">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88401827">
+    <w:lvl w:ilvl="0" w:tplc="41238763">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88401827" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41238763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88401827" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41238763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88401827" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41238763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88401827" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41238763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88401827" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41238763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88401827" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41238763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88401827" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41238763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88401827" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41238763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68054004">
+  <w:abstractNum w:abstractNumId="30520207">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99791768">
+    <w:lvl w:ilvl="0" w:tplc="87644339">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6239,55 +6239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68054004">
-    <w:abstractNumId w:val="68054004"/>
+  <w:num w:numId="30520207">
+    <w:abstractNumId w:val="30520207"/>
   </w:num>
-  <w:num w:numId="68054005">
-    <w:abstractNumId w:val="68054005"/>
+  <w:num w:numId="30520208">
+    <w:abstractNumId w:val="30520208"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17837,51 +17837,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842118966" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657582439" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26266a0528ad5f435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId65676a0528ad5f49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId18826a0528ad5fb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId56116a0528ad61824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId19696a0528ad6192c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId38296a0528ad6196d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId64246a0528ad619ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId54266a0528ad61a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId68326a0528ad61c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId18326a0528ad61cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId90556a0528ad61edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId41526a0528ad6247f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId69546a0528ad6262a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23336a0528ad626f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId82756a0528ad5fa02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82756a0528ad5fa02.jpg"/><Relationship Id="rId83886a0528ad606ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83886a0528ad606ed.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984360966" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933590765" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30846a20f9047c114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId99996a20f9047c17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId14826a20f9047ca9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId68336a20f9047f0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId14646a20f9047f1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId26486a20f9047f212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId64806a20f9047f251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId54726a20f9047f2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId24066a20f9047f502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId22766a20f9047f565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId62486a20f9047f72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId33666a20f9047fcc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId72486a20f9047fe65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64246a20f9047ff51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId98646a20f9047c916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98646a20f9047c916.jpg"/><Relationship Id="rId24646a20f9047de2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24646a20f9047de2a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>