--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Malvids: Sapindales: Sapindaceae: Sapindoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balloon vine, grand balloon vine, heart pea, heart seed, showy balloon vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30846a20f9047c114" w:history="1">
+            <w:hyperlink r:id="rId82666a3b9c332b6f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99996a20f9047c17f" w:history="1">
+            <w:hyperlink r:id="rId46016a3b9c332b762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRIGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27354249" name="name35316a20f9047c919" descr="2286.jpg"/>
+                  <wp:docPr id="10987107" name="name25496a3b9c332be2c" descr="2286.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2286.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98646a20f9047c916" cstate="print"/>
+                          <a:blip r:embed="rId18916a3b9c332be2a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14826a20f9047ca9f" w:history="1">
+            <w:hyperlink r:id="rId63316a3b9c332bf9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -746,63 +746,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27576939" name="name45486a20f9047de2f" descr="CRIGR_distribution_map.jpg"/>
+            <wp:docPr id="65115268" name="name16976a3b9c332ceb7" descr="CRIGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRIGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24646a20f9047de2a" cstate="print"/>
+                    <a:blip r:embed="rId57856a3b9c332ceb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the ‘invasive species that may not be owned, imported into South Africa, grown, moved, sold, given as a gift or dumped in a waterway’. Category 1b species are major invaders that may need government assistance to remove. All Category 1b species must be contained, and in many cases they already fall under a government sponsored management programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68336a20f9047f0b3" w:history="1">
+      <w:hyperlink r:id="rId43346a3b9c332e076" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,129 +3210,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ameen J (2013) Valley flora being slowly choked by invasive plant. Times of Malta, Allied Newspapers Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14646a20f9047f1cd" w:history="1">
+      <w:hyperlink r:id="rId25466a3b9c332e17c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.timesofmalta.c om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARC (2011) Southern Africa Plant Invaders Atlas (SAPIA) News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26486a20f9047f212" w:history="1">
+      <w:hyperlink r:id="rId70316a3b9c332e1bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 July 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BioNET-International (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64806a20f9047f251" w:history="1">
+      <w:hyperlink r:id="rId85126a3b9c332e1fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keys.lucidcentral.org/keys/v3/eafrine t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba lloon_Vine).htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3385,51 +3385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54726a20f9047f2f3" w:history="1">
+      <w:hyperlink r:id="rId55526a3b9c332e29c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.isc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3696,51 +3696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24066a20f9047f502" w:history="1">
+      <w:hyperlink r:id="rId32106a3b9c332e4bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sw. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22766a20f9047f565" w:history="1">
+      <w:hyperlink r:id="rId32096a3b9c332e51a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.d paw.wa.gov.au/browse/profile/1731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 [accessed on 23 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4030,51 +4030,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GISD (2015) Global invasive species database, species profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cardiospermum grandiflorum. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62486a20f9047f72d" w:history="1">
+      <w:hyperlink r:id="rId36296a3b9c332e6e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/species. php?sc=1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 August 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,51 +4860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NeoBiota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33666a20f9047fcc5" w:history="1">
+      <w:hyperlink r:id="rId44416a3b9c332ec36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.35.12366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5106,51 +5106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72486a20f9047fe65" w:history="1">
+      <w:hyperlink r:id="rId57456a3b9c332edf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5226,51 +5226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64246a20f9047ff51" w:history="1">
+      <w:hyperlink r:id="rId88656a3b9c332eec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5357,137 +5357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30520208">
+  <w:abstractNum w:abstractNumId="35647465">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41238763">
+    <w:lvl w:ilvl="0" w:tplc="62116876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41238763" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62116876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41238763" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62116876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41238763" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62116876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41238763" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62116876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41238763" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62116876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41238763" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62116876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41238763" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62116876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41238763" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62116876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30520207">
+  <w:abstractNum w:abstractNumId="35647464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87644339">
+    <w:lvl w:ilvl="0" w:tplc="96625214">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6239,55 +6239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30520207">
-    <w:abstractNumId w:val="30520207"/>
+  <w:num w:numId="35647464">
+    <w:abstractNumId w:val="35647464"/>
   </w:num>
-  <w:num w:numId="30520208">
-    <w:abstractNumId w:val="30520208"/>
+  <w:num w:numId="35647465">
+    <w:abstractNumId w:val="35647465"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17837,51 +17837,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984360966" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933590765" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30846a20f9047c114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId99996a20f9047c17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId14826a20f9047ca9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId68336a20f9047f0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId14646a20f9047f1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId26486a20f9047f212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId64806a20f9047f251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId54726a20f9047f2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId24066a20f9047f502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId22766a20f9047f565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId62486a20f9047f72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId33666a20f9047fcc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId72486a20f9047fe65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64246a20f9047ff51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId98646a20f9047c916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98646a20f9047c916.jpg"/><Relationship Id="rId24646a20f9047de2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24646a20f9047de2a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166258455" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360458901" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82666a3b9c332b6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId46016a3b9c332b762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId63316a3b9c332bf9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId43346a3b9c332e076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId25466a3b9c332e17c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId70316a3b9c332e1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId85126a3b9c332e1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId55526a3b9c332e29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId32106a3b9c332e4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId32096a3b9c332e51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId36296a3b9c332e6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId44416a3b9c332ec36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId57456a3b9c332edf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88656a3b9c332eec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId18916a3b9c332be2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18916a3b9c332be2a.jpg"/><Relationship Id="rId57856a3b9c332ceb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57856a3b9c332ceb4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>