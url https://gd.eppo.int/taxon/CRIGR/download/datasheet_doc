--- v11 (2026-06-24)
+++ v12 (2026-07-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Malvids: Sapindales: Sapindaceae: Sapindoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balloon vine, grand balloon vine, heart pea, heart seed, showy balloon vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82666a3b9c332b6f9" w:history="1">
+            <w:hyperlink r:id="rId91866a5f14f9372ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46016a3b9c332b762" w:history="1">
+            <w:hyperlink r:id="rId61736a5f14f93736a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRIGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10987107" name="name25496a3b9c332be2c" descr="2286.jpg"/>
+                  <wp:docPr id="94301496" name="name44916a5f14f9379d8" descr="2286.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2286.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18916a3b9c332be2a" cstate="print"/>
+                          <a:blip r:embed="rId82916a5f14f9379d7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63316a3b9c332bf9b" w:history="1">
+            <w:hyperlink r:id="rId66286a5f14f937b45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -746,63 +746,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65115268" name="name16976a3b9c332ceb7" descr="CRIGR_distribution_map.jpg"/>
+            <wp:docPr id="41095068" name="name89836a5f14f938c35" descr="CRIGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRIGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57856a3b9c332ceb4" cstate="print"/>
+                    <a:blip r:embed="rId23566a5f14f938c33" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the ‘invasive species that may not be owned, imported into South Africa, grown, moved, sold, given as a gift or dumped in a waterway’. Category 1b species are major invaders that may need government assistance to remove. All Category 1b species must be contained, and in many cases they already fall under a government sponsored management programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43346a3b9c332e076" w:history="1">
+      <w:hyperlink r:id="rId37576a5f14f939db3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,129 +3210,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ameen J (2013) Valley flora being slowly choked by invasive plant. Times of Malta, Allied Newspapers Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25466a3b9c332e17c" w:history="1">
+      <w:hyperlink r:id="rId29856a5f14f939ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.timesofmalta.c om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARC (2011) Southern Africa Plant Invaders Atlas (SAPIA) News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70316a3b9c332e1bf" w:history="1">
+      <w:hyperlink r:id="rId63906a5f14f939f0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 July 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BioNET-International (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85126a3b9c332e1fe" w:history="1">
+      <w:hyperlink r:id="rId45896a5f14f939f4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keys.lucidcentral.org/keys/v3/eafrine t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba lloon_Vine).htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3385,51 +3385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55526a3b9c332e29c" w:history="1">
+      <w:hyperlink r:id="rId58866a5f14f939fed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.isc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3696,51 +3696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32106a3b9c332e4bc" w:history="1">
+      <w:hyperlink r:id="rId34306a5f14f93a1fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sw. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32096a3b9c332e51a" w:history="1">
+      <w:hyperlink r:id="rId29686a5f14f93a258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.d paw.wa.gov.au/browse/profile/1731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 [accessed on 23 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4030,51 +4030,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GISD (2015) Global invasive species database, species profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cardiospermum grandiflorum. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36296a3b9c332e6e2" w:history="1">
+      <w:hyperlink r:id="rId71076a5f14f93a411" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/species. php?sc=1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 August 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,51 +4860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NeoBiota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a3b9c332ec36" w:history="1">
+      <w:hyperlink r:id="rId67876a5f14f93aa78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.35.12366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5106,51 +5106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57456a3b9c332edf3" w:history="1">
+      <w:hyperlink r:id="rId77876a5f14f93ac1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5226,51 +5226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88656a3b9c332eec0" w:history="1">
+      <w:hyperlink r:id="rId36006a5f14f93aced" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5357,137 +5357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35647465">
+  <w:abstractNum w:abstractNumId="92085558">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62116876">
+    <w:lvl w:ilvl="0" w:tplc="72695687">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62116876" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72695687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62116876" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72695687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62116876" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72695687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62116876" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72695687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62116876" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72695687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62116876" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72695687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62116876" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72695687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62116876" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72695687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35647464">
+  <w:abstractNum w:abstractNumId="92085557">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96625214">
+    <w:lvl w:ilvl="0" w:tplc="12323450">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6239,55 +6239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35647464">
-    <w:abstractNumId w:val="35647464"/>
+  <w:num w:numId="92085557">
+    <w:abstractNumId w:val="92085557"/>
   </w:num>
-  <w:num w:numId="35647465">
-    <w:abstractNumId w:val="35647465"/>
+  <w:num w:numId="92085558">
+    <w:abstractNumId w:val="92085558"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17837,51 +17837,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166258455" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360458901" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82666a3b9c332b6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId46016a3b9c332b762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId63316a3b9c332bf9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId43346a3b9c332e076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId25466a3b9c332e17c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId70316a3b9c332e1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId85126a3b9c332e1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId55526a3b9c332e29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId32106a3b9c332e4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId32096a3b9c332e51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId36296a3b9c332e6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId44416a3b9c332ec36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId57456a3b9c332edf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88656a3b9c332eec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId18916a3b9c332be2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18916a3b9c332be2a.jpg"/><Relationship Id="rId57856a3b9c332ceb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57856a3b9c332ceb4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438759260" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId393471715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91866a5f14f9372ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId61736a5f14f93736a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId66286a5f14f937b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId37576a5f14f939db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId29856a5f14f939ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId63906a5f14f939f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId45896a5f14f939f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId58866a5f14f939fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId34306a5f14f93a1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId29686a5f14f93a258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId71076a5f14f93a411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId67876a5f14f93aa78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId77876a5f14f93ac1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36006a5f14f93aced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId82916a5f14f9379d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82916a5f14f9379d7.jpg"/><Relationship Id="rId23566a5f14f938c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23566a5f14f938c33.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>