--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Malvids: Sapindales: Sapindaceae: Sapindoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balloon vine, grand balloon vine, heart pea, heart seed, showy balloon vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91866a5f14f9372ff" w:history="1">
+            <w:hyperlink r:id="rId54146a7b644fb05fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61736a5f14f93736a" w:history="1">
+            <w:hyperlink r:id="rId41966a7b644fb0662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRIGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94301496" name="name44916a5f14f9379d8" descr="2286.jpg"/>
+                  <wp:docPr id="4385330" name="name67756a7b644fb0e12" descr="2286.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2286.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82916a5f14f9379d7" cstate="print"/>
+                          <a:blip r:embed="rId63206a7b644fb0e10" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66286a5f14f937b45" w:history="1">
+            <w:hyperlink r:id="rId28516a7b644fb0f3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -746,63 +746,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41095068" name="name89836a5f14f938c35" descr="CRIGR_distribution_map.jpg"/>
+            <wp:docPr id="48122924" name="name64516a7b644fb1a51" descr="CRIGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRIGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23566a5f14f938c33" cstate="print"/>
+                    <a:blip r:embed="rId48296a7b644fb1a4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the ‘invasive species that may not be owned, imported into South Africa, grown, moved, sold, given as a gift or dumped in a waterway’. Category 1b species are major invaders that may need government assistance to remove. All Category 1b species must be contained, and in many cases they already fall under a government sponsored management programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37576a5f14f939db3" w:history="1">
+      <w:hyperlink r:id="rId30626a7b644fb2aee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,129 +3210,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ameen J (2013) Valley flora being slowly choked by invasive plant. Times of Malta, Allied Newspapers Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29856a5f14f939ecb" w:history="1">
+      <w:hyperlink r:id="rId98216a7b644fb2bf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.timesofmalta.c om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARC (2011) Southern Africa Plant Invaders Atlas (SAPIA) News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63906a5f14f939f0f" w:history="1">
+      <w:hyperlink r:id="rId71286a7b644fb2c3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 July 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BioNET-International (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45896a5f14f939f4d" w:history="1">
+      <w:hyperlink r:id="rId30146a7b644fb2c7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keys.lucidcentral.org/keys/v3/eafrine t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba lloon_Vine).htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3385,51 +3385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58866a5f14f939fed" w:history="1">
+      <w:hyperlink r:id="rId70716a7b644fb2d1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.isc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3696,51 +3696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34306a5f14f93a1fa" w:history="1">
+      <w:hyperlink r:id="rId34836a7b644fb2f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sw. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29686a5f14f93a258" w:history="1">
+      <w:hyperlink r:id="rId53616a7b644fb2f6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.d paw.wa.gov.au/browse/profile/1731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 [accessed on 23 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4030,51 +4030,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GISD (2015) Global invasive species database, species profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cardiospermum grandiflorum. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71076a5f14f93a411" w:history="1">
+      <w:hyperlink r:id="rId29466a7b644fb312f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/species. php?sc=1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 August 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,51 +4860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NeoBiota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67876a5f14f93aa78" w:history="1">
+      <w:hyperlink r:id="rId43236a7b644fb365b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.35.12366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5106,51 +5106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77876a5f14f93ac1b" w:history="1">
+      <w:hyperlink r:id="rId19776a7b644fb37f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5226,51 +5226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36006a5f14f93aced" w:history="1">
+      <w:hyperlink r:id="rId73516a7b644fb38b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5357,137 +5357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92085558">
+  <w:abstractNum w:abstractNumId="32585152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72695687">
+    <w:lvl w:ilvl="0" w:tplc="62726389">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72695687" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62726389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72695687" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62726389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72695687" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62726389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72695687" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62726389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72695687" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62726389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72695687" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62726389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72695687" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62726389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72695687" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62726389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92085557">
+  <w:abstractNum w:abstractNumId="32585151">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12323450">
+    <w:lvl w:ilvl="0" w:tplc="98303783">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6239,55 +6239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92085557">
-    <w:abstractNumId w:val="92085557"/>
+  <w:num w:numId="32585151">
+    <w:abstractNumId w:val="32585151"/>
   </w:num>
-  <w:num w:numId="92085558">
-    <w:abstractNumId w:val="92085558"/>
+  <w:num w:numId="32585152">
+    <w:abstractNumId w:val="32585152"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17837,51 +17837,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438759260" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId393471715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91866a5f14f9372ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId61736a5f14f93736a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId66286a5f14f937b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId37576a5f14f939db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId29856a5f14f939ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId63906a5f14f939f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId45896a5f14f939f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId58866a5f14f939fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId34306a5f14f93a1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId29686a5f14f93a258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId71076a5f14f93a411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId67876a5f14f93aa78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId77876a5f14f93ac1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36006a5f14f93aced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId82916a5f14f9379d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82916a5f14f9379d7.jpg"/><Relationship Id="rId23566a5f14f938c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23566a5f14f938c33.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166807328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425390500" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54146a7b644fb05fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId41966a7b644fb0662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId28516a7b644fb0f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId30626a7b644fb2aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId98216a7b644fb2bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId71286a7b644fb2c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId30146a7b644fb2c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId70716a7b644fb2d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId34836a7b644fb2f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId53616a7b644fb2f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId29466a7b644fb312f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId43236a7b644fb365b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId19776a7b644fb37f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73516a7b644fb38b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId63206a7b644fb0e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63206a7b644fb0e10.jpg"/><Relationship Id="rId48296a7b644fb1a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48296a7b644fb1a4f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>