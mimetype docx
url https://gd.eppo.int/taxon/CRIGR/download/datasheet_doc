--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Malvids: Sapindales: Sapindaceae: Sapindoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balloon vine, grand balloon vine, heart pea, heart seed, showy balloon vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54146a7b644fb05fc" w:history="1">
+            <w:hyperlink r:id="rId20396a95dee813b01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41966a7b644fb0662" w:history="1">
+            <w:hyperlink r:id="rId13106a95dee813b6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRIGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4385330" name="name67756a7b644fb0e12" descr="2286.jpg"/>
+                  <wp:docPr id="39376317" name="name98436a95dee814469" descr="2286.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2286.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63206a7b644fb0e10" cstate="print"/>
+                          <a:blip r:embed="rId75366a95dee814467" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28516a7b644fb0f3c" w:history="1">
+            <w:hyperlink r:id="rId82066a95dee8145b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -746,63 +746,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48122924" name="name64516a7b644fb1a51" descr="CRIGR_distribution_map.jpg"/>
+            <wp:docPr id="74139260" name="name53476a95dee815481" descr="CRIGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CRIGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48296a7b644fb1a4f" cstate="print"/>
+                    <a:blip r:embed="rId11966a95dee81547f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the ‘invasive species that may not be owned, imported into South Africa, grown, moved, sold, given as a gift or dumped in a waterway’. Category 1b species are major invaders that may need government assistance to remove. All Category 1b species must be contained, and in many cases they already fall under a government sponsored management programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30626a7b644fb2aee" w:history="1">
+      <w:hyperlink r:id="rId90866a95dee816904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,129 +3210,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ameen J (2013) Valley flora being slowly choked by invasive plant. Times of Malta, Allied Newspapers Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98216a7b644fb2bf7" w:history="1">
+      <w:hyperlink r:id="rId78816a95dee816b0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.timesofmalta.c om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ARC (2011) Southern Africa Plant Invaders Atlas (SAPIA) News. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71286a7b644fb2c3b" w:history="1">
+      <w:hyperlink r:id="rId59096a95dee816b6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 July 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BioNET-International (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30146a7b644fb2c7a" w:history="1">
+      <w:hyperlink r:id="rId82836a95dee816bb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keys.lucidcentral.org/keys/v3/eafrine t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba lloon_Vine).htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3385,51 +3385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70716a7b644fb2d1a" w:history="1">
+      <w:hyperlink r:id="rId14916a95dee816c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.isc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 July 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3696,51 +3696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34836a7b644fb2f11" w:history="1">
+      <w:hyperlink r:id="rId81566a95dee816ec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3755,51 +3755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sw. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53616a7b644fb2f6e" w:history="1">
+      <w:hyperlink r:id="rId47096a95dee816f44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.d paw.wa.gov.au/browse/profile/1731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8 [accessed on 23 August 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4030,51 +4030,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GISD (2015) Global invasive species database, species profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cardiospermum grandiflorum. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29466a7b644fb312f" w:history="1">
+      <w:hyperlink r:id="rId91216a95dee817166" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/species. php?sc=1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 August 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,51 +4860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NeoBiota </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43236a7b644fb365b" w:history="1">
+      <w:hyperlink r:id="rId17266a95dee817e82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.35.12366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5106,51 +5106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardiospermum grandiflorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19776a7b644fb37f1" w:history="1">
+      <w:hyperlink r:id="rId63786a95dee818036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5226,51 +5226,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73516a7b644fb38b5" w:history="1">
+      <w:hyperlink r:id="rId51616a95dee818104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5357,137 +5357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32585152">
+  <w:abstractNum w:abstractNumId="74929718">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62726389">
+    <w:lvl w:ilvl="0" w:tplc="50361207">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62726389" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50361207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62726389" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50361207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62726389" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50361207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62726389" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50361207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62726389" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50361207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62726389" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50361207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62726389" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50361207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62726389" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50361207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32585151">
+  <w:abstractNum w:abstractNumId="74929717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98303783">
+    <w:lvl w:ilvl="0" w:tplc="27420425">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6239,55 +6239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32585151">
-    <w:abstractNumId w:val="32585151"/>
+  <w:num w:numId="74929717">
+    <w:abstractNumId w:val="74929717"/>
   </w:num>
-  <w:num w:numId="32585152">
-    <w:abstractNumId w:val="32585152"/>
+  <w:num w:numId="74929718">
+    <w:abstractNumId w:val="74929718"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17837,51 +17837,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166807328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425390500" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54146a7b644fb05fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId41966a7b644fb0662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId28516a7b644fb0f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId30626a7b644fb2aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId98216a7b644fb2bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId71286a7b644fb2c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId30146a7b644fb2c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId70716a7b644fb2d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId34836a7b644fb2f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId53616a7b644fb2f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId29466a7b644fb312f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId43236a7b644fb365b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId19776a7b644fb37f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73516a7b644fb38b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId63206a7b644fb0e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63206a7b644fb0e10.jpg"/><Relationship Id="rId48296a7b644fb1a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48296a7b644fb1a4f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451708807" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284032128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20396a95dee813b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/" TargetMode="External"/><Relationship Id="rId13106a95dee813b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/categorization" TargetMode="External"/><Relationship Id="rId82066a95dee8145b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CRIGR/photos" TargetMode="External"/><Relationship Id="rId90866a95dee816904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId78816a95dee816b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.timesofmalta.c%20om/articles/view/20130309/local/Valley-flora-being-slowly-chokedby-invasive-plant.460792" TargetMode="External"/><Relationship Id="rId59096a95dee816b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc.agric.za/home.asp?pid=1&amp;toolid=2&amp;sec=1001" TargetMode="External"/><Relationship Id="rId82836a95dee816bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keys.lucidcentral.org/keys/v3/eafrine%20t/weeds/key/weeds/Media/Html/Cardiospermum_grandiflorum_(Ba%20lloon_Vine).htm" TargetMode="External"/><Relationship Id="rId14916a95dee816c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isc.org" TargetMode="External"/><Relationship Id="rId81566a95dee816ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId47096a95dee816f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.d%20paw.wa.gov.au/browse/profile/1731" TargetMode="External"/><Relationship Id="rId91216a95dee817166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/species.%20php?sc=1346" TargetMode="External"/><Relationship Id="rId17266a95dee817e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.35.12366" TargetMode="External"/><Relationship Id="rId63786a95dee818036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51616a95dee818104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12427" TargetMode="External"/><Relationship Id="rId75366a95dee814467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75366a95dee814467.jpg"/><Relationship Id="rId11966a95dee81547f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11966a95dee81547f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>