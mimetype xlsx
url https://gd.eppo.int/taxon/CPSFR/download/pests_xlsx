--- v5 (2026-03-20)
+++ v6 (2026-05-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSFR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -496,50 +496,59 @@
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTCP</t>
   </si>
   <si>
     <t>Phytophthora capsici</t>
   </si>
   <si>
     <t>PLRV00</t>
   </si>
   <si>
     <t>Polerovirus PLRV (as Capsicum)</t>
   </si>
   <si>
     <t>PAMV00</t>
   </si>
   <si>
     <t>Potexvirus marmoraucuba (as Capsicum)</t>
+  </si>
+  <si>
+    <t>PEPMV0</t>
+  </si>
+  <si>
+    <t>Potexvirus pepini (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in   Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
   </si>
   <si>
     <t>PVA000</t>
   </si>
   <si>
     <t>Potyvirus atuberosi (as Capsicum)</t>
   </si>
   <si>
     <t>PVV000</t>
   </si>
   <si>
     <t>Potyvirus vetuberosi (as Capsicum)</t>
   </si>
   <si>
     <t>PVY000</t>
   </si>
   <si>
     <t>Potyvirus yituberosi (as Capsicum)</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Capsicum)</t>
   </si>
@@ -1090,51 +1099,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D82"/>
+  <dimension ref="A1:D83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1835,135 +1844,135 @@
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>22</v>
       </c>
       <c r="B53" t="s">
         <v>148</v>
       </c>
       <c r="C53" t="s">
         <v>149</v>
       </c>
       <c r="D53" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>22</v>
       </c>
       <c r="B54" t="s">
         <v>150</v>
       </c>
       <c r="C54" t="s">
         <v>151</v>
       </c>
       <c r="D54" t="s">
-        <v>58</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>22</v>
       </c>
       <c r="B55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>22</v>
       </c>
       <c r="B56" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>22</v>
       </c>
       <c r="B57" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>22</v>
       </c>
       <c r="B58" t="s">
         <v>159</v>
       </c>
       <c r="C58" t="s">
         <v>160</v>
       </c>
       <c r="D58" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>22</v>
       </c>
       <c r="B59" t="s">
         <v>162</v>
       </c>
       <c r="C59" t="s">
         <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>22</v>
       </c>
       <c r="B60" t="s">
+        <v>165</v>
+      </c>
+      <c r="C60" t="s">
+        <v>166</v>
+      </c>
+      <c r="D60" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>22</v>
       </c>
       <c r="B61" t="s">
         <v>167</v>
       </c>
       <c r="C61" t="s">
         <v>168</v>
       </c>
       <c r="D61" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>22</v>
       </c>
       <c r="B62" t="s">
         <v>170</v>
       </c>
       <c r="C62" t="s">
         <v>171</v>
@@ -2030,242 +2039,256 @@
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>22</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" t="s">
         <v>186</v>
       </c>
       <c r="D67" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>22</v>
       </c>
       <c r="B68" t="s">
         <v>188</v>
       </c>
       <c r="C68" t="s">
         <v>189</v>
       </c>
-      <c r="D68"/>
+      <c r="D68" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>22</v>
       </c>
       <c r="B69" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C69" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="D69" t="s">
         <v>192</v>
       </c>
+      <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>22</v>
       </c>
       <c r="B70" t="s">
         <v>193</v>
       </c>
       <c r="C70" t="s">
         <v>194</v>
       </c>
       <c r="D70" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>22</v>
+      </c>
+      <c r="B71" t="s">
         <v>196</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>197</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B72" t="s">
-        <v>36</v>
+        <v>200</v>
       </c>
       <c r="C72" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D72" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B73" t="s">
-        <v>202</v>
+        <v>36</v>
       </c>
       <c r="C73" t="s">
         <v>203</v>
       </c>
       <c r="D73" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B74" t="s">
         <v>205</v>
       </c>
       <c r="C74" t="s">
         <v>206</v>
       </c>
-      <c r="D74"/>
+      <c r="D74" t="s">
+        <v>207</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B75" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C75" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D75" t="s">
         <v>209</v>
       </c>
+      <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B76" t="s">
         <v>210</v>
       </c>
       <c r="C76" t="s">
         <v>211</v>
       </c>
       <c r="D76" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B77" t="s">
         <v>213</v>
       </c>
       <c r="C77" t="s">
         <v>214</v>
       </c>
       <c r="D77" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B78" t="s">
         <v>216</v>
       </c>
       <c r="C78" t="s">
         <v>217</v>
       </c>
       <c r="D78" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B79" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="C79" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D79" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B80" t="s">
-        <v>221</v>
+        <v>176</v>
       </c>
       <c r="C80" t="s">
         <v>222</v>
       </c>
       <c r="D80" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
+        <v>199</v>
+      </c>
+      <c r="B81" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
-      <c r="D81"/>
+      <c r="D81" t="s">
+        <v>226</v>
+      </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>227</v>
+      </c>
+      <c r="B82" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" t="s">
+        <v>228</v>
+      </c>
+      <c r="D82"/>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" t="s">
+        <v>227</v>
+      </c>
+      <c r="B83" t="s">
         <v>224</v>
       </c>
-      <c r="B82" t="s">
-[...6 lines deleted...]
-        <v>227</v>
+      <c r="C83" t="s">
+        <v>229</v>
+      </c>
+      <c r="D83" t="s">
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">