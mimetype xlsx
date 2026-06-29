--- v6 (2026-05-20)
+++ v7 (2026-06-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSFR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -712,50 +712,59 @@
     <t>LIBEPS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter solanacearum'</t>
   </si>
   <si>
     <t>* Liefting LW, Weir BS, Pennycook SR &amp; Clover GRG (2009) ‘Candidatus Liberibacter solanacearum’, associated with plants in the family Solanaceae. International Journal of Systematics and Evolutionary Microbiology 59, 2274–2276.</t>
   </si>
   <si>
     <t>PEWBVY</t>
   </si>
   <si>
     <t>Polerovirus PEWBVYV (as Capsicum)</t>
   </si>
   <si>
     <t>* Ghosh S, Kanakala S, Lebedev G, Kontsedalov S, Silverman D, Alon T, Mor N, Sela N, Luria N, Dombrovsky A, Mawassi M (2019) Transmission of a new polerovirus infecting pepper by the whitefly Bemisia tabaci. Journal of virology 93(15),10-128. https://doi.org/10.1128/jvi.00488-19</t>
   </si>
   <si>
     <t>PCFVD0</t>
   </si>
   <si>
     <t>Pospiviroid parvicapsici</t>
   </si>
   <si>
     <t>* Keyata T, Sinhabandhu S, Reanwarakorn K (2024) Symptoms and disease virulence assessment in commercial pepper cultivars caused by Pepper chat fruit viroid. Journal of Plant Diseases and Protection 131(6), 1935-1944.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
   <si>
     <t>* Hernandez Mahecha LM, Manzano MR, Guzman YC, Buhl PN (2018) Parasitoids of Prodiplosis longifila Gagné (Diptera: Cecidomyiidae) and other Cecidomyiidae species in Colombia. Acta Agronómica 67(1), 184–191. https://doi.org/10.15446/acag.v67n1.62712</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>* Adom M, Fening K, Billah M, Wilson D, Hevi W, Clottey V,  Ansah-Amprofi F, Bruce A (2021) Pest status, bio-ecology and management of the false codling moth, Thaumatotibia leucotreta (Meyrick) (Lepidoptera: Tortricidae) and its implication for international trade. Bulletin of Entomological Research, 111(1), 17-30. doi:10.1017/S0007485320000358
 ------- frequently intercepted in C. frutescens.</t>
   </si>
   <si>
     <t>TOMMV0</t>
   </si>
   <si>
     <t>Tobamovirus maculatessellati</t>
   </si>
   <si>
     <t>* Li YY, Wang Y, Hu J, Xiao L, Tan G, Lan P, Liu Y, Li  F (2017) The complete genome sequence, occurrence and host range of Tomato mottle mosaic virus Chinese isolate. Virology Journal 14, 15. https://doi.org/10.1186/s12985-016-0676-2
@@ -1099,51 +1108,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D83"/>
+  <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2198,97 +2207,111 @@
         <v>217</v>
       </c>
       <c r="D78" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>199</v>
       </c>
       <c r="B79" t="s">
         <v>219</v>
       </c>
       <c r="C79" t="s">
         <v>220</v>
       </c>
       <c r="D79" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>199</v>
       </c>
       <c r="B80" t="s">
-        <v>176</v>
+        <v>222</v>
       </c>
       <c r="C80" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D80" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>199</v>
       </c>
       <c r="B81" t="s">
-        <v>224</v>
+        <v>176</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
       <c r="D81" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>199</v>
+      </c>
+      <c r="B82" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C82" t="s">
         <v>228</v>
       </c>
-      <c r="D82"/>
+      <c r="D82" t="s">
+        <v>229</v>
+      </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
+        <v>230</v>
+      </c>
+      <c r="B83" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" t="s">
+        <v>231</v>
+      </c>
+      <c r="D83"/>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" t="s">
+        <v>230</v>
+      </c>
+      <c r="B84" t="s">
         <v>227</v>
       </c>
-      <c r="B83" t="s">
-[...6 lines deleted...]
-        <v>230</v>
+      <c r="C84" t="s">
+        <v>232</v>
+      </c>
+      <c r="D84" t="s">
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">