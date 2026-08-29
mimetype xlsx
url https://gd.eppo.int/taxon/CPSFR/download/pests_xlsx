--- v7 (2026-06-29)
+++ v8 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSFR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -694,50 +694,59 @@
   <si>
     <t>DACULA</t>
   </si>
   <si>
     <t>Bactrocera latifrons</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ (2016) Provisional list of suitable host plants of Bactrocera (Bactrocera) latifrons (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). 
 * McQuate GT, Liquido NJ (2013) Annotated World Bibliography of Host Fruits of Bactrocera latifrons (Hendel) (Diptera: Tephritidae). Insecta Mundi. Paper 792. http://digitalcommons.unl.edu/insectamundi/792
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t>LIBEPS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter solanacearum'</t>
   </si>
   <si>
     <t>* Liefting LW, Weir BS, Pennycook SR &amp; Clover GRG (2009) ‘Candidatus Liberibacter solanacearum’, associated with plants in the family Solanaceae. International Journal of Systematics and Evolutionary Microbiology 59, 2274–2276.</t>
+  </si>
+  <si>
+    <t>PHYPTR</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma trifolii' (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Choueiri E, Salar P, Jreijiri F, El Zammar S, Massaad R, Abdul-Nour H, Bove JM, Danet JL and Foissac X (2007) Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon. European Journal of Plant Pathology 118, 411-416.</t>
   </si>
   <si>
     <t>PEWBVY</t>
   </si>
   <si>
     <t>Polerovirus PEWBVYV (as Capsicum)</t>
   </si>
   <si>
     <t>* Ghosh S, Kanakala S, Lebedev G, Kontsedalov S, Silverman D, Alon T, Mor N, Sela N, Luria N, Dombrovsky A, Mawassi M (2019) Transmission of a new polerovirus infecting pepper by the whitefly Bemisia tabaci. Journal of virology 93(15),10-128. https://doi.org/10.1128/jvi.00488-19</t>
   </si>
   <si>
     <t>PCFVD0</t>
   </si>
   <si>
     <t>Pospiviroid parvicapsici</t>
   </si>
   <si>
     <t>* Keyata T, Sinhabandhu S, Reanwarakorn K (2024) Symptoms and disease virulence assessment in commercial pepper cultivars caused by Pepper chat fruit viroid. Journal of Plant Diseases and Protection 131(6), 1935-1944.</t>
   </si>
   <si>
     <t>CHIVMV</t>
   </si>
   <si>
     <t>Potyvirus capsivenamaculae</t>
   </si>
@@ -1108,51 +1117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D84"/>
+  <dimension ref="A1:D85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2221,97 +2230,111 @@
         <v>220</v>
       </c>
       <c r="D79" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>199</v>
       </c>
       <c r="B80" t="s">
         <v>222</v>
       </c>
       <c r="C80" t="s">
         <v>223</v>
       </c>
       <c r="D80" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>199</v>
       </c>
       <c r="B81" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="C81" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D81" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>199</v>
       </c>
       <c r="B82" t="s">
-        <v>227</v>
+        <v>176</v>
       </c>
       <c r="C82" t="s">
         <v>228</v>
       </c>
       <c r="D82" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
+        <v>199</v>
+      </c>
+      <c r="B83" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C83" t="s">
         <v>231</v>
       </c>
-      <c r="D83"/>
+      <c r="D83" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
+        <v>233</v>
+      </c>
+      <c r="B84" t="s">
+        <v>30</v>
+      </c>
+      <c r="C84" t="s">
+        <v>234</v>
+      </c>
+      <c r="D84"/>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" t="s">
+        <v>233</v>
+      </c>
+      <c r="B85" t="s">
         <v>230</v>
       </c>
-      <c r="B84" t="s">
-[...6 lines deleted...]
-        <v>233</v>
+      <c r="C85" t="s">
+        <v>235</v>
+      </c>
+      <c r="D85" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">