--- v3 (2026-03-31)
+++ v4 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSCH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -271,50 +271,59 @@
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host. As Capsicum chinense var. Habanero.</t>
   </si>
   <si>
     <t>TZSV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatozonae (as Capsicum)</t>
   </si>
   <si>
     <t>* Dong JH, Cheng XF, Yin YY, Fang Q, Ding M, Li TT, Zhang LZ, Su XX, McBeath JH, Zhang ZK (2008) Characterization of tomato zonate spot virus, a new tospovirus in China. Archives of Virology 153(5), 855-864</t>
   </si>
   <si>
     <t>PLRV00</t>
   </si>
   <si>
     <t>Polerovirus PLRV (as Capsicum)</t>
   </si>
   <si>
     <t>PAMV00</t>
   </si>
   <si>
     <t>Potexvirus marmoraucuba (as Capsicum)</t>
+  </si>
+  <si>
+    <t>PEPMV0</t>
+  </si>
+  <si>
+    <t>Potexvirus pepini (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in   Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
   </si>
   <si>
     <t>PVA000</t>
   </si>
   <si>
     <t>Potyvirus atuberosi (as Capsicum)</t>
   </si>
   <si>
     <t>PVV000</t>
   </si>
   <si>
     <t>Potyvirus vetuberosi (as Capsicum)</t>
   </si>
   <si>
     <t>PVY000</t>
   </si>
   <si>
     <t>Potyvirus yituberosi (as Capsicum)</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
@@ -789,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="468.171" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1232,93 +1241,93 @@
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
       <c r="C31" t="s">
         <v>82</v>
       </c>
       <c r="D31" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>83</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>92</v>
       </c>
       <c r="C36" t="s">
         <v>93</v>
       </c>
       <c r="D36" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" t="s">
         <v>96</v>
@@ -1400,147 +1409,161 @@
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>7</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" t="s">
         <v>114</v>
       </c>
       <c r="D43" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>7</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" t="s">
         <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" t="s">
+        <v>119</v>
+      </c>
+      <c r="C45" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D46" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" t="s">
         <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" t="s">
         <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B49" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="C49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B50" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="C50" t="s">
         <v>132</v>
       </c>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B51" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="C51" t="s">
+        <v>135</v>
+      </c>
+      <c r="D51"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
         <v>134</v>
       </c>
-      <c r="D51" t="s">
-        <v>135</v>
+      <c r="B52" t="s">
+        <v>136</v>
+      </c>
+      <c r="C52" t="s">
+        <v>137</v>
+      </c>
+      <c r="D52" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">