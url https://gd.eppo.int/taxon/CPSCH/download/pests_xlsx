--- v4 (2026-05-13)
+++ v5 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSCH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -427,50 +427,59 @@
   <si>
     <t>Xanthomonas vesicatoria</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DACULA</t>
   </si>
   <si>
     <t>Bactrocera latifrons</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ (2016) Provisional list of suitable host plants of Bactrocera (Bactrocera) latifrons (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). 
 * Mziray HA, Makundi RH, Mwatawala M, Maerere A, De Meyer M (2010) Host use of Bactrocera latifrons, a new invasive tephritid species in Tanzania. Journal of Econonmic Entomololy 103(1), 70-76.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>PEWBVY</t>
   </si>
   <si>
     <t>Polerovirus PEWBVYV (as Capsicum)</t>
   </si>
   <si>
     <t>* Ghosh S, Kanakala S, Lebedev G, Kontsedalov S, Silverman D, Alon T, Mor N, Sela N, Luria N, Dombrovsky A, Mawassi M (2019) Transmission of a new polerovirus infecting pepper by the whitefly Bemisia tabaci. Journal of virology 93(15),10-128. https://doi.org/10.1128/jvi.00488-19</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>* EPPO Reporting Service 2010/013 Isolated finding of Thaumatotibia (Cryptophlebia) leucotreta on Capsicum chinensis in the Netherlands
 https://gd.eppo.int/reporting/article-321</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>TOMMV0</t>
   </si>
   <si>
     <t>Tobamovirus maculatessellati (as Capsicum)</t>
   </si>
   <si>
     <t xml:space="preserve">* Li Y, Wang Y, Hu J, Xiao L, Tan G, Lan P, Liu Y, Li F (2017) The complete genome sequence, occurrence and host range of Tomato mottle mosaic virus Chinese isolate. Virology Journal 14, 15. doi: 10.1186/s12985-016-0676-2
 ------ Three isolates from Brazil and Iran identified as ToMV but corresponding to ToMMV.
 * Li YY, Zhou WP, Lu SQ, Chen DR, Dai JH, Guo QY, Liu Y, Li F &amp; Tan GL (2020) Occurrence and biological characteristics of tomato mottle mosaic virus on solanaceae crops in China. Scientia Agricultura Sinica 53(3), 539-550. [in Chinese with English abstract.] </t>
   </si>
@@ -798,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="468.171" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1487,83 +1496,97 @@
         <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" t="s">
         <v>130</v>
       </c>
       <c r="D49" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="C50" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="B51" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="C51" t="s">
         <v>135</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="C52" t="s">
+        <v>138</v>
+      </c>
+      <c r="D52"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
         <v>137</v>
       </c>
-      <c r="D52" t="s">
-        <v>138</v>
+      <c r="B53" t="s">
+        <v>139</v>
+      </c>
+      <c r="C53" t="s">
+        <v>140</v>
+      </c>
+      <c r="D53" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">