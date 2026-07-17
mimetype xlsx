--- v5 (2026-06-22)
+++ v6 (2026-07-17)
@@ -435,51 +435,53 @@
   </si>
   <si>
     <t>Bactrocera latifrons</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ (2016) Provisional list of suitable host plants of Bactrocera (Bactrocera) latifrons (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). 
 * Mziray HA, Makundi RH, Mwatawala M, Maerere A, De Meyer M (2010) Host use of Bactrocera latifrons, a new invasive tephritid species in Tanzania. Journal of Econonmic Entomololy 103(1), 70-76.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>PEWBVY</t>
   </si>
   <si>
     <t>Polerovirus PEWBVYV (as Capsicum)</t>
   </si>
   <si>
     <t>* Ghosh S, Kanakala S, Lebedev G, Kontsedalov S, Silverman D, Alon T, Mor N, Sela N, Luria N, Dombrovsky A, Mawassi M (2019) Transmission of a new polerovirus infecting pepper by the whitefly Bemisia tabaci. Journal of virology 93(15),10-128. https://doi.org/10.1128/jvi.00488-19</t>
   </si>
   <si>
     <t>CHIVMV</t>
   </si>
   <si>
     <t>Potyvirus capsivenamaculae</t>
   </si>
   <si>
-    <t>* Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
+    <t>* Banerjee A, Dutta R, Roy S, Ngachan SV (2014) First report of Chilli veinal mottle virus in Naga chilli (Capsicum chinense) in Meghalaya, India. Virus disease, 1, 142-230. 
+* Devi HC, Sharma SK, Devi KS, Devi OP, Roy SS, Devi PS (2022) Pathogenic and genetic diversity of chilli veinal mottle virus associated with U-morok (Capsicum chinense) decline in Manipur state of North East India. Indian Phytopathology 75(4), 1221-1229.
+* Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>* EPPO Reporting Service 2010/013 Isolated finding of Thaumatotibia (Cryptophlebia) leucotreta on Capsicum chinensis in the Netherlands
 https://gd.eppo.int/reporting/article-321</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>TOMMV0</t>
   </si>
   <si>
     <t>Tobamovirus maculatessellati (as Capsicum)</t>
   </si>
   <si>
     <t xml:space="preserve">* Li Y, Wang Y, Hu J, Xiao L, Tan G, Lan P, Liu Y, Li F (2017) The complete genome sequence, occurrence and host range of Tomato mottle mosaic virus Chinese isolate. Virology Journal 14, 15. doi: 10.1186/s12985-016-0676-2
 ------ Three isolates from Brazil and Iran identified as ToMV but corresponding to ToMMV.
 * Li YY, Zhou WP, Lu SQ, Chen DR, Dai JH, Guo QY, Liu Y, Li F &amp; Tan GL (2020) Occurrence and biological characteristics of tomato mottle mosaic virus on solanaceae crops in China. Scientia Agricultura Sinica 53(3), 539-550. [in Chinese with English abstract.] </t>
   </si>