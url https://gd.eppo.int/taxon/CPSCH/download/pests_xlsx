--- v6 (2026-07-17)
+++ v7 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSCH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -418,50 +418,59 @@
   <si>
     <t>XANTGA</t>
   </si>
   <si>
     <t>Xanthomonas hortorum pv. gardneri</t>
   </si>
   <si>
     <t>XANTVE</t>
   </si>
   <si>
     <t>Xanthomonas vesicatoria</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DACULA</t>
   </si>
   <si>
     <t>Bactrocera latifrons</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ (2016) Provisional list of suitable host plants of Bactrocera (Bactrocera) latifrons (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). 
 * Mziray HA, Makundi RH, Mwatawala M, Maerere A, De Meyer M (2010) Host use of Bactrocera latifrons, a new invasive tephritid species in Tanzania. Journal of Econonmic Entomololy 103(1), 70-76.
 ------- Confirmed host.</t>
+  </si>
+  <si>
+    <t>PHYPTR</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma trifolii' (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Choueiri E, Salar P, Jreijiri F, El Zammar S, Massaad R, Abdul-Nour H, Bove JM, Danet JL and Foissac X (2007) Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon. European Journal of Plant Pathology 118, 411-416.</t>
   </si>
   <si>
     <t>PEWBVY</t>
   </si>
   <si>
     <t>Polerovirus PEWBVYV (as Capsicum)</t>
   </si>
   <si>
     <t>* Ghosh S, Kanakala S, Lebedev G, Kontsedalov S, Silverman D, Alon T, Mor N, Sela N, Luria N, Dombrovsky A, Mawassi M (2019) Transmission of a new polerovirus infecting pepper by the whitefly Bemisia tabaci. Journal of virology 93(15),10-128. https://doi.org/10.1128/jvi.00488-19</t>
   </si>
   <si>
     <t>CHIVMV</t>
   </si>
   <si>
     <t>Potyvirus capsivenamaculae</t>
   </si>
   <si>
     <t>* Banerjee A, Dutta R, Roy S, Ngachan SV (2014) First report of Chilli veinal mottle virus in Naga chilli (Capsicum chinense) in Meghalaya, India. Virus disease, 1, 142-230. 
 * Devi HC, Sharma SK, Devi KS, Devi OP, Roy SS, Devi PS (2022) Pathogenic and genetic diversity of chilli veinal mottle virus associated with U-morok (Capsicum chinense) decline in Manipur state of North East India. Indian Phytopathology 75(4), 1221-1229.
 * Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
@@ -809,51 +818,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D53"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="468.171" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1512,83 +1521,97 @@
         <v>130</v>
       </c>
       <c r="D49" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>132</v>
       </c>
       <c r="C50" t="s">
         <v>133</v>
       </c>
       <c r="D50" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>125</v>
       </c>
       <c r="B51" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="C51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="B52" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="C52" t="s">
         <v>138</v>
       </c>
-      <c r="D52"/>
+      <c r="D52" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="C53" t="s">
+        <v>141</v>
+      </c>
+      <c r="D53"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" t="s">
         <v>140</v>
       </c>
-      <c r="D53" t="s">
-        <v>141</v>
+      <c r="B54" t="s">
+        <v>142</v>
+      </c>
+      <c r="C54" t="s">
+        <v>143</v>
+      </c>
+      <c r="D54" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">