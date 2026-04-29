--- v2 (2026-03-20)
+++ v3 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="461">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
     <t>Crinivirus contagichlorosis</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
@@ -345,78 +345,96 @@
   </si>
   <si>
     <t>CLCUGV</t>
   </si>
   <si>
     <t>Begomovirus gossypigeziraense</t>
   </si>
   <si>
     <t>* Gambley C, Cremer J, Campbell P, Roach R, Abdel-Salam AM (2020) New host records for cotton leaf curl Gezira virus: capsicum and melon in Egypt. Australasian Plant Disease Notes 15, 3. https://doi.org/10.1007/s13314-019-0372-3</t>
   </si>
   <si>
     <t>TLCRV0</t>
   </si>
   <si>
     <t>Begomovirus solanumflavi</t>
   </si>
   <si>
     <t>TYLCSV</t>
   </si>
   <si>
     <t>Begomovirus solanumflavusardiniaense</t>
   </si>
   <si>
     <t>* Mnari-Hattab M, Zammouri S, Pellegrin F, Gauthier N (2014) Natural occurrence of begomovirus recombinants associated with tomato yellow leaf curl disease co-existing with parental viruses in tomato crops and weeds in Tunisia. Journal of Plant Pathology 96(1), 195-200.
 ------- mixed infection</t>
+  </si>
+  <si>
+    <t>PYMV00</t>
+  </si>
+  <si>
+    <t>Begomovirus tuberosi (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Missihoun AA, Fanou AA, Nanoukon CN, Agbo IR, Sedah P, Fays M, Desoignies N (2025) Surveys of virus diseases and molecular identification of viruses affecting pepper crops (Capsicum spp.) in southern Benin. Crop Protection 188, 106999.</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci</t>
   </si>
   <si>
     <t>* McKenzie CL, Sparks Jr AN, Roberts P, Oetting RD, Osborne LS (2020) Survey of Bemisia tabaci (Hemiptera: Aleyrodidae) in agricultural ecosystems in Georgia. Journal of Entomological Science 55(2), 163-170.</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Delić D, Contaldo N, Lolić B, Moravčević D &amp; Bertaccini A (2016) First report of 'Candidatus Phytoplasma solani' in pepper and celery in Bosnia and Herzegovina. Journal of Plant Pathology 98 (1), 184.
 * Ember I, Acs Z, Munyaneza JE, Crosslin JM, Kolber M (2011) Survey and molecular detection of phytoplasmas associated with potato in Romania and southern Russia. European Journal of Plant Pathology 130(3), 367-377.
 * Mitrovič J, Pavlović S, Duduk B (2013) Survey and multigene characterization of stolbur phytoplasmas on various plant species in Serbia. Phytopathologia Mediterranea 52(3), 434-441.
 * Quaglino F, Zhao Y, Casati P, Bulgari D, Bianco PA, Wei W, Davis RE (2013) ‘Candidatus Phytoplasma solani’, a novel taxon associated with stolbur- and bois noir-related diseases of plants. International Journal of Systematic and Evolutionary Microbiology 63, 2879-2894.
 * Shimomoto Y, Ikeda K, Asahina Y, Yano K, Oka M, Oki T, Yamasaki J, Takeuchi S, Morita Y (2020) First report of ‘Candidatus Phytoplasma solani’ associated with pepper chlorosis of sweet pepper, Capsicum annuum L., in Japan. Journal of General Plant Pathology 86, 76–79.
 ------- In Japan.</t>
   </si>
   <si>
+    <t>PVS000</t>
+  </si>
+  <si>
+    <t>Carlavirus sigmasolani (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in Saudi Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
+  </si>
+  <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
   <si>
     <t>CERTCO</t>
   </si>
   <si>
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>* Badii KB, Billah MK, Afreh-Nuamah K, Obeng-Ofori D (2015) Species composition and host range of fruit-infesting flies (Diptera: Tephritidae) in northern Ghana. International Journal of Tropical Insect Science 35(3), 137-151.</t>
   </si>
   <si>
     <t>CRTZBR</t>
   </si>
   <si>
     <t>Ceratothripoides brunneus</t>
   </si>
   <si>
     <t>CRTZCL</t>
@@ -442,50 +460,60 @@
 ------- Likely host (reported as host in the literature but lacking evidence to consider it as main host – see PRA for further details on the host).</t>
   </si>
   <si>
     <t>CIRCTE</t>
   </si>
   <si>
     <t>Circulifer tenellus</t>
   </si>
   <si>
     <t>* Swisher KD, Munyaneza JE, Velasquez-Valle R, Mena-Covarrubias J (2018) Detection of pathogens associated with psyllids and leafhoppers in Capsicum annuum L. in the Mexican states of Durango, Zacatecas, and Michoacan. Plant Disease 102(1), 146-153.</t>
   </si>
   <si>
     <t>COLLAC</t>
   </si>
   <si>
     <t>Colletotrichum acutatum sensu lato</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* Shoji K, Kurose D, Satou I, Yoshida S, Tsushima S, Tashiro N (2014) First report of Colletotrichum fructicola as a causal pathogen of Sweet Pepper Anthracnose in Japan. The 2014 Korea-Japan Joint Symposium, Plant Pathology Oct 2014,</t>
+  </si>
+  <si>
+    <t>CMV000</t>
+  </si>
+  <si>
+    <t>Cucumovirus CMV (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Missihoun AA, Fanou AA, Nanoukon CNM, Agbo IR, Sedah P, Fays M, Desoignies N (2025) Surveys of virus diseases and molecular identification of viruses affecting pepper crops (Capsicum spp.) in southern Benin. Crop Protection 188, 106999.
+* Zhang T, Guo N, Zhang R, Wang Y, Xia G, Wang L, Wei B (2025) Molecular detection of viral diseases and the resistance of germplasm in pepper. Vegetable Research 5, e030 doi: 10.48130/vegres-0025-0024</t>
   </si>
   <si>
     <t>DACUCI</t>
   </si>
   <si>
     <t>Dacus ciliatus</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ, Nakamichi KAA (2018) Host plant records of the lesser pumpkin fly, Dacus ciliatus Loew (Diptera: Tephritidae), Version 1.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), Edition 3.1.</t>
   </si>
   <si>
     <t>DITYDI</t>
   </si>
   <si>
     <t>Ditylenchus dipsaci</t>
   </si>
   <si>
     <t>* Goodey JB, Franklin MT, Hooper DJ (1965) T. Goodey's: The Nematode Parasites of Plants Catalogued Under Their Hosts. Commonwealth Agricultural Bureaux, Farnham Royal, Bucks, England. Third edition, 214 pp.</t>
   </si>
   <si>
     <t>ELASLI</t>
   </si>
   <si>
     <t>Elasmopalpus lignosellus</t>
   </si>
@@ -734,65 +762,74 @@
     <t>GRSV00</t>
   </si>
   <si>
     <t>Orthotospovirus arachianuli</t>
   </si>
   <si>
     <t>* Webster CG, Turechek WW, Mellinger HC, Frantz G, Roe N, Yonce H, Vallad GE, Adkins S (2011) Expansion of Groundnut ringspot virus host and geographic ranges in solanaceous vegetables in peninsular Florida. Plant Health Progress https://www.plantmanagementnetwork.org/pub/php/brief/2011/grsv/</t>
   </si>
   <si>
     <t>CSNV00</t>
   </si>
   <si>
     <t>Orthotospovirus chrysanthinecrocaulis</t>
   </si>
   <si>
     <t>* Carmo EY, Ferro CG, Favara GM, Kraide HD, de Oliveira FF, Kitajima EW, de Diana Teixeira L, Rezende JA (2023) Biological and molecular characterization of chrysanthemum stem necrosis orthotospovirus infecting sweet pepper in Brazil. Journal of Phytopathology 171(4-5), 217-221.
 ------- Detected in 2 lots of symptomatic fruit (collected from Sao Paulo state).</t>
   </si>
   <si>
     <t>WMSMOV</t>
   </si>
   <si>
     <t>Orthotospovirus citrullomaculosi</t>
   </si>
   <si>
-    <t>* Anurag S (2012) The occurrence and disease incidence of Tospovirus infecting pepper (Capsicum annuum L.) in Southern Thailand. The Philippine Agricultural Scientist 95(4), 411-415.</t>
+    <t>* Sunpapao A (2012) The occurrence and disease incidence of Tospovirus infecting pepper (Capsicum annuum L.) in Southern Thailand. The Philippine Agricultural Scientist 95(4), 411-415.</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Chen X-J, Huang Y, Li J, Huang C-J, Liu Y, Zhu M, Tao X-R (2016) First report of Impatiens necrotic spot virus causing chlorotic ringspots on pepper in Yunnan, China. Plant Disease 100(5), p 1029.
 * Gonzalez-Pacheco BE, Silva-Rosalez L (2013) First report of Impatiens necrotic spot virus in Mexico on tomatillo and pepper plants. Plant Disease 97(8), p 1124.
 ------- Confirmed host.
 * Mavrič I, Ravnikar M (2001) First report of Tomato spotted wilt virus and Impatiens necrotic spot virus in Slovenia. Plant Disease 85 (12), p 1288.</t>
   </si>
   <si>
+    <t>MYSVV0</t>
+  </si>
+  <si>
+    <t>Orthotospovirus meloflavi</t>
+  </si>
+  <si>
+    <t>* Sunpapao A (2012) The occurrence and disease incidence of tospovirus infecting pepper (Capsicum annuum L.) in Southern Thailand. Philippine Agric Scientist 95(4), 411-415.</t>
+  </si>
+  <si>
     <t>TCSV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatoflavi (as Capsicum)</t>
   </si>
   <si>
     <t>* Gonzalez-Alvarez H, Chang-Sidorchuk L, Barboza Vargas N, Gonzalez Arias, Martinez-Zubiaur Y (2017) First report of Tomato chlorotic spot virus infecting pepper and common bean in Cuba. Plant Disease 101(9), 1064-1065.</t>
   </si>
   <si>
     <t>TZSV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatozonae</t>
   </si>
   <si>
     <t>* Shimada R, Okamoto M, Tomitaka Y (2023) First report of tomato zonate spot virus on green pepper in Japan. Journal of General Plant Patholology 89, 292–295.</t>
   </si>
   <si>
     <t>Orthotospovirus tomatozonae (as Capsicum)</t>
   </si>
   <si>
     <t>* Dong JH, Cheng XF, Yin YY, Fang Q, Ding M, Li TT, Zhang LZ, Su XX, McBeath JH, Zhang ZK (2008) Characterization of tomato zonate spot virus, a new tospovirus in China. Archives of Virology 153(5), 855-864</t>
   </si>
   <si>
     <t>PARYMI</t>
@@ -833,109 +870,139 @@
   </si>
   <si>
     <t>PHRDMU</t>
   </si>
   <si>
     <t>Phyrdenus muriceus</t>
   </si>
   <si>
     <t>* Mayagoitia JFC, Zamudio AHH (2017) Guía de los Acaros e Insectos Herbívoros de México Vol. 3 Acaros e Insectos Dendrófagos de Importancia Agrícola y Forestal. Universidad Autónoma Metropolitana, Ciudad de México. 719 pp.
 * Saunders JL, Coto DT, King ABS (1998) Plagas invertebradas de cultivos anuales alimenticios en América Central. Turrialba, Costa Rica. Catie. 305 pp.</t>
   </si>
   <si>
     <t>PHYTCP</t>
   </si>
   <si>
     <t>Phytophthora capsici</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.</t>
+  </si>
+  <si>
+    <t>PLRV00</t>
+  </si>
+  <si>
+    <t>Polerovirus PLRV (as Capsicum)</t>
   </si>
   <si>
     <t>TASVD0</t>
   </si>
   <si>
     <t>Pospiviroid apicimpeditum</t>
   </si>
   <si>
     <t>* Verhoeven JTJ, Koenraad, HMS, Jodlowska A, Hüner L, Roenhorst JW (2020) Pospiviroid infections in Capsicum annuum: disease symptoms and lack of seed transmission. European Journal of Plant Pathology 156(1), 21–29 (2020). https://doi.org/10.1007/s10658-019-01849-1
 ------- inoculation study, no seed transmission
 * Verhoeven JTJ, Koenraad, Westenberg M, &amp; Roenhorst JW (2017) Characterization of tomato apical stunt viroid isolated from a 24-year old seed lot of Capsicum annuum. Archives of Virology, 162, 1741–1744.</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
     <t>Pospiviroid fusituberis</t>
   </si>
   <si>
     <t>* Lebas BSM, Clover GRG, Ochoa-Corona FM, Elliott DR, Tang Z and Alexander BJR (2005) Distribution of potato spindle tuber viroid in New Zealand glasshouse crops of capsicum and tomato. Australasian Plant Pathology, 34, 129-133.
 * Verhoeven JTJ, Koenraad, HMS, Jodlowska A, Hüner L, Roenhorst (2020) Pospiviroid infections in Capsicum annuum: disease symptoms and lack of seed transmission. European Journal of Plant Pathology 156(1), 21–29 (2020). https://doi.org/10.1007/s10658-019-01849-1
 ------- inoculation study, no seed transmission.</t>
   </si>
   <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus</t>
   </si>
   <si>
     <t>* Sivaprasad Y, Garrido P, Mendez K, Garrido A. Ramos L (2015) First report of Potato yellowing virus infecting pepper in Ecuador. Journal of Plant Pathology 97(suppl.), S75.</t>
   </si>
   <si>
     <t>PVX000</t>
   </si>
   <si>
     <t>Potexvirus ecspotati</t>
   </si>
   <si>
     <t>* Shi J, Choi D-I, Kim B-D, Kang B-C (2008) Study on Inheritance of Potato virus X Resistance in Capsicum annuum. The Plant Pathology Journal 24, 433-438. http://dx.doi.org/10.5423/PPJ.2008.24.4.433
 * Tóbiás I, Almási A, Csilléry G, Nemes K, Salánki K (2017) Virus Diseases of Pepper (Capsicum annuum L.) in Hungary. Journal of International Scientific Publications: Agriculture &amp; Food 5, 294-301.</t>
   </si>
   <si>
+    <t>PAMV00</t>
+  </si>
+  <si>
+    <t>Potexvirus marmoraucuba (as Capsicum)</t>
+  </si>
+  <si>
+    <t>PVA000</t>
+  </si>
+  <si>
+    <t>Potyvirus atuberosi (as Capsicum)</t>
+  </si>
+  <si>
     <t>SPFMV0</t>
   </si>
   <si>
     <t>Potyvirus batataplumei</t>
   </si>
   <si>
     <t>* Akel E, Ismail ID, Al-Chaabi S, Fuentes S (2010) New natural weed hosts of Sweet potato feathery mottle virus in Syria. Arab Journal of Plant Protection 28(1), 96-100.</t>
   </si>
   <si>
     <t>ZYMV00</t>
   </si>
   <si>
     <t>Potyvirus cucurbitaflavitesselati</t>
   </si>
   <si>
     <t>* Verma R, Tripathi S, Gorane T, Naik AA, Nikam TD, Ade AB, Mahapatro GK (2019) First report of zucchini yellow mosaic virus in bell pepper, Capsicum annum, in India. Plant Disease 103(10), 2700. https://doi.org/10.1094/PDIS-04-19-0740-PDN</t>
+  </si>
+  <si>
+    <t>PVV000</t>
+  </si>
+  <si>
+    <t>Potyvirus vetuberosi (as Capsicum)</t>
+  </si>
+  <si>
+    <t>PVY000</t>
+  </si>
+  <si>
+    <t>Potyvirus yituberosi (as Capsicum)</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Capsicum)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>PSDMCI</t>
   </si>
   <si>
     <t>Pseudomonas cichorii</t>
   </si>
   <si>
     <t>PSDMS1</t>
@@ -1028,50 +1095,59 @@
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>* Elizondo AI, Murguido CA, Pérez I, Piedra F, Peña E, Martínez M, Martell M, de los Ángeles Fernández M, Sariol H, Rodríguez S, Jiménez R, Granda G, Palacios F (2003) Thrips palmi Karny en la agricultura cubana. Fitosanidad 7(2), 1-9.
 * Kajita H, Hirose Y, Takagi M, Okajima S, Napompeth B, Buranapanichpan S (1996) Host plants and abundance of Thrips palmi Karny (Thysanoptera: Thripidae), an important pest of vegetables in Southeast Asia. Applied Entomology and Zoology 31(1), 87-94,
 * Kalpana Tillekaratne, Edirisinghe JP, Gunatilleke CVS, Karunaratne AIP (2011) A checklist of thrips species of Sri Lanka. Ceylon Journal of Science (Bio. Sci.) 40(2), 89-108.
 * Seal DR (2004) Management of melon thrips, Thrips palmi Karny (Thysanoptera: Thripidae): an integrated approach using chemical, cultural, and biological agents. Proceedings of the Florida State Horticultural Society 117, 63-68.</t>
   </si>
   <si>
     <t>THRISE</t>
   </si>
   <si>
     <t>Thrips setosus</t>
   </si>
   <si>
     <t>TOBRFV</t>
   </si>
   <si>
     <t>Tobamovirus fructirugosum (as Capsicum)</t>
   </si>
   <si>
     <t>* Cambrón-Crisantos JM, Rodríguez-Mendoza J, Valencia-Luna JB, Alcasio-Rangel S, García-Ávila CJ, López-Buenfil JA and Ochoa-Martínez DL (2018) First report of Tomato brown rugose fruit virus (ToBRFV) in Michoacan, Mexico. Revista Mexicana de Fitopatología 37(1). DOI: 10.18781/R.MEX.FIT.1810-5</t>
+  </si>
+  <si>
+    <t>TMV000</t>
+  </si>
+  <si>
+    <t>Tobamovirus tabaci (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Zhang T, Guo N, Zhang R, Wang Y, Xia G, Wang L, Wei B (2025) Molecular detection of viral diseases and the resistance of germplasm in pepper. Vegetable Research 5, e030 doi: 10.48130/vegres-0025-0024</t>
   </si>
   <si>
     <t>PEPRSV</t>
   </si>
   <si>
     <t>Tobravirus capsici</t>
   </si>
   <si>
     <t>* Kitajima EW,  Costa AS (1969) Association of pepper ringspot virus (Brazilian tobacco rattle virus) and host cell mitochondria. Journal of General Virology, 4(2), 177-181.</t>
   </si>
   <si>
     <t>TRV000</t>
   </si>
   <si>
     <t>Tobravirus tabaci</t>
   </si>
   <si>
     <t>* Tomitaka Y, Fujimoto T, Nakata M, Ishikawa R, Usugi T, Tsuda S (2011) First report of chlorotic and necrotic disease caused by Tobacco rattle virus on Capsicum annuum in Japan. Journal of General Plant Pathology 77, 136–138. https://doi.org/10.1007/s10327-010-0292-8</t>
   </si>
   <si>
     <t>TOANV0</t>
   </si>
   <si>
     <t>Torradovirus marchitezum</t>
   </si>
@@ -1907,51 +1983,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D165"/>
+  <dimension ref="A1:D175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2408,352 +2484,352 @@
         <v>99</v>
       </c>
       <c r="D34" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C36" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D36"/>
+        <v>105</v>
+      </c>
+      <c r="D36" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D37" t="s">
         <v>107</v>
       </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" t="s">
         <v>109</v>
       </c>
       <c r="D38" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" t="s">
         <v>112</v>
       </c>
       <c r="D39" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" t="s">
         <v>115</v>
       </c>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C42" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D42" t="s">
         <v>121</v>
       </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" t="s">
         <v>123</v>
       </c>
       <c r="D43" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44" t="s">
         <v>125</v>
       </c>
       <c r="C44" t="s">
         <v>126</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>132</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>49</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>136</v>
       </c>
       <c r="C48" t="s">
         <v>137</v>
       </c>
       <c r="D48" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49" t="s">
         <v>139</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>49</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C51" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D51"/>
+        <v>146</v>
+      </c>
+      <c r="D51" t="s">
+        <v>147</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>49</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>49</v>
       </c>
       <c r="B53" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C53" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>49</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C54" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>49</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>49</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C56" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>49</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C57" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>49</v>
       </c>
       <c r="B58" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C58" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>164</v>
       </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>49</v>
       </c>
       <c r="B59" t="s">
         <v>165</v>
       </c>
       <c r="C59" t="s">
         <v>166</v>
       </c>
       <c r="D59" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>49</v>
       </c>
       <c r="B60" t="s">
         <v>168</v>
       </c>
       <c r="C60" t="s">
         <v>169</v>
       </c>
@@ -2777,126 +2853,126 @@
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>49</v>
       </c>
       <c r="B62" t="s">
         <v>174</v>
       </c>
       <c r="C62" t="s">
         <v>175</v>
       </c>
       <c r="D62" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>49</v>
       </c>
       <c r="B63" t="s">
         <v>177</v>
       </c>
       <c r="C63" t="s">
         <v>178</v>
       </c>
-      <c r="D63"/>
+      <c r="D63" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>49</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C64" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="D64"/>
+        <v>181</v>
+      </c>
+      <c r="D64" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>49</v>
       </c>
       <c r="B65" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C65" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D65" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>49</v>
       </c>
       <c r="B66" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C66" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>49</v>
       </c>
       <c r="B67" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>49</v>
       </c>
       <c r="B68" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C68" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D68" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>49</v>
       </c>
       <c r="B69" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C69" t="s">
         <v>192</v>
       </c>
       <c r="D69" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>49</v>
       </c>
       <c r="B70" t="s">
         <v>194</v>
       </c>
       <c r="C70" t="s">
         <v>195</v>
       </c>
       <c r="D70" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>49</v>
@@ -3034,1195 +3110,1335 @@
         <v>225</v>
       </c>
       <c r="D80" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>49</v>
       </c>
       <c r="B81" t="s">
         <v>227</v>
       </c>
       <c r="C81" t="s">
         <v>228</v>
       </c>
       <c r="D81" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>49</v>
       </c>
       <c r="B82" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C82" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D82" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>49</v>
       </c>
       <c r="B83" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C83" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D83" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>49</v>
       </c>
       <c r="B84" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C84" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D84" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>49</v>
       </c>
       <c r="B85" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C85" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D85" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>49</v>
       </c>
       <c r="B86" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C86" t="s">
         <v>242</v>
       </c>
       <c r="D86" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>49</v>
       </c>
       <c r="B87" t="s">
         <v>244</v>
       </c>
       <c r="C87" t="s">
         <v>245</v>
       </c>
       <c r="D87" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>49</v>
       </c>
       <c r="B88" t="s">
         <v>247</v>
       </c>
       <c r="C88" t="s">
         <v>248</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>49</v>
       </c>
       <c r="B89" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C89" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D89" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>49</v>
       </c>
       <c r="B90" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C90" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D90" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>49</v>
       </c>
       <c r="B91" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C91" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D91" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>49</v>
       </c>
       <c r="B92" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C92" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="D92" t="s">
         <v>260</v>
       </c>
+      <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>49</v>
       </c>
       <c r="B93" t="s">
         <v>261</v>
       </c>
       <c r="C93" t="s">
         <v>262</v>
       </c>
       <c r="D93" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>49</v>
       </c>
       <c r="B94" t="s">
         <v>264</v>
       </c>
       <c r="C94" t="s">
         <v>265</v>
       </c>
       <c r="D94" t="s">
-        <v>266</v>
+        <v>113</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>49</v>
       </c>
       <c r="B95" t="s">
+        <v>266</v>
+      </c>
+      <c r="C95" t="s">
         <v>267</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>49</v>
       </c>
       <c r="B96" t="s">
+        <v>269</v>
+      </c>
+      <c r="C96" t="s">
         <v>270</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>49</v>
       </c>
       <c r="B97" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C97" t="s">
         <v>273</v>
       </c>
       <c r="D97" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>49</v>
       </c>
       <c r="B98" t="s">
         <v>275</v>
       </c>
       <c r="C98" t="s">
         <v>276</v>
       </c>
-      <c r="D98"/>
+      <c r="D98" t="s">
+        <v>277</v>
+      </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>49</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C99" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="D99"/>
+        <v>279</v>
+      </c>
+      <c r="D99" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>49</v>
       </c>
       <c r="B100" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C100" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D100" t="s">
-        <v>281</v>
+        <v>113</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>49</v>
       </c>
       <c r="B101" t="s">
         <v>282</v>
       </c>
       <c r="C101" t="s">
         <v>283</v>
       </c>
       <c r="D101" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>49</v>
       </c>
       <c r="B102" t="s">
         <v>285</v>
       </c>
       <c r="C102" t="s">
         <v>286</v>
       </c>
       <c r="D102" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>49</v>
       </c>
       <c r="B103" t="s">
         <v>288</v>
       </c>
       <c r="C103" t="s">
         <v>289</v>
       </c>
       <c r="D103" t="s">
-        <v>290</v>
+        <v>113</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>49</v>
       </c>
       <c r="B104" t="s">
+        <v>290</v>
+      </c>
+      <c r="C104" t="s">
         <v>291</v>
       </c>
-      <c r="C104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>293</v>
+        <v>103</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>49</v>
       </c>
       <c r="B105" t="s">
+        <v>292</v>
+      </c>
+      <c r="C105" t="s">
+        <v>293</v>
+      </c>
+      <c r="D105" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>49</v>
       </c>
       <c r="B106" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C106" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D106" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>49</v>
       </c>
       <c r="B107" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C107" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>49</v>
       </c>
       <c r="B108" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C108" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>49</v>
       </c>
       <c r="B109" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C109" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D109" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>49</v>
       </c>
       <c r="B110" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C110" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="D110"/>
+        <v>305</v>
+      </c>
+      <c r="D110" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>49</v>
       </c>
       <c r="B111" t="s">
+        <v>307</v>
+      </c>
+      <c r="C111" t="s">
+        <v>308</v>
+      </c>
+      <c r="D111" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>49</v>
       </c>
       <c r="B112" t="s">
+        <v>310</v>
+      </c>
+      <c r="C112" t="s">
+        <v>311</v>
+      </c>
+      <c r="D112" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>49</v>
       </c>
       <c r="B113" t="s">
+        <v>313</v>
+      </c>
+      <c r="C113" t="s">
+        <v>314</v>
+      </c>
+      <c r="D113" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>49</v>
       </c>
       <c r="B114" t="s">
+        <v>316</v>
+      </c>
+      <c r="C114" t="s">
+        <v>317</v>
+      </c>
+      <c r="D114" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>49</v>
       </c>
       <c r="B115" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C115" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D115" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>49</v>
       </c>
       <c r="B116" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C116" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D116" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>49</v>
       </c>
       <c r="B117" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C117" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D117" t="s">
-        <v>329</v>
+        <v>208</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>49</v>
       </c>
       <c r="B118" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C118" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D118" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B119" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C119" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="D119"/>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
+        <v>49</v>
+      </c>
+      <c r="B120" t="s">
+        <v>331</v>
+      </c>
+      <c r="C120" t="s">
+        <v>332</v>
+      </c>
+      <c r="D120" t="s">
         <v>333</v>
       </c>
-      <c r="B120" t="s">
-[...5 lines deleted...]
-      <c r="D120"/>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B121" t="s">
-        <v>69</v>
+        <v>334</v>
       </c>
       <c r="C121" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D121" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B122" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C122" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="D122"/>
+        <v>338</v>
+      </c>
+      <c r="D122" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B123" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C123" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D123" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B124" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C124" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D124" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B125" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C125" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="D125" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B126" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C126" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="D126" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B127" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C127" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D127" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>333</v>
+        <v>49</v>
       </c>
       <c r="B128" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C128" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="D128"/>
+        <v>356</v>
+      </c>
+      <c r="D128" t="s">
+        <v>357</v>
+      </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B129" t="s">
+        <v>359</v>
+      </c>
+      <c r="C129" t="s">
         <v>360</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B130" t="s">
+        <v>362</v>
+      </c>
+      <c r="C130" t="s">
         <v>363</v>
       </c>
-      <c r="C130" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D130"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B131" t="s">
-        <v>366</v>
+        <v>69</v>
       </c>
       <c r="C131" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="D131"/>
+        <v>364</v>
+      </c>
+      <c r="D131" t="s">
+        <v>365</v>
+      </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B132" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C132" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B133" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C133" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D133" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B134" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C134" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D134" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B135" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C135" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="D135"/>
+        <v>375</v>
+      </c>
+      <c r="D135" t="s">
+        <v>376</v>
+      </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B136" t="s">
+        <v>377</v>
+      </c>
+      <c r="C136" t="s">
+        <v>378</v>
+      </c>
+      <c r="D136" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B137" t="s">
+        <v>380</v>
+      </c>
+      <c r="C137" t="s">
+        <v>381</v>
+      </c>
+      <c r="D137" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B138" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C138" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B139" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C139" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D139" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B140" t="s">
-        <v>224</v>
+        <v>388</v>
       </c>
       <c r="C140" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D140" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B141" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C141" t="s">
-        <v>394</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="D141"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B142" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C142" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="D142"/>
+        <v>394</v>
+      </c>
+      <c r="D142" t="s">
+        <v>395</v>
+      </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B143" t="s">
+        <v>396</v>
+      </c>
+      <c r="C143" t="s">
+        <v>397</v>
+      </c>
+      <c r="D143" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B144" t="s">
+        <v>399</v>
+      </c>
+      <c r="C144" t="s">
+        <v>400</v>
+      </c>
+      <c r="D144" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B145" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C145" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B146" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C146" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D146" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B147" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C147" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D147" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B148" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C148" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D148" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B149" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C149" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D149" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B150" t="s">
-        <v>419</v>
+        <v>236</v>
       </c>
       <c r="C150" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="D150" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B151" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C151" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="D151" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B152" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C152" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="D152"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B153" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="C153" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="D153" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B154" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C154" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D154" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B155" t="s">
-        <v>299</v>
+        <v>429</v>
       </c>
       <c r="C155" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="D155" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B156" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C156" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D156" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B157" t="s">
-        <v>309</v>
+        <v>435</v>
       </c>
       <c r="C157" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="D157" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B158" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C158" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="D158" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B159" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C159" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="D159" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B160" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C160" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="D160"/>
+        <v>445</v>
+      </c>
+      <c r="D160" t="s">
+        <v>446</v>
+      </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B161" t="s">
+        <v>447</v>
+      </c>
+      <c r="C161" t="s">
+        <v>448</v>
+      </c>
+      <c r="D161" t="s">
         <v>449</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B162" t="s">
+        <v>450</v>
+      </c>
+      <c r="C162" t="s">
+        <v>451</v>
+      </c>
+      <c r="D162" t="s">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B163" t="s">
+        <v>453</v>
+      </c>
+      <c r="C163" t="s">
+        <v>454</v>
+      </c>
+      <c r="D163" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
+        <v>358</v>
+      </c>
+      <c r="B164" t="s">
+        <v>456</v>
+      </c>
+      <c r="C164" t="s">
         <v>457</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>458</v>
       </c>
-      <c r="D164"/>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>457</v>
+        <v>358</v>
       </c>
       <c r="B165" t="s">
-        <v>441</v>
+        <v>321</v>
       </c>
       <c r="C165" t="s">
         <v>459</v>
       </c>
       <c r="D165" t="s">
         <v>460</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" t="s">
+        <v>358</v>
+      </c>
+      <c r="B166" t="s">
+        <v>461</v>
+      </c>
+      <c r="C166" t="s">
+        <v>462</v>
+      </c>
+      <c r="D166" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" t="s">
+        <v>358</v>
+      </c>
+      <c r="B167" t="s">
+        <v>331</v>
+      </c>
+      <c r="C167" t="s">
+        <v>464</v>
+      </c>
+      <c r="D167" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" t="s">
+        <v>358</v>
+      </c>
+      <c r="B168" t="s">
+        <v>466</v>
+      </c>
+      <c r="C168" t="s">
+        <v>467</v>
+      </c>
+      <c r="D168" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" t="s">
+        <v>358</v>
+      </c>
+      <c r="B169" t="s">
+        <v>469</v>
+      </c>
+      <c r="C169" t="s">
+        <v>470</v>
+      </c>
+      <c r="D169" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" t="s">
+        <v>358</v>
+      </c>
+      <c r="B170" t="s">
+        <v>472</v>
+      </c>
+      <c r="C170" t="s">
+        <v>473</v>
+      </c>
+      <c r="D170"/>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" t="s">
+        <v>358</v>
+      </c>
+      <c r="B171" t="s">
+        <v>474</v>
+      </c>
+      <c r="C171" t="s">
+        <v>475</v>
+      </c>
+      <c r="D171" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" t="s">
+        <v>358</v>
+      </c>
+      <c r="B172" t="s">
+        <v>477</v>
+      </c>
+      <c r="C172" t="s">
+        <v>478</v>
+      </c>
+      <c r="D172" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" t="s">
+        <v>358</v>
+      </c>
+      <c r="B173" t="s">
+        <v>480</v>
+      </c>
+      <c r="C173" t="s">
+        <v>481</v>
+      </c>
+      <c r="D173" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" t="s">
+        <v>482</v>
+      </c>
+      <c r="B174" t="s">
+        <v>60</v>
+      </c>
+      <c r="C174" t="s">
+        <v>483</v>
+      </c>
+      <c r="D174"/>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" t="s">
+        <v>482</v>
+      </c>
+      <c r="B175" t="s">
+        <v>466</v>
+      </c>
+      <c r="C175" t="s">
+        <v>484</v>
+      </c>
+      <c r="D175" t="s">
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">