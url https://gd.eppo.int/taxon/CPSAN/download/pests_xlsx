--- v3 (2026-04-29)
+++ v4 (2026-05-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
     <t>Crinivirus contagichlorosis</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
@@ -923,50 +923,56 @@
   </si>
   <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus</t>
   </si>
   <si>
     <t>* Sivaprasad Y, Garrido P, Mendez K, Garrido A. Ramos L (2015) First report of Potato yellowing virus infecting pepper in Ecuador. Journal of Plant Pathology 97(suppl.), S75.</t>
   </si>
   <si>
     <t>PVX000</t>
   </si>
   <si>
     <t>Potexvirus ecspotati</t>
   </si>
   <si>
     <t>* Shi J, Choi D-I, Kim B-D, Kang B-C (2008) Study on Inheritance of Potato virus X Resistance in Capsicum annuum. The Plant Pathology Journal 24, 433-438. http://dx.doi.org/10.5423/PPJ.2008.24.4.433
 * Tóbiás I, Almási A, Csilléry G, Nemes K, Salánki K (2017) Virus Diseases of Pepper (Capsicum annuum L.) in Hungary. Journal of International Scientific Publications: Agriculture &amp; Food 5, 294-301.</t>
   </si>
   <si>
     <t>PAMV00</t>
   </si>
   <si>
     <t>Potexvirus marmoraucuba (as Capsicum)</t>
+  </si>
+  <si>
+    <t>Potexvirus pepini (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in   Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
   </si>
   <si>
     <t>PVA000</t>
   </si>
   <si>
     <t>Potyvirus atuberosi (as Capsicum)</t>
   </si>
   <si>
     <t>SPFMV0</t>
   </si>
   <si>
     <t>Potyvirus batataplumei</t>
   </si>
   <si>
     <t>* Akel E, Ismail ID, Al-Chaabi S, Fuentes S (2010) New natural weed hosts of Sweet potato feathery mottle virus in Syria. Arab Journal of Plant Protection 28(1), 96-100.</t>
   </si>
   <si>
     <t>ZYMV00</t>
   </si>
   <si>
     <t>Potyvirus cucurbitaflavitesselati</t>
   </si>
   <si>
     <t>* Verma R, Tripathi S, Gorane T, Naik AA, Nikam TD, Ade AB, Mahapatro GK (2019) First report of zucchini yellow mosaic virus in bell pepper, Capsicum annum, in India. Plant Disease 103(10), 2700. https://doi.org/10.1094/PDIS-04-19-0740-PDN</t>
   </si>
@@ -1983,51 +1989,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D175"/>
+  <dimension ref="A1:D176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3360,1085 +3366,1099 @@
         <v>276</v>
       </c>
       <c r="D98" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>49</v>
       </c>
       <c r="B99" t="s">
         <v>278</v>
       </c>
       <c r="C99" t="s">
         <v>279</v>
       </c>
       <c r="D99" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>49</v>
       </c>
       <c r="B100" t="s">
+        <v>40</v>
+      </c>
+      <c r="C100" t="s">
         <v>280</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>49</v>
       </c>
       <c r="B101" t="s">
         <v>282</v>
       </c>
       <c r="C101" t="s">
         <v>283</v>
       </c>
       <c r="D101" t="s">
-        <v>284</v>
+        <v>113</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>49</v>
       </c>
       <c r="B102" t="s">
+        <v>284</v>
+      </c>
+      <c r="C102" t="s">
         <v>285</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>49</v>
       </c>
       <c r="B103" t="s">
+        <v>287</v>
+      </c>
+      <c r="C103" t="s">
         <v>288</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>49</v>
       </c>
       <c r="B104" t="s">
         <v>290</v>
       </c>
       <c r="C104" t="s">
         <v>291</v>
       </c>
       <c r="D104" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>49</v>
       </c>
       <c r="B105" t="s">
         <v>292</v>
       </c>
       <c r="C105" t="s">
         <v>293</v>
       </c>
       <c r="D105" t="s">
-        <v>294</v>
+        <v>103</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>49</v>
       </c>
       <c r="B106" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C106" t="s">
         <v>295</v>
       </c>
       <c r="D106" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>49</v>
       </c>
       <c r="B107" t="s">
+        <v>294</v>
+      </c>
+      <c r="C107" t="s">
         <v>297</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>298</v>
       </c>
-      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>49</v>
       </c>
       <c r="B108" t="s">
         <v>299</v>
       </c>
       <c r="C108" t="s">
         <v>300</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>49</v>
       </c>
       <c r="B109" t="s">
         <v>301</v>
       </c>
       <c r="C109" t="s">
         <v>302</v>
       </c>
-      <c r="D109" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>49</v>
       </c>
       <c r="B110" t="s">
+        <v>303</v>
+      </c>
+      <c r="C110" t="s">
         <v>304</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>49</v>
       </c>
       <c r="B111" t="s">
+        <v>306</v>
+      </c>
+      <c r="C111" t="s">
         <v>307</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>49</v>
       </c>
       <c r="B112" t="s">
+        <v>309</v>
+      </c>
+      <c r="C112" t="s">
         <v>310</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>49</v>
       </c>
       <c r="B113" t="s">
+        <v>312</v>
+      </c>
+      <c r="C113" t="s">
         <v>313</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>49</v>
       </c>
       <c r="B114" t="s">
+        <v>315</v>
+      </c>
+      <c r="C114" t="s">
         <v>316</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>49</v>
       </c>
       <c r="B115" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C115" t="s">
         <v>319</v>
       </c>
       <c r="D115" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>49</v>
       </c>
       <c r="B116" t="s">
+        <v>318</v>
+      </c>
+      <c r="C116" t="s">
         <v>321</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>49</v>
       </c>
       <c r="B117" t="s">
+        <v>323</v>
+      </c>
+      <c r="C117" t="s">
         <v>324</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>49</v>
       </c>
       <c r="B118" t="s">
         <v>326</v>
       </c>
       <c r="C118" t="s">
         <v>327</v>
       </c>
       <c r="D118" t="s">
-        <v>328</v>
+        <v>208</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>49</v>
       </c>
       <c r="B119" t="s">
+        <v>328</v>
+      </c>
+      <c r="C119" t="s">
         <v>329</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>330</v>
       </c>
-      <c r="D119"/>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>49</v>
       </c>
       <c r="B120" t="s">
         <v>331</v>
       </c>
       <c r="C120" t="s">
         <v>332</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D120"/>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>49</v>
       </c>
       <c r="B121" t="s">
+        <v>333</v>
+      </c>
+      <c r="C121" t="s">
         <v>334</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>49</v>
       </c>
       <c r="B122" t="s">
+        <v>336</v>
+      </c>
+      <c r="C122" t="s">
         <v>337</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>49</v>
       </c>
       <c r="B123" t="s">
+        <v>339</v>
+      </c>
+      <c r="C123" t="s">
         <v>340</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>49</v>
       </c>
       <c r="B124" t="s">
+        <v>342</v>
+      </c>
+      <c r="C124" t="s">
         <v>343</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>49</v>
       </c>
       <c r="B125" t="s">
+        <v>345</v>
+      </c>
+      <c r="C125" t="s">
         <v>346</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>49</v>
       </c>
       <c r="B126" t="s">
+        <v>348</v>
+      </c>
+      <c r="C126" t="s">
         <v>349</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>49</v>
       </c>
       <c r="B127" t="s">
+        <v>351</v>
+      </c>
+      <c r="C127" t="s">
         <v>352</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>49</v>
       </c>
       <c r="B128" t="s">
+        <v>354</v>
+      </c>
+      <c r="C128" t="s">
         <v>355</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
+        <v>49</v>
+      </c>
+      <c r="B129" t="s">
+        <v>357</v>
+      </c>
+      <c r="C129" t="s">
         <v>358</v>
       </c>
-      <c r="B129" t="s">
+      <c r="D129" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B130" t="s">
+        <v>361</v>
+      </c>
+      <c r="C130" t="s">
         <v>362</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>363</v>
       </c>
-      <c r="D130"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B131" t="s">
-        <v>69</v>
+        <v>364</v>
       </c>
       <c r="C131" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="D131" t="s">
         <v>365</v>
       </c>
+      <c r="D131"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B132" t="s">
+        <v>69</v>
+      </c>
+      <c r="C132" t="s">
         <v>366</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>367</v>
       </c>
-      <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B133" t="s">
         <v>368</v>
       </c>
       <c r="C133" t="s">
         <v>369</v>
       </c>
-      <c r="D133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D133"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B134" t="s">
+        <v>370</v>
+      </c>
+      <c r="C134" t="s">
         <v>371</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B135" t="s">
+        <v>373</v>
+      </c>
+      <c r="C135" t="s">
         <v>374</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B136" t="s">
+        <v>376</v>
+      </c>
+      <c r="C136" t="s">
         <v>377</v>
       </c>
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B137" t="s">
+        <v>379</v>
+      </c>
+      <c r="C137" t="s">
         <v>380</v>
       </c>
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B138" t="s">
+        <v>382</v>
+      </c>
+      <c r="C138" t="s">
         <v>383</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138" t="s">
         <v>384</v>
       </c>
-      <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B139" t="s">
         <v>385</v>
       </c>
       <c r="C139" t="s">
         <v>386</v>
       </c>
-      <c r="D139" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B140" t="s">
+        <v>387</v>
+      </c>
+      <c r="C140" t="s">
         <v>388</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B141" t="s">
+        <v>390</v>
+      </c>
+      <c r="C141" t="s">
         <v>391</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>392</v>
       </c>
-      <c r="D141"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B142" t="s">
         <v>393</v>
       </c>
       <c r="C142" t="s">
         <v>394</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D142"/>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B143" t="s">
+        <v>395</v>
+      </c>
+      <c r="C143" t="s">
         <v>396</v>
       </c>
-      <c r="C143" t="s">
+      <c r="D143" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B144" t="s">
+        <v>398</v>
+      </c>
+      <c r="C144" t="s">
         <v>399</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B145" t="s">
+        <v>401</v>
+      </c>
+      <c r="C145" t="s">
         <v>402</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>403</v>
       </c>
-      <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B146" t="s">
         <v>404</v>
       </c>
       <c r="C146" t="s">
         <v>405</v>
       </c>
-      <c r="D146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D146"/>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B147" t="s">
+        <v>406</v>
+      </c>
+      <c r="C147" t="s">
         <v>407</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B148" t="s">
+        <v>409</v>
+      </c>
+      <c r="C148" t="s">
         <v>410</v>
       </c>
-      <c r="C148" t="s">
+      <c r="D148" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B149" t="s">
+        <v>412</v>
+      </c>
+      <c r="C149" t="s">
         <v>413</v>
       </c>
-      <c r="C149" t="s">
+      <c r="D149" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B150" t="s">
-        <v>236</v>
+        <v>415</v>
       </c>
       <c r="C150" t="s">
         <v>416</v>
       </c>
       <c r="D150" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B151" t="s">
+        <v>236</v>
+      </c>
+      <c r="C151" t="s">
         <v>418</v>
       </c>
-      <c r="C151" t="s">
+      <c r="D151" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B152" t="s">
+        <v>420</v>
+      </c>
+      <c r="C152" t="s">
         <v>421</v>
       </c>
-      <c r="C152" t="s">
+      <c r="D152" t="s">
         <v>422</v>
       </c>
-      <c r="D152"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B153" t="s">
         <v>423</v>
       </c>
       <c r="C153" t="s">
         <v>424</v>
       </c>
-      <c r="D153" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D153"/>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B154" t="s">
+        <v>425</v>
+      </c>
+      <c r="C154" t="s">
         <v>426</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B155" t="s">
+        <v>428</v>
+      </c>
+      <c r="C155" t="s">
         <v>429</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B156" t="s">
+        <v>431</v>
+      </c>
+      <c r="C156" t="s">
         <v>432</v>
       </c>
-      <c r="C156" t="s">
+      <c r="D156" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B157" t="s">
+        <v>434</v>
+      </c>
+      <c r="C157" t="s">
         <v>435</v>
       </c>
-      <c r="C157" t="s">
+      <c r="D157" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B158" t="s">
+        <v>437</v>
+      </c>
+      <c r="C158" t="s">
         <v>438</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B159" t="s">
+        <v>440</v>
+      </c>
+      <c r="C159" t="s">
         <v>441</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B160" t="s">
+        <v>443</v>
+      </c>
+      <c r="C160" t="s">
         <v>444</v>
       </c>
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B161" t="s">
+        <v>446</v>
+      </c>
+      <c r="C161" t="s">
         <v>447</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B162" t="s">
+        <v>449</v>
+      </c>
+      <c r="C162" t="s">
         <v>450</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B163" t="s">
+        <v>452</v>
+      </c>
+      <c r="C163" t="s">
         <v>453</v>
       </c>
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B164" t="s">
+        <v>455</v>
+      </c>
+      <c r="C164" t="s">
         <v>456</v>
       </c>
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B165" t="s">
-        <v>321</v>
+        <v>458</v>
       </c>
       <c r="C165" t="s">
         <v>459</v>
       </c>
       <c r="D165" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B166" t="s">
+        <v>323</v>
+      </c>
+      <c r="C166" t="s">
         <v>461</v>
       </c>
-      <c r="C166" t="s">
+      <c r="D166" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B167" t="s">
-        <v>331</v>
+        <v>463</v>
       </c>
       <c r="C167" t="s">
         <v>464</v>
       </c>
       <c r="D167" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B168" t="s">
+        <v>333</v>
+      </c>
+      <c r="C168" t="s">
         <v>466</v>
       </c>
-      <c r="C168" t="s">
+      <c r="D168" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B169" t="s">
+        <v>468</v>
+      </c>
+      <c r="C169" t="s">
         <v>469</v>
       </c>
-      <c r="C169" t="s">
+      <c r="D169" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B170" t="s">
+        <v>471</v>
+      </c>
+      <c r="C170" t="s">
         <v>472</v>
       </c>
-      <c r="C170" t="s">
+      <c r="D170" t="s">
         <v>473</v>
       </c>
-      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B171" t="s">
         <v>474</v>
       </c>
       <c r="C171" t="s">
         <v>475</v>
       </c>
-      <c r="D171" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B172" t="s">
+        <v>476</v>
+      </c>
+      <c r="C172" t="s">
         <v>477</v>
       </c>
-      <c r="C172" t="s">
+      <c r="D172" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B173" t="s">
+        <v>479</v>
+      </c>
+      <c r="C173" t="s">
         <v>480</v>
       </c>
-      <c r="C173" t="s">
+      <c r="D173" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
+        <v>360</v>
+      </c>
+      <c r="B174" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C174" t="s">
         <v>483</v>
       </c>
-      <c r="D174"/>
+      <c r="D174" t="s">
+        <v>478</v>
+      </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B175" t="s">
-        <v>466</v>
+        <v>60</v>
       </c>
       <c r="C175" t="s">
+        <v>485</v>
+      </c>
+      <c r="D175"/>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" t="s">
         <v>484</v>
       </c>
-      <c r="D175" t="s">
-        <v>485</v>
+      <c r="B176" t="s">
+        <v>468</v>
+      </c>
+      <c r="C176" t="s">
+        <v>486</v>
+      </c>
+      <c r="D176" t="s">
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">