--- v4 (2026-05-26)
+++ v5 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
     <t>Crinivirus contagichlorosis</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
@@ -366,50 +366,59 @@
   </si>
   <si>
     <t>* Mnari-Hattab M, Zammouri S, Pellegrin F, Gauthier N (2014) Natural occurrence of begomovirus recombinants associated with tomato yellow leaf curl disease co-existing with parental viruses in tomato crops and weeds in Tunisia. Journal of Plant Pathology 96(1), 195-200.
 ------- mixed infection</t>
   </si>
   <si>
     <t>PYMV00</t>
   </si>
   <si>
     <t>Begomovirus tuberosi (as Capsicum)</t>
   </si>
   <si>
     <t>* Missihoun AA, Fanou AA, Nanoukon CN, Agbo IR, Sedah P, Fays M, Desoignies N (2025) Surveys of virus diseases and molecular identification of viruses affecting pepper crops (Capsicum spp.) in southern Benin. Crop Protection 188, 106999.</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci</t>
   </si>
   <si>
     <t>* McKenzie CL, Sparks Jr AN, Roberts P, Oetting RD, Osborne LS (2020) Survey of Bemisia tabaci (Hemiptera: Aleyrodidae) in agricultural ecosystems in Georgia. Journal of Entomological Science 55(2), 163-170.</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>PHYPAA</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma australasiaticum'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Vinodhini J, Rajendran L, Nagendran K, Karthikeyan G (2026) Molecular characterization of ‘Candidatus Phytoplasma australasiaticum’ strain causing mixed infection with chilli leaf curl virus (Begomovirus chillicapsici) on Capsicum annuum in India. Discover Plants 3(1), 237 https://doi.org/10.1007/s44372-026-00663-4 </t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Delić D, Contaldo N, Lolić B, Moravčević D &amp; Bertaccini A (2016) First report of 'Candidatus Phytoplasma solani' in pepper and celery in Bosnia and Herzegovina. Journal of Plant Pathology 98 (1), 184.
 * Ember I, Acs Z, Munyaneza JE, Crosslin JM, Kolber M (2011) Survey and molecular detection of phytoplasmas associated with potato in Romania and southern Russia. European Journal of Plant Pathology 130(3), 367-377.
 * Mitrovič J, Pavlović S, Duduk B (2013) Survey and multigene characterization of stolbur phytoplasmas on various plant species in Serbia. Phytopathologia Mediterranea 52(3), 434-441.
 * Quaglino F, Zhao Y, Casati P, Bulgari D, Bianco PA, Wei W, Davis RE (2013) ‘Candidatus Phytoplasma solani’, a novel taxon associated with stolbur- and bois noir-related diseases of plants. International Journal of Systematic and Evolutionary Microbiology 63, 2879-2894.
 * Shimomoto Y, Ikeda K, Asahina Y, Yano K, Oka M, Oki T, Yamasaki J, Takeuchi S, Morita Y (2020) First report of ‘Candidatus Phytoplasma solani’ associated with pepper chlorosis of sweet pepper, Capsicum annuum L., in Japan. Journal of General Plant Pathology 86, 76–79.
 ------- In Japan.</t>
   </si>
   <si>
     <t>PVS000</t>
   </si>
   <si>
     <t>Carlavirus sigmasolani (as Capsicum)</t>
   </si>
   <si>
     <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in Saudi Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
   </si>
   <si>
@@ -1437,50 +1446,60 @@
     <t>* Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, Platynota stultana. UC ANR Publication 3474. https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION
 * Korycinska A, Eyre D (2015) Plant pest fact sheet. Omnivorous leafroller, Platynota stultana. Department for Environmental Food and Rural Affairs, UK.
 * Nelson RH (1936) Observations on the life history of Platynota stultana Wlsm. on greenhouse rose. Journal of Economic Entomology 29, 306–312.</t>
   </si>
   <si>
     <t>PEWBVY</t>
   </si>
   <si>
     <t>Polerovirus PEWBVYV (as Capsicum)</t>
   </si>
   <si>
     <t>* Ghosh S, Kanakala S, Lebedev G, Kontsedalov S, Silverman D, Alon T, Mor N, Sela N, Luria N, Dombrovsky A, Mawassi M (2019) Transmission of a new polerovirus infecting pepper by the whitefly Bemisia tabaci. Journal of virology 93(15),10-128. https://doi.org/10.1128/jvi.00488-19</t>
   </si>
   <si>
     <t>PCFVD0</t>
   </si>
   <si>
     <t>Pospiviroid parvicapsici</t>
   </si>
   <si>
     <t>* Verhoeven JTJ, Botermans M, Jansen CCC, Roenhorst JW (2011) First report of Pepper chat fruit viroid in capsicum pepper in Canada. New Disease Reports 23, 15. http://www.ndrs.org.uk/article.php?id=023015
 * Verhoeven JT, Jansen CC, Roenhorst JW, Flores R, de la Peña M (2009) Pepper chat fruit viroid: biological and molecular properties of a proposed new species of the genus Pospiviroid. Virus Research 144(1-2), 209-14. https://doi.org/10.1016/j.virusres.2009.05.002.
 ------- A new disease on glasshouse crops of sweet pepper.
 * Verhoeven JTJ, Koenraad, HMS, Jodlowska A, Hüner L, Roenhorst (2020) Pospiviroid infections in Capsicum annuum: disease symptoms and lack of seed transmission. European Journal of Plant Pathology 156(1), 21–29 (2020). https://doi.org/10.1007/s10658-019-01849-1
 ------- Inoculation study, no seed transmission.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Davis RI, Thomas JE, McMichael LA, Dietzgen RG, Callaghan B, James AP, Gunua TG, Rahamma S (2002) Plant virus surveys on the island of New Guinea and adjacent regions of northern Australia. Australasian Plant Pathology, 31(4) 385-390.
+* Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
   <si>
     <t>* Diaz-Silva F (2011) [Agroecological aspects for the integrated management of Prodiplosis longifila Gagné in the irrigation of Chavimochic]. Escuela de Ciencias Biológicas, Universidad de Trujillo, Trujillo, PERU (in Spanish).
 * Hernandez LH, Guzman YC, Martinez-Arias A, Manzano MR, Selvaraj JJ (2015) The bud midge Prodiplosis longifila: Damage characteristics, potential distribution and presence on a new crop host in Colombia. Springerplus 4(205) DOI 10.1186/s40064-015-0987-6.
 ------- confirmed host.
 * Valarezo O, Cañarte E, Navarrete B, Arias M (2003) [Prodiplosis longifila (Diptera: Cecidomyiidae) main tomato pest in Ecuador.] Manual 51, INIAP, Ecuador. (in Spanish).</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* Kunwar S, Bamazi B, Banito A, Carter M, Weinstein S, Steidl O, Hayes MM, Allen C, Paret M (2021) First report of bacterial wilt wisease of tomato, pepper, and gboma caused by Ralstonia solanacearum Species Complex in Togo. Plant Disease 105(2), 484. 
 * Ramesh R, Achari GA, Gaitonde S (2014) Genetic diversity of Ralstonia solanacearum infecting solanaceous vegetables from India reveals the existence of unknown or newer sequevars of Phylotype I strains. European Journal of Plant Pathology 140(3), 543-562.
 * Singh D, Chaudhary G, Yadav DK (2018) Characterisation and diversity of Indian isolates of Ralstonia solanacearum causing bacterial wilt of Capsicum annuum L. Archives of Phytopathology and Plant Protection, 51:5-6, 267-276.</t>
   </si>
   <si>
@@ -1989,51 +2008,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D176"/>
+  <dimension ref="A1:D178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2577,119 +2596,119 @@
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" t="s">
         <v>118</v>
       </c>
       <c r="D41" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" t="s">
         <v>121</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C43" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D43" t="s">
         <v>124</v>
       </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44" t="s">
         <v>125</v>
       </c>
       <c r="C44" t="s">
         <v>126</v>
       </c>
       <c r="D44" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45" t="s">
         <v>128</v>
       </c>
       <c r="C45" t="s">
         <v>129</v>
       </c>
       <c r="D45" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46" t="s">
         <v>131</v>
       </c>
       <c r="C46" t="s">
         <v>132</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>49</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D47" t="s">
         <v>135</v>
       </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>136</v>
       </c>
       <c r="C48" t="s">
         <v>137</v>
       </c>
       <c r="D48" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49" t="s">
         <v>139</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
@@ -2713,143 +2732,143 @@
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>49</v>
       </c>
       <c r="B51" t="s">
         <v>145</v>
       </c>
       <c r="C51" t="s">
         <v>146</v>
       </c>
       <c r="D51" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>49</v>
       </c>
       <c r="B52" t="s">
         <v>148</v>
       </c>
       <c r="C52" t="s">
         <v>149</v>
       </c>
-      <c r="D52"/>
+      <c r="D52" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>49</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C53" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>152</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>49</v>
       </c>
       <c r="B54" t="s">
         <v>153</v>
       </c>
       <c r="C54" t="s">
         <v>154</v>
       </c>
-      <c r="D54"/>
+      <c r="D54" t="s">
+        <v>155</v>
+      </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>49</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C55" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>49</v>
       </c>
       <c r="B56" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C56" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D56" t="s">
         <v>159</v>
       </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>49</v>
       </c>
       <c r="B57" t="s">
         <v>160</v>
       </c>
       <c r="C57" t="s">
         <v>161</v>
       </c>
       <c r="D57" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>49</v>
       </c>
       <c r="B58" t="s">
         <v>163</v>
       </c>
       <c r="C58" t="s">
         <v>164</v>
       </c>
-      <c r="D58"/>
+      <c r="D58" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>49</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C59" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D59" t="s">
         <v>167</v>
       </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>49</v>
       </c>
       <c r="B60" t="s">
         <v>168</v>
       </c>
       <c r="C60" t="s">
         <v>169</v>
       </c>
       <c r="D60" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>49</v>
       </c>
       <c r="B61" t="s">
         <v>171</v>
       </c>
       <c r="C61" t="s">
         <v>172</v>
       </c>
@@ -2901,98 +2920,98 @@
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>49</v>
       </c>
       <c r="B65" t="s">
         <v>183</v>
       </c>
       <c r="C65" t="s">
         <v>184</v>
       </c>
       <c r="D65" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>49</v>
       </c>
       <c r="B66" t="s">
         <v>186</v>
       </c>
       <c r="C66" t="s">
         <v>187</v>
       </c>
-      <c r="D66"/>
+      <c r="D66" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>49</v>
       </c>
       <c r="B67" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C67" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>49</v>
       </c>
       <c r="B68" t="s">
         <v>189</v>
       </c>
       <c r="C68" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="D68" t="s">
         <v>191</v>
       </c>
+      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>49</v>
       </c>
       <c r="B69" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C69" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D69" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>49</v>
       </c>
       <c r="B70" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C70" t="s">
         <v>195</v>
       </c>
       <c r="D70" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>49</v>
       </c>
       <c r="B71" t="s">
         <v>197</v>
       </c>
       <c r="C71" t="s">
         <v>198</v>
       </c>
       <c r="D71" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>49</v>
@@ -3172,65 +3191,65 @@
         <v>237</v>
       </c>
       <c r="D84" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>49</v>
       </c>
       <c r="B85" t="s">
         <v>239</v>
       </c>
       <c r="C85" t="s">
         <v>240</v>
       </c>
       <c r="D85" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>49</v>
       </c>
       <c r="B86" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C86" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D86" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>49</v>
       </c>
       <c r="B87" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C87" t="s">
         <v>245</v>
       </c>
       <c r="D87" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>49</v>
       </c>
       <c r="B88" t="s">
         <v>247</v>
       </c>
       <c r="C88" t="s">
         <v>248</v>
       </c>
       <c r="D88" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>49</v>
@@ -3261,92 +3280,92 @@
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>49</v>
       </c>
       <c r="B91" t="s">
         <v>256</v>
       </c>
       <c r="C91" t="s">
         <v>257</v>
       </c>
       <c r="D91" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>49</v>
       </c>
       <c r="B92" t="s">
         <v>259</v>
       </c>
       <c r="C92" t="s">
         <v>260</v>
       </c>
-      <c r="D92"/>
+      <c r="D92" t="s">
+        <v>261</v>
+      </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>49</v>
       </c>
       <c r="B93" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C93" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="D93" t="s">
         <v>263</v>
       </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>49</v>
       </c>
       <c r="B94" t="s">
         <v>264</v>
       </c>
       <c r="C94" t="s">
         <v>265</v>
       </c>
       <c r="D94" t="s">
-        <v>113</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>49</v>
       </c>
       <c r="B95" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C95" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D95" t="s">
-        <v>268</v>
+        <v>116</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>49</v>
       </c>
       <c r="B96" t="s">
         <v>269</v>
       </c>
       <c r="C96" t="s">
         <v>270</v>
       </c>
       <c r="D96" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>49</v>
       </c>
       <c r="B97" t="s">
         <v>272</v>
       </c>
       <c r="C97" t="s">
         <v>273</v>
@@ -3358,202 +3377,202 @@
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>49</v>
       </c>
       <c r="B98" t="s">
         <v>275</v>
       </c>
       <c r="C98" t="s">
         <v>276</v>
       </c>
       <c r="D98" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>49</v>
       </c>
       <c r="B99" t="s">
         <v>278</v>
       </c>
       <c r="C99" t="s">
         <v>279</v>
       </c>
       <c r="D99" t="s">
-        <v>113</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>49</v>
       </c>
       <c r="B100" t="s">
-        <v>40</v>
+        <v>281</v>
       </c>
       <c r="C100" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D100" t="s">
-        <v>281</v>
+        <v>116</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>49</v>
       </c>
       <c r="B101" t="s">
-        <v>282</v>
+        <v>40</v>
       </c>
       <c r="C101" t="s">
         <v>283</v>
       </c>
       <c r="D101" t="s">
-        <v>113</v>
+        <v>284</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>49</v>
       </c>
       <c r="B102" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C102" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D102" t="s">
-        <v>286</v>
+        <v>116</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>49</v>
       </c>
       <c r="B103" t="s">
         <v>287</v>
       </c>
       <c r="C103" t="s">
         <v>288</v>
       </c>
       <c r="D103" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>49</v>
       </c>
       <c r="B104" t="s">
         <v>290</v>
       </c>
       <c r="C104" t="s">
         <v>291</v>
       </c>
       <c r="D104" t="s">
-        <v>113</v>
+        <v>292</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>49</v>
       </c>
       <c r="B105" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C105" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D105" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>49</v>
       </c>
       <c r="B106" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C106" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D106" t="s">
-        <v>296</v>
+        <v>103</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>49</v>
       </c>
       <c r="B107" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C107" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D107" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>49</v>
       </c>
       <c r="B108" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C108" t="s">
         <v>300</v>
       </c>
-      <c r="D108"/>
+      <c r="D108" t="s">
+        <v>301</v>
+      </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>49</v>
       </c>
       <c r="B109" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C109" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>49</v>
       </c>
       <c r="B110" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C110" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="D110" t="s">
         <v>305</v>
       </c>
+      <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>49</v>
       </c>
       <c r="B111" t="s">
         <v>306</v>
       </c>
       <c r="C111" t="s">
         <v>307</v>
       </c>
       <c r="D111" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>49</v>
       </c>
       <c r="B112" t="s">
         <v>309</v>
       </c>
       <c r="C112" t="s">
         <v>310</v>
       </c>
@@ -3586,126 +3605,126 @@
         <v>316</v>
       </c>
       <c r="D114" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>49</v>
       </c>
       <c r="B115" t="s">
         <v>318</v>
       </c>
       <c r="C115" t="s">
         <v>319</v>
       </c>
       <c r="D115" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>49</v>
       </c>
       <c r="B116" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C116" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D116" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>49</v>
       </c>
       <c r="B117" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C117" t="s">
         <v>324</v>
       </c>
       <c r="D117" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>49</v>
       </c>
       <c r="B118" t="s">
         <v>326</v>
       </c>
       <c r="C118" t="s">
         <v>327</v>
       </c>
       <c r="D118" t="s">
-        <v>208</v>
+        <v>328</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>49</v>
       </c>
       <c r="B119" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C119" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D119" t="s">
-        <v>330</v>
+        <v>211</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>49</v>
       </c>
       <c r="B120" t="s">
         <v>331</v>
       </c>
       <c r="C120" t="s">
         <v>332</v>
       </c>
-      <c r="D120"/>
+      <c r="D120" t="s">
+        <v>333</v>
+      </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>49</v>
       </c>
       <c r="B121" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C121" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="D121" t="s">
         <v>335</v>
       </c>
+      <c r="D121"/>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>49</v>
       </c>
       <c r="B122" t="s">
         <v>336</v>
       </c>
       <c r="C122" t="s">
         <v>337</v>
       </c>
       <c r="D122" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>49</v>
       </c>
       <c r="B123" t="s">
         <v>339</v>
       </c>
       <c r="C123" t="s">
         <v>340</v>
       </c>
@@ -3777,688 +3796,716 @@
         <v>354</v>
       </c>
       <c r="C128" t="s">
         <v>355</v>
       </c>
       <c r="D128" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>49</v>
       </c>
       <c r="B129" t="s">
         <v>357</v>
       </c>
       <c r="C129" t="s">
         <v>358</v>
       </c>
       <c r="D129" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
+        <v>49</v>
+      </c>
+      <c r="B130" t="s">
         <v>360</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>361</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B131" t="s">
         <v>364</v>
       </c>
       <c r="C131" t="s">
         <v>365</v>
       </c>
-      <c r="D131"/>
+      <c r="D131" t="s">
+        <v>366</v>
+      </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B132" t="s">
-        <v>69</v>
+        <v>367</v>
       </c>
       <c r="C132" t="s">
-        <v>366</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B133" t="s">
-        <v>368</v>
+        <v>69</v>
       </c>
       <c r="C133" t="s">
         <v>369</v>
       </c>
-      <c r="D133"/>
+      <c r="D133" t="s">
+        <v>370</v>
+      </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B134" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C134" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="D134" t="s">
         <v>372</v>
       </c>
+      <c r="D134"/>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B135" t="s">
         <v>373</v>
       </c>
       <c r="C135" t="s">
         <v>374</v>
       </c>
       <c r="D135" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B136" t="s">
         <v>376</v>
       </c>
       <c r="C136" t="s">
         <v>377</v>
       </c>
       <c r="D136" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B137" t="s">
         <v>379</v>
       </c>
       <c r="C137" t="s">
         <v>380</v>
       </c>
       <c r="D137" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B138" t="s">
         <v>382</v>
       </c>
       <c r="C138" t="s">
         <v>383</v>
       </c>
       <c r="D138" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B139" t="s">
         <v>385</v>
       </c>
       <c r="C139" t="s">
         <v>386</v>
       </c>
-      <c r="D139"/>
+      <c r="D139" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B140" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C140" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="D140" t="s">
         <v>389</v>
       </c>
+      <c r="D140"/>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B141" t="s">
         <v>390</v>
       </c>
       <c r="C141" t="s">
         <v>391</v>
       </c>
       <c r="D141" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B142" t="s">
         <v>393</v>
       </c>
       <c r="C142" t="s">
         <v>394</v>
       </c>
-      <c r="D142"/>
+      <c r="D142" t="s">
+        <v>395</v>
+      </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B143" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C143" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="D143" t="s">
         <v>397</v>
       </c>
+      <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B144" t="s">
         <v>398</v>
       </c>
       <c r="C144" t="s">
         <v>399</v>
       </c>
       <c r="D144" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B145" t="s">
         <v>401</v>
       </c>
       <c r="C145" t="s">
         <v>402</v>
       </c>
       <c r="D145" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B146" t="s">
         <v>404</v>
       </c>
       <c r="C146" t="s">
         <v>405</v>
       </c>
-      <c r="D146"/>
+      <c r="D146" t="s">
+        <v>406</v>
+      </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B147" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C147" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="D147" t="s">
         <v>408</v>
       </c>
+      <c r="D147"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B148" t="s">
         <v>409</v>
       </c>
       <c r="C148" t="s">
         <v>410</v>
       </c>
       <c r="D148" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B149" t="s">
         <v>412</v>
       </c>
       <c r="C149" t="s">
         <v>413</v>
       </c>
       <c r="D149" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B150" t="s">
         <v>415</v>
       </c>
       <c r="C150" t="s">
         <v>416</v>
       </c>
       <c r="D150" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B151" t="s">
-        <v>236</v>
+        <v>418</v>
       </c>
       <c r="C151" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D151" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B152" t="s">
-        <v>420</v>
+        <v>239</v>
       </c>
       <c r="C152" t="s">
         <v>421</v>
       </c>
       <c r="D152" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B153" t="s">
         <v>423</v>
       </c>
       <c r="C153" t="s">
         <v>424</v>
       </c>
-      <c r="D153"/>
+      <c r="D153" t="s">
+        <v>425</v>
+      </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B154" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C154" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="D154" t="s">
         <v>427</v>
       </c>
+      <c r="D154"/>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B155" t="s">
         <v>428</v>
       </c>
       <c r="C155" t="s">
         <v>429</v>
       </c>
       <c r="D155" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B156" t="s">
         <v>431</v>
       </c>
       <c r="C156" t="s">
         <v>432</v>
       </c>
       <c r="D156" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B157" t="s">
         <v>434</v>
       </c>
       <c r="C157" t="s">
         <v>435</v>
       </c>
       <c r="D157" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B158" t="s">
         <v>437</v>
       </c>
       <c r="C158" t="s">
         <v>438</v>
       </c>
       <c r="D158" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B159" t="s">
         <v>440</v>
       </c>
       <c r="C159" t="s">
         <v>441</v>
       </c>
       <c r="D159" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B160" t="s">
         <v>443</v>
       </c>
       <c r="C160" t="s">
         <v>444</v>
       </c>
       <c r="D160" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B161" t="s">
         <v>446</v>
       </c>
       <c r="C161" t="s">
         <v>447</v>
       </c>
       <c r="D161" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B162" t="s">
         <v>449</v>
       </c>
       <c r="C162" t="s">
         <v>450</v>
       </c>
       <c r="D162" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B163" t="s">
         <v>452</v>
       </c>
       <c r="C163" t="s">
         <v>453</v>
       </c>
       <c r="D163" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B164" t="s">
         <v>455</v>
       </c>
       <c r="C164" t="s">
         <v>456</v>
       </c>
       <c r="D164" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B165" t="s">
         <v>458</v>
       </c>
       <c r="C165" t="s">
         <v>459</v>
       </c>
       <c r="D165" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>323</v>
+        <v>461</v>
       </c>
       <c r="C166" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D166" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B167" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C167" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D167" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B168" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="C168" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D168" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B169" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C169" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D169" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B170" t="s">
-        <v>471</v>
+        <v>336</v>
       </c>
       <c r="C170" t="s">
         <v>472</v>
       </c>
       <c r="D170" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B171" t="s">
         <v>474</v>
       </c>
       <c r="C171" t="s">
         <v>475</v>
       </c>
-      <c r="D171"/>
+      <c r="D171" t="s">
+        <v>476</v>
+      </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B172" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C172" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D172" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B173" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C173" t="s">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="D173" t="s">
         <v>481</v>
       </c>
+      <c r="D173"/>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B174" t="s">
         <v>482</v>
       </c>
       <c r="C174" t="s">
         <v>483</v>
       </c>
       <c r="D174" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>484</v>
+        <v>363</v>
       </c>
       <c r="B175" t="s">
-        <v>60</v>
+        <v>485</v>
       </c>
       <c r="C175" t="s">
-        <v>485</v>
-[...1 lines deleted...]
-      <c r="D175"/>
+        <v>486</v>
+      </c>
+      <c r="D175" t="s">
+        <v>487</v>
+      </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
+        <v>363</v>
+      </c>
+      <c r="B176" t="s">
+        <v>488</v>
+      </c>
+      <c r="C176" t="s">
+        <v>489</v>
+      </c>
+      <c r="D176" t="s">
         <v>484</v>
       </c>
-      <c r="B176" t="s">
-[...6 lines deleted...]
-        <v>487</v>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" t="s">
+        <v>490</v>
+      </c>
+      <c r="B177" t="s">
+        <v>60</v>
+      </c>
+      <c r="C177" t="s">
+        <v>491</v>
+      </c>
+      <c r="D177"/>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" t="s">
+        <v>490</v>
+      </c>
+      <c r="B178" t="s">
+        <v>474</v>
+      </c>
+      <c r="C178" t="s">
+        <v>492</v>
+      </c>
+      <c r="D178" t="s">
+        <v>493</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">