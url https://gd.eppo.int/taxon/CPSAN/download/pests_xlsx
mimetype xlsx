--- v5 (2026-07-12)
+++ v6 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CPSAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
     <t>Crinivirus contagichlorosis</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
@@ -1324,50 +1324,59 @@
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t xml:space="preserve">* Khan MS, Raj SK, Singh R (2005) First report of Tomato leaf curl New Delhi virus infecting chilli in India. New Disease Reports 11, 41 http://www.ndrs.org.uk/article.php?id=011041
 ------- confirmed host. 
 * Luigi M, Bertin S, Manglli A, Troiano E, Davino S, Tomassoli L, Parrella G (2019) First report of Tomato leaf curl New Delhi virus causing yellow leaf curl of pepper in Europe. Plant Disease 103(11), p 2970.
 </t>
   </si>
   <si>
     <t>TOLCSI</t>
   </si>
   <si>
     <t>Begomovirus solanumsinaloaense</t>
   </si>
   <si>
     <t>LIBEPS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter solanacearum'</t>
   </si>
   <si>
     <t>* Rojas-Martinez RI, Camacho-Tapia M, Zavaleta-Mejia E, Lévy J (2016) First report of the presence of haplotypes A and B of Candidatus Liberibacter solanacearum in chili (Capsicum annuum L.) in the central region of Mexico. Journal of Plant Pathology 98(1), 111-115.
 ------- confirmed host</t>
+  </si>
+  <si>
+    <t>PHYPTR</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma trifolii' (as Capsicum)</t>
+  </si>
+  <si>
+    <t>* Choueiri E, Salar P, Jreijiri F, El Zammar S, Massaad R, Abdul-Nour H, Bove JM, Danet JL and Foissac X (2007) Occurrence and distribution of 'Candidatus Phytoplasma trifolii' associated with diseases of solanaceous crops in Lebanon. European Journal of Plant Pathology 118, 411-416.</t>
   </si>
   <si>
     <t>TOCV00</t>
   </si>
   <si>
     <t>Crinivirus tomatichlorosis</t>
   </si>
   <si>
     <t>* Fiallo‐Olivé E, Navas‐Castillo J (2019), Tomato chlorosis virus, an emergent plant virus still expanding its geographical and host ranges. Molecular Plant Pathology, 20: 1307-1320. doi:10.1111/mpp.12847
 * Gavrili V, Lotos L, Katis N, Maliogka V (2022) First report of tomato chlorosis virus in pepper in Greece. Journal of Plant Pathology 104, p 439.
 * Kwak HR, Byun HS, Lee B, Kang DW, Han I (2025) First report of paprika as a natural host plant for tomato chlorosis virus in Korea. Plant Disease. 109(1), 238. https://doi.org/10.1094/PDIS-08-24-1697-PDN
 * Lozano G, Moriones E, Navas‐Castillo J (2004) First report of sweet pepper (Capsicum annuum) as a natural host plant for Tomato chlorosis virus. Plant Dis. 88, 224.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>BCTV00</t>
   </si>
   <si>
     <t>Curtovirus betae</t>
   </si>
   <si>
     <t>* Creamer R, Hubble H, Lewis A (2005) Curtovirus infection of chile pepper in New Mexico. Plant Disease 89, 480–486.</t>
   </si>
   <si>
     <t>EPIXSI</t>
@@ -2008,51 +2017,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D178"/>
+  <dimension ref="A1:D179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4034,161 +4043,161 @@
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>363</v>
       </c>
       <c r="B146" t="s">
         <v>404</v>
       </c>
       <c r="C146" t="s">
         <v>405</v>
       </c>
       <c r="D146" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>363</v>
       </c>
       <c r="B147" t="s">
         <v>407</v>
       </c>
       <c r="C147" t="s">
         <v>408</v>
       </c>
-      <c r="D147"/>
+      <c r="D147" t="s">
+        <v>409</v>
+      </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>363</v>
       </c>
       <c r="B148" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C148" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="D148" t="s">
         <v>411</v>
       </c>
+      <c r="D148"/>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>363</v>
       </c>
       <c r="B149" t="s">
         <v>412</v>
       </c>
       <c r="C149" t="s">
         <v>413</v>
       </c>
       <c r="D149" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>363</v>
       </c>
       <c r="B150" t="s">
         <v>415</v>
       </c>
       <c r="C150" t="s">
         <v>416</v>
       </c>
       <c r="D150" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>363</v>
       </c>
       <c r="B151" t="s">
         <v>418</v>
       </c>
       <c r="C151" t="s">
         <v>419</v>
       </c>
       <c r="D151" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>363</v>
       </c>
       <c r="B152" t="s">
-        <v>239</v>
+        <v>421</v>
       </c>
       <c r="C152" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D152" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>363</v>
       </c>
       <c r="B153" t="s">
-        <v>423</v>
+        <v>239</v>
       </c>
       <c r="C153" t="s">
         <v>424</v>
       </c>
       <c r="D153" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>363</v>
       </c>
       <c r="B154" t="s">
         <v>426</v>
       </c>
       <c r="C154" t="s">
         <v>427</v>
       </c>
-      <c r="D154"/>
+      <c r="D154" t="s">
+        <v>428</v>
+      </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>363</v>
       </c>
       <c r="B155" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C155" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="D155" t="s">
         <v>430</v>
       </c>
+      <c r="D155"/>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>363</v>
       </c>
       <c r="B156" t="s">
         <v>431</v>
       </c>
       <c r="C156" t="s">
         <v>432</v>
       </c>
       <c r="D156" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>363</v>
       </c>
       <c r="B157" t="s">
         <v>434</v>
       </c>
       <c r="C157" t="s">
         <v>435</v>
       </c>
@@ -4319,193 +4328,207 @@
         <v>462</v>
       </c>
       <c r="D166" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>363</v>
       </c>
       <c r="B167" t="s">
         <v>464</v>
       </c>
       <c r="C167" t="s">
         <v>465</v>
       </c>
       <c r="D167" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>363</v>
       </c>
       <c r="B168" t="s">
-        <v>326</v>
+        <v>467</v>
       </c>
       <c r="C168" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D168" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>363</v>
       </c>
       <c r="B169" t="s">
-        <v>469</v>
+        <v>326</v>
       </c>
       <c r="C169" t="s">
         <v>470</v>
       </c>
       <c r="D169" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>363</v>
       </c>
       <c r="B170" t="s">
-        <v>336</v>
+        <v>472</v>
       </c>
       <c r="C170" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D170" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>363</v>
       </c>
       <c r="B171" t="s">
-        <v>474</v>
+        <v>336</v>
       </c>
       <c r="C171" t="s">
         <v>475</v>
       </c>
       <c r="D171" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>363</v>
       </c>
       <c r="B172" t="s">
         <v>477</v>
       </c>
       <c r="C172" t="s">
         <v>478</v>
       </c>
       <c r="D172" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>363</v>
       </c>
       <c r="B173" t="s">
         <v>480</v>
       </c>
       <c r="C173" t="s">
         <v>481</v>
       </c>
-      <c r="D173"/>
+      <c r="D173" t="s">
+        <v>482</v>
+      </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>363</v>
       </c>
       <c r="B174" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C174" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="D174" t="s">
         <v>484</v>
       </c>
+      <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>363</v>
       </c>
       <c r="B175" t="s">
         <v>485</v>
       </c>
       <c r="C175" t="s">
         <v>486</v>
       </c>
       <c r="D175" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>363</v>
       </c>
       <c r="B176" t="s">
         <v>488</v>
       </c>
       <c r="C176" t="s">
         <v>489</v>
       </c>
       <c r="D176" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>490</v>
+        <v>363</v>
       </c>
       <c r="B177" t="s">
-        <v>60</v>
+        <v>491</v>
       </c>
       <c r="C177" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="D177"/>
+        <v>492</v>
+      </c>
+      <c r="D177" t="s">
+        <v>487</v>
+      </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B178" t="s">
-        <v>474</v>
+        <v>60</v>
       </c>
       <c r="C178" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="D178" t="s">
+        <v>494</v>
+      </c>
+      <c r="D178"/>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" t="s">
         <v>493</v>
+      </c>
+      <c r="B179" t="s">
+        <v>477</v>
+      </c>
+      <c r="C179" t="s">
+        <v>495</v>
+      </c>
+      <c r="D179" t="s">
+        <v>496</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">