--- v2 (2026-03-28)
+++ v3 (2026-04-19)
@@ -208,50 +208,63 @@
   <si>
     <t>CIAPA</t>
   </si>
   <si>
     <t>Carica papaya</t>
   </si>
   <si>
     <t xml:space="preserve">* Mumo NN, Mamati GE, Ateka EM, Rimberia FK, Asudi GO, Boykin LM, Machuka EM, Njuguna JN, Pelle R, Stomeo F (2020) Metagenomic analysis of plant viruses associated with papaya ringspot disease in Carica papaya L. in Kenya. Frontiers Microbiology 11, 205. </t>
   </si>
   <si>
     <t>COSPU</t>
   </si>
   <si>
     <t>Centrosema pubescens</t>
   </si>
   <si>
     <t>CUMME</t>
   </si>
   <si>
     <t>Cucumis melo</t>
   </si>
   <si>
     <t>* Silva BA, Kauffmann CM, Cardenas SB, Queiroz PS, Batista AM, Mota HB, Inoue-Nagata AK, Freitas DM, Nagata T (2026) First report of melon and cucumber plants as natural hosts of cowpea mild mottle virus. Journal of Plant Pathology 24 1-2 https://doi.org/10.1007/s42161-026-02122-1</t>
   </si>
   <si>
+    <t>CUMSA</t>
+  </si>
+  <si>
+    <t>Cucumis sativus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Iwaki M, Thongmeearkom P, Honda Y, Prommin M, Deema N, Hibi T, Iizuka N, Ong CA, Saleh N (1986) Cowpea mild mottle virus occurring on soybean and peanut in Southeast Asian countries. Technical Bulletin of the Tropical Agriculture Research Center. (No. 21), 106-120.
+------- experimental
+* Silva BA, Kauffmann CM, Cardenas SB, Queiroz PS, Batista AM, Mota HB, Inoue-Nagata AK, Freitas DM, Nagata T (2026) First report of melon and cucumber plants as natural hosts of cowpea mild mottle virus. Journal of Plant Pathology (early view) https://doi.org/10.1007/s42161-026-02122-1
+------- natural host
+</t>
+  </si>
+  <si>
     <t>EPHHL</t>
   </si>
   <si>
     <t>Euphorbia heterophylla</t>
   </si>
   <si>
     <t>* Rodrigues Silveira BR, Moreira AC, Aguilar Sanchez G, Ribeiro-Junior MR, Krause-Sakate R (2025) First report of cowpea mild mottle virus naturally infecting Euphorbia heterophylla in Brazil and worldwide. Plant Disease (early view) https://doi.org/10.1094/PDIS-09-25-1877-PDN</t>
   </si>
   <si>
     <t>HIBSY</t>
   </si>
   <si>
     <t>Hibiscus syriacus</t>
   </si>
   <si>
     <t>* NPPO of Germany (2023-04) First reports and eradication of cowpea mild mottle virus in Germany. EPPO RS 2023/093. https://gd.eppo.int/reporting/article-7575</t>
   </si>
   <si>
     <t>PHSLY</t>
   </si>
   <si>
     <t>Macroptilium lathyroides</t>
   </si>
   <si>
     <t>* Thouvenel JC, Monsarrat A, Fauquet C (1982) Isolation of cowpea mild mottle virus from diseased soybeans in the Ivory Coast. Plant Disease 66(4), 336-337.</t>
@@ -462,59 +475,50 @@
   <si>
     <t>CHEQU</t>
   </si>
   <si>
     <t>Chenopodium quinoa</t>
   </si>
   <si>
     <t>CHEVU</t>
   </si>
   <si>
     <t>Chenopodium vulvaria</t>
   </si>
   <si>
     <t>* Thouvenel JC, Monsarrat A, Fauquet C (1982) Isolation of cowpea mild mottle virus from diseased soybeans in the Ivory Coast. Plant Disease 66(4), 336-337.
 ------- As Chenopodium foetidum.</t>
   </si>
   <si>
     <t>CVTTR</t>
   </si>
   <si>
     <t>Crotalaria trichotoma</t>
   </si>
   <si>
     <t>* Thouvenel JC, Monsarrat A, Fauquet C (1982) Isolation of cowpea mild mottle virus from diseased soybeans in the Ivory Coast. Plant Disease 66(4), 336-337.
 --------- As Crotalaria usaramoensis.</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Iwaki M, Thongmeearkom P, Honda Y, Prommin M, Deema N, Hibi T, Iizuka N, Ong CA, Saleh N (1986) Cowpea mild mottle virus occurring on soybean and peanut in Southeast Asian countries. Technical Bulletin of the Tropical Agriculture Research Center. (No. 21), 106-120.</t>
   </si>
   <si>
     <t>GOMGL</t>
   </si>
   <si>
     <t>Gomphrena globosa</t>
   </si>
   <si>
     <t>NIOBE</t>
   </si>
   <si>
     <t>Nicotiana benthamiana</t>
   </si>
   <si>
     <t>* Zanardo LG, Silva FN, Bicalho AC, Urquiza GPC, Lima ATM, Almeida AMR, Zerbini FM, Carvalho CM (2014) Molecular and biological characterization of Cowpea mild mottle virus isolates infecting soybean in Brazil and evidence of recombination. Plant Pathology 63, 456–465.</t>
   </si>
   <si>
     <t>NIOCL</t>
   </si>
   <si>
     <t>Nicotiana clevelandii</t>
   </si>
   <si>
     <t>NIODE</t>
   </si>
@@ -1248,121 +1252,121 @@
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
         <v>67</v>
       </c>
       <c r="C25" t="s">
         <v>68</v>
       </c>
       <c r="D25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
         <v>70</v>
       </c>
       <c r="C26" t="s">
         <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>75</v>
       </c>
       <c r="C28" t="s">
         <v>76</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29" t="s">
         <v>78</v>
       </c>
       <c r="C29" t="s">
         <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>86</v>
       </c>
       <c r="D32" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
@@ -1388,65 +1392,65 @@
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35" t="s">
         <v>94</v>
       </c>
       <c r="C35" t="s">
         <v>95</v>
       </c>
       <c r="D35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" t="s">
         <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" t="s">
         <v>103</v>
       </c>
       <c r="D38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" t="s">
         <v>106</v>
@@ -1463,326 +1467,326 @@
         <v>108</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
       <c r="D40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" t="s">
         <v>112</v>
       </c>
       <c r="D41" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" t="s">
         <v>114</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>115</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>120</v>
       </c>
       <c r="C44" t="s">
         <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B47" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" t="s">
         <v>130</v>
       </c>
       <c r="D48" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49" t="s">
         <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>69</v>
+        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" t="s">
         <v>138</v>
       </c>
       <c r="D51" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B52" t="s">
         <v>140</v>
       </c>
       <c r="C52" t="s">
         <v>141</v>
       </c>
       <c r="D52" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" t="s">
         <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B54" t="s">
         <v>145</v>
       </c>
       <c r="C54" t="s">
         <v>146</v>
       </c>
       <c r="D54" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B55" t="s">
         <v>148</v>
       </c>
       <c r="C55" t="s">
         <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B56" t="s">
         <v>150</v>
       </c>
       <c r="C56" t="s">
         <v>151</v>
       </c>
       <c r="D56" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" t="s">
         <v>153</v>
       </c>
       <c r="D57" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B58" t="s">
         <v>154</v>
       </c>
       <c r="C58" t="s">
         <v>155</v>
       </c>
       <c r="D58" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59" t="s">
         <v>157</v>
       </c>
       <c r="D59" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" t="s">
         <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" t="s">
         <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">