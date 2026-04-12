--- v6 (2026-03-16)
+++ v7 (2026-04-12)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cowpea mild mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular mosaic of beans, mild mottle of cowpea, pale chlorosis of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857169b7585eeca3b" w:history="1">
+            <w:hyperlink r:id="rId673969dbec0c8fbf2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538169b7585eeca80" w:history="1">
+            <w:hyperlink r:id="rId705269dbec0c8fc37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1134,50 +1134,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cucumis sativus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Desmodium glabrum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desmodium tortuosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1781,63 +1801,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CPMMV is distributed on almost all continents, but is still absent from Europe. As CPMMV is a virus that can infect numerous host plants asymptomatically, its occurrence in different regions may be underestimated. As sequencing of virus genomes becomes more accessible, CPMMV infection has been reported more frequently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69594856" name="name361069b7585eee357" descr="CPMMV0_distribution_map.jpg"/>
+            <wp:docPr id="83600461" name="name207869dbec0c91652" descr="CPMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CPMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId166669b7585eee353" cstate="print"/>
+                    <a:blip r:embed="rId348669dbec0c91650" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5397,51 +5417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3rd edition), pp. 60-61. American Phytopathological Society, St. Paul, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faria J, Aragao FJL, Souza TLPO, Quintela ED, Kitajima EW &amp; Ribeiro SG (2016) Golden mosaic of common beans in Brazil: management with a transgenic approach. APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570469b7585eefc7a" w:history="1">
+      <w:hyperlink r:id="rId345169dbec0c92f8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7568,51 +7588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus vignae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947569b7585ef0a71" w:history="1">
+      <w:hyperlink r:id="rId186169dbec0c93d57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7687,63 +7707,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67749794" name="name904769b7585ef0ba9" descr="eu_funding_250.png"/>
+            <wp:docPr id="84083136" name="name808169dbec0c93e80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId406969b7585ef0ba7" cstate="print"/>
+                    <a:blip r:embed="rId478969dbec0c93e7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7841,137 +7861,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51686462">
+  <w:abstractNum w:abstractNumId="58115319">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97379944">
+    <w:lvl w:ilvl="0" w:tplc="25343951">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97379944" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25343951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97379944" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25343951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97379944" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25343951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97379944" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25343951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97379944" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25343951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97379944" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25343951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97379944" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25343951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97379944" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25343951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51686461">
+  <w:abstractNum w:abstractNumId="58115318">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72271879">
+    <w:lvl w:ilvl="0" w:tplc="18030995">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8723,55 +8743,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51686461">
-    <w:abstractNumId w:val="51686461"/>
+  <w:num w:numId="58115318">
+    <w:abstractNumId w:val="58115318"/>
   </w:num>
-  <w:num w:numId="51686462">
-    <w:abstractNumId w:val="51686462"/>
+  <w:num w:numId="58115319">
+    <w:abstractNumId w:val="58115319"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20321,51 +20341,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId887576072" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId578410747" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857169b7585eeca3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId538169b7585eeca80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId570469b7585eefc7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId947569b7585ef0a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId166669b7585eee353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId166669b7585eee353.jpg"/><Relationship Id="rId406969b7585ef0ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406969b7585ef0ba7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101780432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId635619489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId673969dbec0c8fbf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId705269dbec0c8fc37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId345169dbec0c92f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId186169dbec0c93d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId348669dbec0c91650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId348669dbec0c91650.jpg"/><Relationship Id="rId478969dbec0c93e7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478969dbec0c93e7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>