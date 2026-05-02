--- v7 (2026-04-12)
+++ v8 (2026-05-02)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cowpea mild mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular mosaic of beans, mild mottle of cowpea, pale chlorosis of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673969dbec0c8fbf2" w:history="1">
+            <w:hyperlink r:id="rId660669f660ad3abc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705269dbec0c8fc37" w:history="1">
+            <w:hyperlink r:id="rId825469f660ad3ac16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1801,63 +1801,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CPMMV is distributed on almost all continents, but is still absent from Europe. As CPMMV is a virus that can infect numerous host plants asymptomatically, its occurrence in different regions may be underestimated. As sequencing of virus genomes becomes more accessible, CPMMV infection has been reported more frequently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83600461" name="name207869dbec0c91652" descr="CPMMV0_distribution_map.jpg"/>
+            <wp:docPr id="93336109" name="name907269f660ad3c915" descr="CPMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CPMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId348669dbec0c91650" cstate="print"/>
+                    <a:blip r:embed="rId424269f660ad3c910" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5417,51 +5417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3rd edition), pp. 60-61. American Phytopathological Society, St. Paul, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faria J, Aragao FJL, Souza TLPO, Quintela ED, Kitajima EW &amp; Ribeiro SG (2016) Golden mosaic of common beans in Brazil: management with a transgenic approach. APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345169dbec0c92f8d" w:history="1">
+      <w:hyperlink r:id="rId197969f660ad3e2bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7588,51 +7588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus vignae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186169dbec0c93d57" w:history="1">
+      <w:hyperlink r:id="rId125369f660ad3f08d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7707,63 +7707,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84083136" name="name808169dbec0c93e80" descr="eu_funding_250.png"/>
+            <wp:docPr id="30126002" name="name948769f660ad3f1c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId478969dbec0c93e7e" cstate="print"/>
+                    <a:blip r:embed="rId431769f660ad3f1c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7861,137 +7861,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58115319">
+  <w:abstractNum w:abstractNumId="74835129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25343951">
+    <w:lvl w:ilvl="0" w:tplc="96860143">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25343951" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96860143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25343951" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96860143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25343951" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96860143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25343951" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96860143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25343951" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96860143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25343951" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96860143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25343951" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96860143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25343951" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96860143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58115318">
+  <w:abstractNum w:abstractNumId="74835128">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18030995">
+    <w:lvl w:ilvl="0" w:tplc="74516954">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8743,55 +8743,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58115318">
-    <w:abstractNumId w:val="58115318"/>
+  <w:num w:numId="74835128">
+    <w:abstractNumId w:val="74835128"/>
   </w:num>
-  <w:num w:numId="58115319">
-    <w:abstractNumId w:val="58115319"/>
+  <w:num w:numId="74835129">
+    <w:abstractNumId w:val="74835129"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20341,51 +20341,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101780432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId635619489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId673969dbec0c8fbf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId705269dbec0c8fc37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId345169dbec0c92f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId186169dbec0c93d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId348669dbec0c91650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId348669dbec0c91650.jpg"/><Relationship Id="rId478969dbec0c93e7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478969dbec0c93e7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId805478664" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId944277013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId660669f660ad3abc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId825469f660ad3ac16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId197969f660ad3e2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId125369f660ad3f08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId424269f660ad3c910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId424269f660ad3c910.jpg"/><Relationship Id="rId431769f660ad3f1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId431769f660ad3f1c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>