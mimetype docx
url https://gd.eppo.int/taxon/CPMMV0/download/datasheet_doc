--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cowpea mild mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular mosaic of beans, mild mottle of cowpea, pale chlorosis of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660669f660ad3abc4" w:history="1">
+            <w:hyperlink r:id="rId15776a110d733dee8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825469f660ad3ac16" w:history="1">
+            <w:hyperlink r:id="rId97616a110d733df2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1801,63 +1801,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CPMMV is distributed on almost all continents, but is still absent from Europe. As CPMMV is a virus that can infect numerous host plants asymptomatically, its occurrence in different regions may be underestimated. As sequencing of virus genomes becomes more accessible, CPMMV infection has been reported more frequently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93336109" name="name907269f660ad3c915" descr="CPMMV0_distribution_map.jpg"/>
+            <wp:docPr id="38635013" name="name20176a110d733f757" descr="CPMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CPMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId424269f660ad3c910" cstate="print"/>
+                    <a:blip r:embed="rId52226a110d733f753" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5417,51 +5417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3rd edition), pp. 60-61. American Phytopathological Society, St. Paul, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faria J, Aragao FJL, Souza TLPO, Quintela ED, Kitajima EW &amp; Ribeiro SG (2016) Golden mosaic of common beans in Brazil: management with a transgenic approach. APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197969f660ad3e2bc" w:history="1">
+      <w:hyperlink r:id="rId71696a110d73410b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7588,51 +7588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus vignae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125369f660ad3f08d" w:history="1">
+      <w:hyperlink r:id="rId49016a110d7341ecc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7707,63 +7707,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30126002" name="name948769f660ad3f1c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="53147082" name="name86346a110d7341fd8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId431769f660ad3f1c1" cstate="print"/>
+                    <a:blip r:embed="rId13226a110d7341fd7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7861,137 +7861,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74835129">
+  <w:abstractNum w:abstractNumId="53418101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96860143">
+    <w:lvl w:ilvl="0" w:tplc="31696647">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96860143" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31696647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96860143" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31696647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96860143" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31696647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96860143" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31696647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96860143" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31696647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96860143" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31696647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96860143" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31696647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96860143" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31696647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74835128">
+  <w:abstractNum w:abstractNumId="53418100">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74516954">
+    <w:lvl w:ilvl="0" w:tplc="67503309">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8743,55 +8743,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74835128">
-    <w:abstractNumId w:val="74835128"/>
+  <w:num w:numId="53418100">
+    <w:abstractNumId w:val="53418100"/>
   </w:num>
-  <w:num w:numId="74835129">
-    <w:abstractNumId w:val="74835129"/>
+  <w:num w:numId="53418101">
+    <w:abstractNumId w:val="53418101"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20341,51 +20341,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId805478664" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId944277013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId660669f660ad3abc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId825469f660ad3ac16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId197969f660ad3e2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId125369f660ad3f08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId424269f660ad3c910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId424269f660ad3c910.jpg"/><Relationship Id="rId431769f660ad3f1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId431769f660ad3f1c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868523186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698048763" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15776a110d733dee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId97616a110d733df2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId71696a110d73410b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId49016a110d7341ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52226a110d733f753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52226a110d733f753.jpg"/><Relationship Id="rId13226a110d7341fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13226a110d7341fd7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>