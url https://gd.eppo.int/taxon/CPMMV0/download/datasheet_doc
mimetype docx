--- v9 (2026-05-23)
+++ v10 (2026-06-21)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cowpea mild mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular mosaic of beans, mild mottle of cowpea, pale chlorosis of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15776a110d733dee8" w:history="1">
+            <w:hyperlink r:id="rId25496a3767445ad5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97616a110d733df2e" w:history="1">
+            <w:hyperlink r:id="rId68956a3767445ada2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1801,63 +1801,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CPMMV is distributed on almost all continents, but is still absent from Europe. As CPMMV is a virus that can infect numerous host plants asymptomatically, its occurrence in different regions may be underestimated. As sequencing of virus genomes becomes more accessible, CPMMV infection has been reported more frequently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38635013" name="name20176a110d733f757" descr="CPMMV0_distribution_map.jpg"/>
+            <wp:docPr id="47462005" name="name60826a3767445c2f3" descr="CPMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CPMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52226a110d733f753" cstate="print"/>
+                    <a:blip r:embed="rId18746a3767445c2f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5417,51 +5417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3rd edition), pp. 60-61. American Phytopathological Society, St. Paul, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faria J, Aragao FJL, Souza TLPO, Quintela ED, Kitajima EW &amp; Ribeiro SG (2016) Golden mosaic of common beans in Brazil: management with a transgenic approach. APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696a110d73410b0" w:history="1">
+      <w:hyperlink r:id="rId57656a3767445dc1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7588,51 +7588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus vignae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49016a110d7341ecc" w:history="1">
+      <w:hyperlink r:id="rId77696a3767445e9ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7707,63 +7707,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53147082" name="name86346a110d7341fd8" descr="eu_funding_250.png"/>
+            <wp:docPr id="77276868" name="name64186a3767445eae5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13226a110d7341fd7" cstate="print"/>
+                    <a:blip r:embed="rId37436a3767445eae4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7861,137 +7861,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53418101">
+  <w:abstractNum w:abstractNumId="63297611">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31696647">
+    <w:lvl w:ilvl="0" w:tplc="15479206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31696647" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15479206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31696647" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15479206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31696647" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15479206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31696647" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15479206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31696647" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15479206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31696647" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15479206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31696647" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15479206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31696647" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15479206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53418100">
+  <w:abstractNum w:abstractNumId="63297610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67503309">
+    <w:lvl w:ilvl="0" w:tplc="42555932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8743,55 +8743,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53418100">
-    <w:abstractNumId w:val="53418100"/>
+  <w:num w:numId="63297610">
+    <w:abstractNumId w:val="63297610"/>
   </w:num>
-  <w:num w:numId="53418101">
-    <w:abstractNumId w:val="53418101"/>
+  <w:num w:numId="63297611">
+    <w:abstractNumId w:val="63297611"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20341,51 +20341,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868523186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698048763" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15776a110d733dee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId97616a110d733df2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId71696a110d73410b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId49016a110d7341ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52226a110d733f753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52226a110d733f753.jpg"/><Relationship Id="rId13226a110d7341fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13226a110d7341fd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917875287" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId723337948" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25496a3767445ad5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId68956a3767445ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId57656a3767445dc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId77696a3767445e9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18746a3767445c2f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18746a3767445c2f1.jpg"/><Relationship Id="rId37436a3767445eae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37436a3767445eae4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>