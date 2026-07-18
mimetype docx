--- v10 (2026-06-21)
+++ v11 (2026-07-18)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cowpea mild mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular mosaic of beans, mild mottle of cowpea, pale chlorosis of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25496a3767445ad5c" w:history="1">
+            <w:hyperlink r:id="rId56356a5c00c2a3890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68956a3767445ada2" w:history="1">
+            <w:hyperlink r:id="rId15726a5c00c2a38d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1801,63 +1801,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CPMMV is distributed on almost all continents, but is still absent from Europe. As CPMMV is a virus that can infect numerous host plants asymptomatically, its occurrence in different regions may be underestimated. As sequencing of virus genomes becomes more accessible, CPMMV infection has been reported more frequently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47462005" name="name60826a3767445c2f3" descr="CPMMV0_distribution_map.jpg"/>
+            <wp:docPr id="131568" name="name51416a5c00c2a4fbf" descr="CPMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CPMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18746a3767445c2f1" cstate="print"/>
+                    <a:blip r:embed="rId47626a5c00c2a4fbc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5417,51 +5417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3rd edition), pp. 60-61. American Phytopathological Society, St. Paul, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faria J, Aragao FJL, Souza TLPO, Quintela ED, Kitajima EW &amp; Ribeiro SG (2016) Golden mosaic of common beans in Brazil: management with a transgenic approach. APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57656a3767445dc1d" w:history="1">
+      <w:hyperlink r:id="rId87076a5c00c2a6870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7588,51 +7588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus vignae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77696a3767445e9ec" w:history="1">
+      <w:hyperlink r:id="rId47336a5c00c2a769a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7707,63 +7707,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77276868" name="name64186a3767445eae5" descr="eu_funding_250.png"/>
+            <wp:docPr id="69866651" name="name20906a5c00c2a77d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37436a3767445eae4" cstate="print"/>
+                    <a:blip r:embed="rId89116a5c00c2a77d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7861,137 +7861,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63297611">
+  <w:abstractNum w:abstractNumId="60110969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15479206">
+    <w:lvl w:ilvl="0" w:tplc="34617824">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15479206" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34617824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15479206" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34617824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15479206" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34617824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15479206" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34617824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15479206" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34617824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15479206" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34617824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15479206" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34617824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15479206" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34617824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63297610">
+  <w:abstractNum w:abstractNumId="60110968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42555932">
+    <w:lvl w:ilvl="0" w:tplc="32159394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8743,55 +8743,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63297610">
-    <w:abstractNumId w:val="63297610"/>
+  <w:num w:numId="60110968">
+    <w:abstractNumId w:val="60110968"/>
   </w:num>
-  <w:num w:numId="63297611">
-    <w:abstractNumId w:val="63297611"/>
+  <w:num w:numId="60110969">
+    <w:abstractNumId w:val="60110969"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20341,51 +20341,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917875287" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId723337948" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25496a3767445ad5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId68956a3767445ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId57656a3767445dc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId77696a3767445e9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18746a3767445c2f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18746a3767445c2f1.jpg"/><Relationship Id="rId37436a3767445eae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37436a3767445eae4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176348336" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721057148" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56356a5c00c2a3890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId15726a5c00c2a38d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId87076a5c00c2a6870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId47336a5c00c2a769a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47626a5c00c2a4fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47626a5c00c2a4fbc.jpg"/><Relationship Id="rId89116a5c00c2a77d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89116a5c00c2a77d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>