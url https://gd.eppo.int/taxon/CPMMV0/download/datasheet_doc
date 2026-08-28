--- v11 (2026-07-18)
+++ v12 (2026-08-28)
@@ -281,88 +281,88 @@
               <w:t xml:space="preserve">Cowpea mild mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> angular mosaic of beans, mild mottle of cowpea, pale chlorosis of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56356a5c00c2a3890" w:history="1">
+            <w:hyperlink r:id="rId54876a90e8c77af1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15726a5c00c2a38d5" w:history="1">
+            <w:hyperlink r:id="rId91436a90e8c77af5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1801,63 +1801,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CPMMV is distributed on almost all continents, but is still absent from Europe. As CPMMV is a virus that can infect numerous host plants asymptomatically, its occurrence in different regions may be underestimated. As sequencing of virus genomes becomes more accessible, CPMMV infection has been reported more frequently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="131568" name="name51416a5c00c2a4fbf" descr="CPMMV0_distribution_map.jpg"/>
+            <wp:docPr id="3152542" name="name12506a90e8c77c852" descr="CPMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CPMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47626a5c00c2a4fbc" cstate="print"/>
+                    <a:blip r:embed="rId67566a90e8c77c84f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5417,51 +5417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3rd edition), pp. 60-61. American Phytopathological Society, St. Paul, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faria J, Aragao FJL, Souza TLPO, Quintela ED, Kitajima EW &amp; Ribeiro SG (2016) Golden mosaic of common beans in Brazil: management with a transgenic approach. APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87076a5c00c2a6870" w:history="1">
+      <w:hyperlink r:id="rId45586a90e8c77e142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7588,51 +7588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus vignae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47336a5c00c2a769a" w:history="1">
+      <w:hyperlink r:id="rId91876a90e8c77ef1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7707,63 +7707,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69866651" name="name20906a5c00c2a77d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="97622434" name="name13916a90e8c77f554" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89116a5c00c2a77d3" cstate="print"/>
+                    <a:blip r:embed="rId46346a90e8c77f552" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7861,137 +7861,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60110969">
+  <w:abstractNum w:abstractNumId="13560640">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34617824">
+    <w:lvl w:ilvl="0" w:tplc="41907699">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34617824" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41907699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34617824" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41907699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34617824" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41907699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34617824" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41907699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34617824" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41907699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34617824" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41907699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34617824" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41907699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34617824" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41907699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60110968">
+  <w:abstractNum w:abstractNumId="13560639">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32159394">
+    <w:lvl w:ilvl="0" w:tplc="31517205">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8743,55 +8743,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60110968">
-    <w:abstractNumId w:val="60110968"/>
+  <w:num w:numId="13560639">
+    <w:abstractNumId w:val="13560639"/>
   </w:num>
-  <w:num w:numId="60110969">
-    <w:abstractNumId w:val="60110969"/>
+  <w:num w:numId="13560640">
+    <w:abstractNumId w:val="13560640"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20341,51 +20341,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176348336" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721057148" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56356a5c00c2a3890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId15726a5c00c2a38d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId87076a5c00c2a6870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId47336a5c00c2a769a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47626a5c00c2a4fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47626a5c00c2a4fbc.jpg"/><Relationship Id="rId89116a5c00c2a77d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89116a5c00c2a77d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782622405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId191836726" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54876a90e8c77af1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/" TargetMode="External"/><Relationship Id="rId91436a90e8c77af5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CPMMV0/categorization" TargetMode="External"/><Relationship Id="rId45586a90e8c77e142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/GoldenMosaic.aspx" TargetMode="External"/><Relationship Id="rId91876a90e8c77ef1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67566a90e8c77c84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67566a90e8c77c84f.jpg"/><Relationship Id="rId46346a90e8c77f552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46346a90e8c77f552.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>