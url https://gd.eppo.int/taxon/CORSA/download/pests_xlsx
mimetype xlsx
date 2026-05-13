--- v1 (2025-10-29)
+++ v2 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CORSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -76,50 +76,59 @@
     <t>LCV000</t>
   </si>
   <si>
     <t>Crinivirus lactucachlorosi</t>
   </si>
   <si>
     <t>* Alabi OJ, Gaytán BC, Al Rwahnih M, Villegas C (2020) A description of the possible etiology of the cilantro yellow blotch disease. Plant disease 104(3), 630-633.</t>
   </si>
   <si>
     <t>TOCV00</t>
   </si>
   <si>
     <t>Crinivirus tomatichlorosis</t>
   </si>
   <si>
     <t>* Mamoun Abdel-Salam AM, Rezk AA, Dawoud RA (2019) Biochemical, serological, molecular and natural host studies on Tomato chlorosis virus in Egypt. Pakistan Journal of Biological Sciences 22, 83-94. https://doi.org/10.3923/pjbs.2019.83.97</t>
   </si>
   <si>
     <t>BCTV00</t>
   </si>
   <si>
     <t>Curtovirus betae</t>
   </si>
   <si>
     <t>* Swisher Grimm KD, Crosslin JM, Cooper WR, Frost KE, du Toit LJ, Wohleb CH (2021) First report of curly top of Coriandrum sativum caused by beet curly top virus in the Columbia Basin of Washington State. Plant Disease 105, 3313.</t>
+  </si>
+  <si>
+    <t>FUSAFO</t>
+  </si>
+  <si>
+    <t>Fusarium foetens</t>
+  </si>
+  <si>
+    <t>* Alkowni R, Jaradat N, Kmail R, Elsaid E, Alawneh A, Ibrahim IA, Ibrahim AS, Hajji A, Mohammad S, Gubran L, Hourani M (2026) First isolation of Fusarium foetens from coriander in Palestine and preliminary evaluation of essential oils for its control. Scientific Reports. https://doi.org/10.1038/s41598-026-44502-8</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* He CX, Wu WW, Wang SF, Wang LZ (2001) Host plants and feeding preferences of Liriomyza huidobrensis. Acta Entomologica Sinica 44, 384-388.
 * Koch CK, Waterhouse DF (2000) The distribution and importance of arthropods associated with agriculture and forestry in Chile. ACIAR Monograph no. 68, 234 pp.
 * Shiao SF, Wu WJ (2000) Liriomyza huidobrensis (Blanchard), a newly invaded insect of economic importance to Taiwan (Diptera: Agromyzidae). Plant Protection Bulletin Taipei 42, 249-254.
 * Weintraub PG, Scheffer SJ, Visser D, Valladares G, Soares Correa A, Shepard BM, Rauf A, Murphy ST, Mujica N, MacVean C, Kroschel J (2017) The invasive Liriomyza huidobrensis (Diptera: Agromyzidae): understanding its pest status and management globally. Journal of Insect Science 17(1), 1-27. https://doi.org/10.1093/jisesa/iew141</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Pan S, Wang Q, Wei P, Song Q, Liu C, Chen Z, Li Y (2024) First report of root-knot nematode Meloidogyne enterolobii infecting coriander in Shaanxi, Northern China. Plant Disease (early view) https://doi.org/10.1094/PDIS-11-23-2385-PDN
 ------- Suitable host (reproduction facteur 11.9 ± 2.0).</t>
   </si>
   <si>
     <t>MELGGC</t>
@@ -547,51 +556,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="391.619" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -807,64 +816,78 @@
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
-      <c r="D18"/>
+      <c r="D18" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>57</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
         <v>59</v>
+      </c>
+      <c r="B20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">