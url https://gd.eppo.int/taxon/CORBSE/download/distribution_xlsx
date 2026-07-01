--- v1 (2026-02-07)
+++ v2 (2026-07-01)
@@ -2280,51 +2280,51 @@
       <c r="B71" t="s">
         <v>156</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="s">
         <v>157</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>120</v>
       </c>
       <c r="B72" t="s">
         <v>158</v>
       </c>
       <c r="C72"/>
       <c r="D72" t="s">
         <v>159</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>120</v>
       </c>
       <c r="B73" t="s">
         <v>160</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="s">
         <v>161</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>120</v>
       </c>
       <c r="B74" t="s">
         <v>162</v>
       </c>