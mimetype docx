--- v6 (2026-03-24)
+++ v7 (2026-04-14)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278669c2accf5afe7" w:history="1">
+            <w:hyperlink r:id="rId999869dec1d82c2e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843369c2accf5b051" w:history="1">
+            <w:hyperlink r:id="rId429069dec1d82c350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93763520" name="name180369c2accf5b143" descr="9208.jpg"/>
+                  <wp:docPr id="25808411" name="name540969dec1d82c425" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId829469c2accf5b142" cstate="print"/>
+                          <a:blip r:embed="rId931169dec1d82c424" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId114069c2accf5b288" w:history="1">
+            <w:hyperlink r:id="rId646669dec1d82c51a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,63 +982,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13257430" name="name139669c2accf5b6bf" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="83011089" name="name841669dec1d82d918" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId689569c2accf5b6be" cstate="print"/>
+                    <a:blip r:embed="rId432669dec1d82d915" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916569c2accf5c74b" w:history="1">
+      <w:hyperlink r:id="rId365869dec1d82e9cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129769c2accf5c7f9" w:history="1">
+      <w:hyperlink r:id="rId887169dec1d82ea73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256669c2accf5c87c" w:history="1">
+      <w:hyperlink r:id="rId906169dec1d82eaf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448769c2accf5c91d" w:history="1">
+      <w:hyperlink r:id="rId623269dec1d82eb8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762769c2accf5c9d9" w:history="1">
+      <w:hyperlink r:id="rId648969dec1d82ec43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368569c2accf5ca57" w:history="1">
+      <w:hyperlink r:id="rId224769dec1d82ecc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876769c2accf5cb10" w:history="1">
+      <w:hyperlink r:id="rId794569dec1d82ed74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146369c2accf5cb78" w:history="1">
+      <w:hyperlink r:id="rId701769dec1d82edeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770369c2accf5cbf7" w:history="1">
+      <w:hyperlink r:id="rId476969dec1d82ee69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469369c2accf5cc79" w:history="1">
+      <w:hyperlink r:id="rId980369dec1d82eeda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322169c2accf5cfdc" w:history="1">
+      <w:hyperlink r:id="rId769069dec1d82f220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228369c2accf5d8ac" w:history="1">
+      <w:hyperlink r:id="rId203169dec1d82fac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702169c2accf5de11" w:history="1">
+      <w:hyperlink r:id="rId149669dec1d830014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308169c2accf5ded9" w:history="1">
+      <w:hyperlink r:id="rId567969dec1d8300da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795569c2accf5e078" w:history="1">
+      <w:hyperlink r:id="rId369569dec1d830268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44347539" name="name170469c2accf5e0f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="26654248" name="name298869dec1d8302d0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId237769c2accf5e0f4" cstate="print"/>
+                    <a:blip r:embed="rId774669dec1d8302cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49394601">
+  <w:abstractNum w:abstractNumId="39510493">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39464091">
+    <w:lvl w:ilvl="0" w:tplc="73253953">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39464091" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73253953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39464091" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73253953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39464091" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73253953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39464091" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73253953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39464091" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73253953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39464091" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73253953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39464091" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73253953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39464091" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73253953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49394600">
+  <w:abstractNum w:abstractNumId="39510492">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59316724">
+    <w:lvl w:ilvl="0" w:tplc="65160873">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49394600">
-    <w:abstractNumId w:val="49394600"/>
+  <w:num w:numId="39510492">
+    <w:abstractNumId w:val="39510492"/>
   </w:num>
-  <w:num w:numId="49394601">
-    <w:abstractNumId w:val="49394601"/>
+  <w:num w:numId="39510493">
+    <w:abstractNumId w:val="39510493"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143249964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId526558663" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId278669c2accf5afe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId843369c2accf5b051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId114069c2accf5b288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId916569c2accf5c74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId129769c2accf5c7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId256669c2accf5c87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId448769c2accf5c91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId762769c2accf5c9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId368569c2accf5ca57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId876769c2accf5cb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId146369c2accf5cb78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId770369c2accf5cbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId469369c2accf5cc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId322169c2accf5cfdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId228369c2accf5d8ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId702169c2accf5de11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId308169c2accf5ded9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId795569c2accf5e078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId829469c2accf5b142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId829469c2accf5b142.jpg"/><Relationship Id="rId689569c2accf5b6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId689569c2accf5b6be.jpg"/><Relationship Id="rId237769c2accf5e0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId237769c2accf5e0f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319548546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId174196878" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId999869dec1d82c2e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId429069dec1d82c350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId646669dec1d82c51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId365869dec1d82e9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId887169dec1d82ea73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId906169dec1d82eaf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId623269dec1d82eb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId648969dec1d82ec43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId224769dec1d82ecc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId794569dec1d82ed74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId701769dec1d82edeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId476969dec1d82ee69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId980369dec1d82eeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId769069dec1d82f220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId203169dec1d82fac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId149669dec1d830014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId567969dec1d8300da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId369569dec1d830268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId931169dec1d82c424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId931169dec1d82c424.jpg"/><Relationship Id="rId432669dec1d82d915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId432669dec1d82d915.jpg"/><Relationship Id="rId774669dec1d8302cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId774669dec1d8302cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>