--- v7 (2026-04-14)
+++ v8 (2026-05-13)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999869dec1d82c2e4" w:history="1">
+            <w:hyperlink r:id="rId30686a04dab9b247a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429069dec1d82c350" w:history="1">
+            <w:hyperlink r:id="rId59616a04dab9b26b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25808411" name="name540969dec1d82c425" descr="9208.jpg"/>
+                  <wp:docPr id="96410655" name="name69646a04dab9b2c55" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId931169dec1d82c424" cstate="print"/>
+                          <a:blip r:embed="rId67666a04dab9b2c54" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId646669dec1d82c51a" w:history="1">
+            <w:hyperlink r:id="rId80606a04dab9b2d45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,63 +982,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83011089" name="name841669dec1d82d918" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="1742759" name="name52336a04dab9b3e20" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId432669dec1d82d915" cstate="print"/>
+                    <a:blip r:embed="rId23566a04dab9b3e1e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365869dec1d82e9cb" w:history="1">
+      <w:hyperlink r:id="rId94886a04dab9b4e36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887169dec1d82ea73" w:history="1">
+      <w:hyperlink r:id="rId28446a04dab9b4edb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906169dec1d82eaf0" w:history="1">
+      <w:hyperlink r:id="rId21896a04dab9b4f61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623269dec1d82eb8c" w:history="1">
+      <w:hyperlink r:id="rId78746a04dab9b4ff9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648969dec1d82ec43" w:history="1">
+      <w:hyperlink r:id="rId24856a04dab9b50b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224769dec1d82ecc0" w:history="1">
+      <w:hyperlink r:id="rId98006a04dab9b5129" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794569dec1d82ed74" w:history="1">
+      <w:hyperlink r:id="rId31666a04dab9b51dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701769dec1d82edeb" w:history="1">
+      <w:hyperlink r:id="rId86776a04dab9b523f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476969dec1d82ee69" w:history="1">
+      <w:hyperlink r:id="rId27566a04dab9b52b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980369dec1d82eeda" w:history="1">
+      <w:hyperlink r:id="rId25056a04dab9b5340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId769069dec1d82f220" w:history="1">
+      <w:hyperlink r:id="rId59216a04dab9b566f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203169dec1d82fac4" w:history="1">
+      <w:hyperlink r:id="rId43126a04dab9b5f32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149669dec1d830014" w:history="1">
+      <w:hyperlink r:id="rId86526a04dab9b655a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567969dec1d8300da" w:history="1">
+      <w:hyperlink r:id="rId25186a04dab9b661e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369569dec1d830268" w:history="1">
+      <w:hyperlink r:id="rId95866a04dab9b67ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26654248" name="name298869dec1d8302d0" descr="eu_funding_250.png"/>
+            <wp:docPr id="17890058" name="name41786a04dab9b6811" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId774669dec1d8302cf" cstate="print"/>
+                    <a:blip r:embed="rId81816a04dab9b6810" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39510493">
+  <w:abstractNum w:abstractNumId="87139078">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73253953">
+    <w:lvl w:ilvl="0" w:tplc="10182884">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73253953" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10182884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73253953" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10182884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73253953" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10182884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73253953" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10182884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73253953" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10182884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73253953" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10182884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73253953" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10182884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73253953" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10182884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39510492">
+  <w:abstractNum w:abstractNumId="87139077">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65160873">
+    <w:lvl w:ilvl="0" w:tplc="75864286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39510492">
-    <w:abstractNumId w:val="39510492"/>
+  <w:num w:numId="87139077">
+    <w:abstractNumId w:val="87139077"/>
   </w:num>
-  <w:num w:numId="39510493">
-    <w:abstractNumId w:val="39510493"/>
+  <w:num w:numId="87139078">
+    <w:abstractNumId w:val="87139078"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319548546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId174196878" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId999869dec1d82c2e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId429069dec1d82c350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId646669dec1d82c51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId365869dec1d82e9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId887169dec1d82ea73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId906169dec1d82eaf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId623269dec1d82eb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId648969dec1d82ec43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId224769dec1d82ecc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId794569dec1d82ed74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId701769dec1d82edeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId476969dec1d82ee69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId980369dec1d82eeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId769069dec1d82f220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId203169dec1d82fac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId149669dec1d830014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId567969dec1d8300da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId369569dec1d830268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId931169dec1d82c424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId931169dec1d82c424.jpg"/><Relationship Id="rId432669dec1d82d915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId432669dec1d82d915.jpg"/><Relationship Id="rId774669dec1d8302cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId774669dec1d8302cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509635160" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId886867191" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30686a04dab9b247a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId59616a04dab9b26b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId80606a04dab9b2d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId94886a04dab9b4e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId28446a04dab9b4edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId21896a04dab9b4f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId78746a04dab9b4ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId24856a04dab9b50b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId98006a04dab9b5129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId31666a04dab9b51dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId86776a04dab9b523f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27566a04dab9b52b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId25056a04dab9b5340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId59216a04dab9b566f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId43126a04dab9b5f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId86526a04dab9b655a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId25186a04dab9b661e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95866a04dab9b67ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId67666a04dab9b2c54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67666a04dab9b2c54.jpg"/><Relationship Id="rId23566a04dab9b3e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23566a04dab9b3e1e.jpg"/><Relationship Id="rId81816a04dab9b6810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81816a04dab9b6810.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>