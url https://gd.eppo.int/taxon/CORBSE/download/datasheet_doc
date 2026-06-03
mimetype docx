--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30686a04dab9b247a" w:history="1">
+            <w:hyperlink r:id="rId28496a1fbefa1c772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59616a04dab9b26b0" w:history="1">
+            <w:hyperlink r:id="rId52626a1fbefa1c7e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96410655" name="name69646a04dab9b2c55" descr="9208.jpg"/>
+                  <wp:docPr id="6981608" name="name50746a1fbefa1c912" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67666a04dab9b2c54" cstate="print"/>
+                          <a:blip r:embed="rId10686a1fbefa1c911" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80606a04dab9b2d45" w:history="1">
+            <w:hyperlink r:id="rId63086a1fbefa1ca36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,63 +982,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1742759" name="name52336a04dab9b3e20" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="88041467" name="name43566a1fbefa1e11f" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23566a04dab9b3e1e" cstate="print"/>
+                    <a:blip r:embed="rId93906a1fbefa1e11b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94886a04dab9b4e36" w:history="1">
+      <w:hyperlink r:id="rId42736a1fbefa1f1ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28446a04dab9b4edb" w:history="1">
+      <w:hyperlink r:id="rId65506a1fbefa1f29a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21896a04dab9b4f61" w:history="1">
+      <w:hyperlink r:id="rId92356a1fbefa1f318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78746a04dab9b4ff9" w:history="1">
+      <w:hyperlink r:id="rId62196a1fbefa1f3b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24856a04dab9b50b0" w:history="1">
+      <w:hyperlink r:id="rId63406a1fbefa1f4a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006a04dab9b5129" w:history="1">
+      <w:hyperlink r:id="rId13236a1fbefa1f520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31666a04dab9b51dc" w:history="1">
+      <w:hyperlink r:id="rId48416a1fbefa1f5d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86776a04dab9b523f" w:history="1">
+      <w:hyperlink r:id="rId56116a1fbefa1f63d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27566a04dab9b52b9" w:history="1">
+      <w:hyperlink r:id="rId15106a1fbefa1f6e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a04dab9b5340" w:history="1">
+      <w:hyperlink r:id="rId45266a1fbefa1f753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59216a04dab9b566f" w:history="1">
+      <w:hyperlink r:id="rId27706a1fbefa1fa93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43126a04dab9b5f32" w:history="1">
+      <w:hyperlink r:id="rId37426a1fbefa2034e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86526a04dab9b655a" w:history="1">
+      <w:hyperlink r:id="rId26606a1fbefa20814" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25186a04dab9b661e" w:history="1">
+      <w:hyperlink r:id="rId55516a1fbefa208fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95866a04dab9b67ae" w:history="1">
+      <w:hyperlink r:id="rId47516a1fbefa20c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17890058" name="name41786a04dab9b6811" descr="eu_funding_250.png"/>
+            <wp:docPr id="3154259" name="name26636a1fbefa211e8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81816a04dab9b6810" cstate="print"/>
+                    <a:blip r:embed="rId43006a1fbefa211e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87139078">
+  <w:abstractNum w:abstractNumId="59575693">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10182884">
+    <w:lvl w:ilvl="0" w:tplc="69059448">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10182884" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69059448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10182884" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69059448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10182884" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69059448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10182884" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69059448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10182884" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69059448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10182884" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69059448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10182884" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69059448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10182884" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69059448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87139077">
+  <w:abstractNum w:abstractNumId="59575692">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75864286">
+    <w:lvl w:ilvl="0" w:tplc="30871099">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87139077">
-    <w:abstractNumId w:val="87139077"/>
+  <w:num w:numId="59575692">
+    <w:abstractNumId w:val="59575692"/>
   </w:num>
-  <w:num w:numId="87139078">
-    <w:abstractNumId w:val="87139078"/>
+  <w:num w:numId="59575693">
+    <w:abstractNumId w:val="59575693"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509635160" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId886867191" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30686a04dab9b247a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId59616a04dab9b26b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId80606a04dab9b2d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId94886a04dab9b4e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId28446a04dab9b4edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId21896a04dab9b4f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId78746a04dab9b4ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId24856a04dab9b50b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId98006a04dab9b5129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId31666a04dab9b51dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId86776a04dab9b523f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27566a04dab9b52b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId25056a04dab9b5340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId59216a04dab9b566f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId43126a04dab9b5f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId86526a04dab9b655a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId25186a04dab9b661e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95866a04dab9b67ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId67666a04dab9b2c54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67666a04dab9b2c54.jpg"/><Relationship Id="rId23566a04dab9b3e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23566a04dab9b3e1e.jpg"/><Relationship Id="rId81816a04dab9b6810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81816a04dab9b6810.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964829845" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183593534" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28496a1fbefa1c772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId52626a1fbefa1c7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId63086a1fbefa1ca36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId42736a1fbefa1f1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId65506a1fbefa1f29a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId92356a1fbefa1f318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId62196a1fbefa1f3b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId63406a1fbefa1f4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId13236a1fbefa1f520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId48416a1fbefa1f5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId56116a1fbefa1f63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId15106a1fbefa1f6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId45266a1fbefa1f753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27706a1fbefa1fa93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId37426a1fbefa2034e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId26606a1fbefa20814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId55516a1fbefa208fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47516a1fbefa20c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId10686a1fbefa1c911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10686a1fbefa1c911.jpg"/><Relationship Id="rId93906a1fbefa1e11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93906a1fbefa1e11b.jpg"/><Relationship Id="rId43006a1fbefa211e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43006a1fbefa211e7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>