--- v9 (2026-06-03)
+++ v10 (2026-06-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28496a1fbefa1c772" w:history="1">
+            <w:hyperlink r:id="rId98736a3b24b39dbbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52626a1fbefa1c7e6" w:history="1">
+            <w:hyperlink r:id="rId54176a3b24b39dc29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6981608" name="name50746a1fbefa1c912" descr="9208.jpg"/>
+                  <wp:docPr id="49113309" name="name23026a3b24b39e523" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10686a1fbefa1c911" cstate="print"/>
+                          <a:blip r:embed="rId83476a3b24b39e51a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63086a1fbefa1ca36" w:history="1">
+            <w:hyperlink r:id="rId58916a3b24b39e780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,105 +982,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88041467" name="name43566a1fbefa1e11f" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="76780102" name="name24516a3b24b39fdcb" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93906a1fbefa1e11b" cstate="print"/>
+                    <a:blip r:embed="rId50806a3b24b39fdc7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belarus, Bulgaria, Czechia, Estonia, Finland, Georgia, Germany, Greece (mainland, Kriti), Hungary, Kazakhstan, Latvia, Lithuania, Norway, Poland, Portugal (mainland, Mainland Portugal), Romania, Russian Federation (Central Russia, Eastern Siberia, Northern Russia, Western Siberia), Slovakia, Spain (mainland), Sweden, Türkiye, Ukraine, Uzbekistan</w:t>
+        <w:t xml:space="preserve"> Belarus, Bulgaria, Czechia, Estonia, Finland, Georgia, Germany, Greece (mainland, Kriti), Hungary, Italy (mainland), Kazakhstan, Latvia, Lithuania, Norway, Poland, Portugal (mainland, Mainland Portugal), Romania, Russian Federation (Central Russia, Eastern Siberia, Northern Russia, Western Siberia), Slovakia, Spain (mainland), Sweden, Türkiye, Ukraine, Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Anhui, Hebei, Heilongjiang, Henan, Jiangsu, Ningxia, Shaanxi, Yunnan, Zhejiang), Japan, Kazakhstan, Korea, Democratic People's Republic of, Korea, Republic of, Nepal, Pakistan, Taiwan, Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42736a1fbefa1f1ef" w:history="1">
+      <w:hyperlink r:id="rId61206a3b24b3a0f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65506a1fbefa1f29a" w:history="1">
+      <w:hyperlink r:id="rId29916a3b24b3a102a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92356a1fbefa1f318" w:history="1">
+      <w:hyperlink r:id="rId36366a3b24b3a10a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62196a1fbefa1f3b4" w:history="1">
+      <w:hyperlink r:id="rId63796a3b24b3a1142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63406a1fbefa1f4a1" w:history="1">
+      <w:hyperlink r:id="rId83366a3b24b3a121e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13236a1fbefa1f520" w:history="1">
+      <w:hyperlink r:id="rId84336a3b24b3a129e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48416a1fbefa1f5d6" w:history="1">
+      <w:hyperlink r:id="rId24406a3b24b3a1363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56116a1fbefa1f63d" w:history="1">
+      <w:hyperlink r:id="rId90376a3b24b3a13ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15106a1fbefa1f6e0" w:history="1">
+      <w:hyperlink r:id="rId58676a3b24b3a1447" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45266a1fbefa1f753" w:history="1">
+      <w:hyperlink r:id="rId92266a3b24b3a14b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27706a1fbefa1fa93" w:history="1">
+      <w:hyperlink r:id="rId86496a3b24b3a17f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37426a1fbefa2034e" w:history="1">
+      <w:hyperlink r:id="rId43176a3b24b3a20ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26606a1fbefa20814" w:history="1">
+      <w:hyperlink r:id="rId24286a3b24b3a2596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55516a1fbefa208fa" w:history="1">
+      <w:hyperlink r:id="rId11556a3b24b3a2743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47516a1fbefa20c60" w:history="1">
+      <w:hyperlink r:id="rId95926a3b24b3a28de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3154259" name="name26636a1fbefa211e8" descr="eu_funding_250.png"/>
+            <wp:docPr id="33175571" name="name74596a3b24b3a295f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43006a1fbefa211e7" cstate="print"/>
+                    <a:blip r:embed="rId85916a3b24b3a295e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59575693">
+  <w:abstractNum w:abstractNumId="85266038">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69059448">
+    <w:lvl w:ilvl="0" w:tplc="50420011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69059448" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50420011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69059448" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50420011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69059448" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50420011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69059448" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50420011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69059448" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50420011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69059448" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50420011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69059448" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50420011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69059448" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50420011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59575692">
+  <w:abstractNum w:abstractNumId="85266037">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30871099">
+    <w:lvl w:ilvl="0" w:tplc="61910268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59575692">
-    <w:abstractNumId w:val="59575692"/>
+  <w:num w:numId="85266037">
+    <w:abstractNumId w:val="85266037"/>
   </w:num>
-  <w:num w:numId="59575693">
-    <w:abstractNumId w:val="59575693"/>
+  <w:num w:numId="85266038">
+    <w:abstractNumId w:val="85266038"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964829845" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183593534" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28496a1fbefa1c772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId52626a1fbefa1c7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId63086a1fbefa1ca36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId42736a1fbefa1f1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId65506a1fbefa1f29a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId92356a1fbefa1f318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId62196a1fbefa1f3b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId63406a1fbefa1f4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId13236a1fbefa1f520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId48416a1fbefa1f5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId56116a1fbefa1f63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId15106a1fbefa1f6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId45266a1fbefa1f753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27706a1fbefa1fa93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId37426a1fbefa2034e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId26606a1fbefa20814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId55516a1fbefa208fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47516a1fbefa20c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId10686a1fbefa1c911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10686a1fbefa1c911.jpg"/><Relationship Id="rId93906a1fbefa1e11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93906a1fbefa1e11b.jpg"/><Relationship Id="rId43006a1fbefa211e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43006a1fbefa211e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278495886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184032710" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98736a3b24b39dbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId54176a3b24b39dc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId58916a3b24b39e780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId61206a3b24b3a0f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId29916a3b24b3a102a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId36366a3b24b3a10a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId63796a3b24b3a1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId83366a3b24b3a121e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId84336a3b24b3a129e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId24406a3b24b3a1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId90376a3b24b3a13ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId58676a3b24b3a1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId92266a3b24b3a14b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId86496a3b24b3a17f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId43176a3b24b3a20ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId24286a3b24b3a2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId11556a3b24b3a2743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95926a3b24b3a28de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId83476a3b24b39e51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476a3b24b39e51a.jpg"/><Relationship Id="rId50806a3b24b39fdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50806a3b24b39fdc7.jpg"/><Relationship Id="rId85916a3b24b3a295e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85916a3b24b3a295e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>