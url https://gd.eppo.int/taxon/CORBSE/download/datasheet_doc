--- v10 (2026-06-24)
+++ v11 (2026-07-14)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98736a3b24b39dbbe" w:history="1">
+            <w:hyperlink r:id="rId32016a561b922f4d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54176a3b24b39dc29" w:history="1">
+            <w:hyperlink r:id="rId98456a561b922f53e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49113309" name="name23026a3b24b39e523" descr="9208.jpg"/>
+                  <wp:docPr id="49296869" name="name91536a561b922f604" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83476a3b24b39e51a" cstate="print"/>
+                          <a:blip r:embed="rId12776a561b922f603" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58916a3b24b39e780" w:history="1">
+            <w:hyperlink r:id="rId98456a561b922f7ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,63 +982,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76780102" name="name24516a3b24b39fdcb" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="12115902" name="name17206a561b92307a1" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50806a3b24b39fdc7" cstate="print"/>
+                    <a:blip r:embed="rId20946a561b923079f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61206a3b24b3a0f82" w:history="1">
+      <w:hyperlink r:id="rId81486a561b9231817" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29916a3b24b3a102a" w:history="1">
+      <w:hyperlink r:id="rId22556a561b92318bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36366a3b24b3a10a7" w:history="1">
+      <w:hyperlink r:id="rId98346a561b9231938" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63796a3b24b3a1142" w:history="1">
+      <w:hyperlink r:id="rId73246a561b92319d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83366a3b24b3a121e" w:history="1">
+      <w:hyperlink r:id="rId82406a561b9231a88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84336a3b24b3a129e" w:history="1">
+      <w:hyperlink r:id="rId84316a561b9231b03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24406a3b24b3a1363" w:history="1">
+      <w:hyperlink r:id="rId28946a561b9231bb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90376a3b24b3a13ca" w:history="1">
+      <w:hyperlink r:id="rId27356a561b9231c19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58676a3b24b3a1447" w:history="1">
+      <w:hyperlink r:id="rId74746a561b9231c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92266a3b24b3a14b8" w:history="1">
+      <w:hyperlink r:id="rId55616a561b9231d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86496a3b24b3a17f2" w:history="1">
+      <w:hyperlink r:id="rId55546a561b9232052" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43176a3b24b3a20ca" w:history="1">
+      <w:hyperlink r:id="rId33416a561b92328fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24286a3b24b3a2596" w:history="1">
+      <w:hyperlink r:id="rId25636a561b9232db9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11556a3b24b3a2743" w:history="1">
+      <w:hyperlink r:id="rId46686a561b9232e7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95926a3b24b3a28de" w:history="1">
+      <w:hyperlink r:id="rId71096a561b923300d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33175571" name="name74596a3b24b3a295f" descr="eu_funding_250.png"/>
+            <wp:docPr id="15138177" name="name89986a561b923309d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85916a3b24b3a295e" cstate="print"/>
+                    <a:blip r:embed="rId35006a561b923309b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85266038">
+  <w:abstractNum w:abstractNumId="36821103">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50420011">
+    <w:lvl w:ilvl="0" w:tplc="47471623">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50420011" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47471623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50420011" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47471623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50420011" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47471623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50420011" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47471623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50420011" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47471623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50420011" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47471623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50420011" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47471623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50420011" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47471623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85266037">
+  <w:abstractNum w:abstractNumId="36821102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61910268">
+    <w:lvl w:ilvl="0" w:tplc="41705127">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85266037">
-    <w:abstractNumId w:val="85266037"/>
+  <w:num w:numId="36821102">
+    <w:abstractNumId w:val="36821102"/>
   </w:num>
-  <w:num w:numId="85266038">
-    <w:abstractNumId w:val="85266038"/>
+  <w:num w:numId="36821103">
+    <w:abstractNumId w:val="36821103"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278495886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184032710" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98736a3b24b39dbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId54176a3b24b39dc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId58916a3b24b39e780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId61206a3b24b3a0f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId29916a3b24b3a102a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId36366a3b24b3a10a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId63796a3b24b3a1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId83366a3b24b3a121e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId84336a3b24b3a129e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId24406a3b24b3a1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId90376a3b24b3a13ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId58676a3b24b3a1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId92266a3b24b3a14b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId86496a3b24b3a17f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId43176a3b24b3a20ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId24286a3b24b3a2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId11556a3b24b3a2743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95926a3b24b3a28de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId83476a3b24b39e51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476a3b24b39e51a.jpg"/><Relationship Id="rId50806a3b24b39fdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50806a3b24b39fdc7.jpg"/><Relationship Id="rId85916a3b24b3a295e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85916a3b24b3a295e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392361048" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572940572" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32016a561b922f4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId98456a561b922f53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId98456a561b922f7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId81486a561b9231817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId22556a561b92318bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId98346a561b9231938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId73246a561b92319d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId82406a561b9231a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId84316a561b9231b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId28946a561b9231bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27356a561b9231c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId74746a561b9231c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId55616a561b9231d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId55546a561b9232052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId33416a561b92328fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId25636a561b9232db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId46686a561b9232e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71096a561b923300d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId12776a561b922f603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12776a561b922f603.jpg"/><Relationship Id="rId20946a561b923079f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20946a561b923079f.jpg"/><Relationship Id="rId35006a561b923309b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35006a561b923309b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>