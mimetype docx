--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32016a561b922f4d7" w:history="1">
+            <w:hyperlink r:id="rId35296a70a2957aec8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98456a561b922f53e" w:history="1">
+            <w:hyperlink r:id="rId52276a70a2957af32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49296869" name="name91536a561b922f604" descr="9208.jpg"/>
+                  <wp:docPr id="39762528" name="name49166a70a2957b967" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12776a561b922f603" cstate="print"/>
+                          <a:blip r:embed="rId72096a70a2957b965" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98456a561b922f7ad" w:history="1">
+            <w:hyperlink r:id="rId83996a70a2957baa9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,63 +982,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12115902" name="name17206a561b92307a1" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="1605240" name="name41166a70a2957c7d1" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20946a561b923079f" cstate="print"/>
+                    <a:blip r:embed="rId29426a70a2957c7ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81486a561b9231817" w:history="1">
+      <w:hyperlink r:id="rId55046a70a2957d87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22556a561b92318bd" w:history="1">
+      <w:hyperlink r:id="rId73946a70a2957d926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98346a561b9231938" w:history="1">
+      <w:hyperlink r:id="rId85016a70a2957d9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73246a561b92319d2" w:history="1">
+      <w:hyperlink r:id="rId28966a70a2957da40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82406a561b9231a88" w:history="1">
+      <w:hyperlink r:id="rId52086a70a2957dafa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84316a561b9231b03" w:history="1">
+      <w:hyperlink r:id="rId90886a70a2957db76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28946a561b9231bb7" w:history="1">
+      <w:hyperlink r:id="rId93326a70a2957dc2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27356a561b9231c19" w:history="1">
+      <w:hyperlink r:id="rId18096a70a2957dc91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74746a561b9231c93" w:history="1">
+      <w:hyperlink r:id="rId17586a70a2957dd0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55616a561b9231d1d" w:history="1">
+      <w:hyperlink r:id="rId27846a70a2957dd7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55546a561b9232052" w:history="1">
+      <w:hyperlink r:id="rId78576a70a2957e0eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33416a561b92328fb" w:history="1">
+      <w:hyperlink r:id="rId94016a70a2957e9a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25636a561b9232db9" w:history="1">
+      <w:hyperlink r:id="rId60886a70a2957ee56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46686a561b9232e7f" w:history="1">
+      <w:hyperlink r:id="rId93806a70a2957ef32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71096a561b923300d" w:history="1">
+      <w:hyperlink r:id="rId71696a70a2957f0c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15138177" name="name89986a561b923309d" descr="eu_funding_250.png"/>
+            <wp:docPr id="37342665" name="name10056a70a2957f133" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35006a561b923309b" cstate="print"/>
+                    <a:blip r:embed="rId67136a70a2957f132" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36821103">
+  <w:abstractNum w:abstractNumId="49846462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47471623">
+    <w:lvl w:ilvl="0" w:tplc="21472123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47471623" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21472123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47471623" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21472123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47471623" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21472123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47471623" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21472123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47471623" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21472123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47471623" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21472123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47471623" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21472123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47471623" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21472123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36821102">
+  <w:abstractNum w:abstractNumId="49846461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41705127">
+    <w:lvl w:ilvl="0" w:tplc="28066465">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36821102">
-    <w:abstractNumId w:val="36821102"/>
+  <w:num w:numId="49846461">
+    <w:abstractNumId w:val="49846461"/>
   </w:num>
-  <w:num w:numId="36821103">
-    <w:abstractNumId w:val="36821103"/>
+  <w:num w:numId="49846462">
+    <w:abstractNumId w:val="49846462"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392361048" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572940572" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32016a561b922f4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId98456a561b922f53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId98456a561b922f7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId81486a561b9231817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId22556a561b92318bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId98346a561b9231938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId73246a561b92319d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId82406a561b9231a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId84316a561b9231b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId28946a561b9231bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27356a561b9231c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId74746a561b9231c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId55616a561b9231d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId55546a561b9232052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId33416a561b92328fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId25636a561b9232db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId46686a561b9232e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71096a561b923300d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId12776a561b922f603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12776a561b922f603.jpg"/><Relationship Id="rId20946a561b923079f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20946a561b923079f.jpg"/><Relationship Id="rId35006a561b923309b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35006a561b923309b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576688465" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId642260888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35296a70a2957aec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId52276a70a2957af32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId83996a70a2957baa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId55046a70a2957d87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId73946a70a2957d926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId85016a70a2957d9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId28966a70a2957da40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId52086a70a2957dafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId90886a70a2957db76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId93326a70a2957dc2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId18096a70a2957dc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId17586a70a2957dd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27846a70a2957dd7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId78576a70a2957e0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId94016a70a2957e9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId60886a70a2957ee56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId93806a70a2957ef32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71696a70a2957f0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId72096a70a2957b965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72096a70a2957b965.jpg"/><Relationship Id="rId29426a70a2957c7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29426a70a2957c7ce.jpg"/><Relationship Id="rId67136a70a2957f132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67136a70a2957f132.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>