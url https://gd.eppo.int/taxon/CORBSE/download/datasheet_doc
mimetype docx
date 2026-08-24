--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35296a70a2957aec8" w:history="1">
+            <w:hyperlink r:id="rId96956a8ba12fa1d47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52276a70a2957af32" w:history="1">
+            <w:hyperlink r:id="rId48086a8ba12fa1db2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39762528" name="name49166a70a2957b967" descr="9208.jpg"/>
+                  <wp:docPr id="74292880" name="name73776a8ba12fa1ea7" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72096a70a2957b965" cstate="print"/>
+                          <a:blip r:embed="rId43736a8ba12fa1ea6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83996a70a2957baa9" w:history="1">
+            <w:hyperlink r:id="rId80906a8ba12fa1fcc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,63 +982,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1605240" name="name41166a70a2957c7d1" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="51003433" name="name27906a8ba12fa35c1" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29426a70a2957c7ce" cstate="print"/>
+                    <a:blip r:embed="rId64376a8ba12fa35be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55046a70a2957d87d" w:history="1">
+      <w:hyperlink r:id="rId34986a8ba12fa4915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73946a70a2957d926" w:history="1">
+      <w:hyperlink r:id="rId72406a8ba12fa49be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a70a2957d9a4" w:history="1">
+      <w:hyperlink r:id="rId94986a8ba12fa4a3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28966a70a2957da40" w:history="1">
+      <w:hyperlink r:id="rId39856a8ba12fa4ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52086a70a2957dafa" w:history="1">
+      <w:hyperlink r:id="rId78896a8ba12fa4b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90886a70a2957db76" w:history="1">
+      <w:hyperlink r:id="rId93546a8ba12fa4c1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93326a70a2957dc2c" w:history="1">
+      <w:hyperlink r:id="rId25826a8ba12fa4ce1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18096a70a2957dc91" w:history="1">
+      <w:hyperlink r:id="rId96936a8ba12fa4d47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17586a70a2957dd0d" w:history="1">
+      <w:hyperlink r:id="rId56016a8ba12fa4dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27846a70a2957dd7d" w:history="1">
+      <w:hyperlink r:id="rId32406a8ba12fa4e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78576a70a2957e0eb" w:history="1">
+      <w:hyperlink r:id="rId32966a8ba12fa51cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94016a70a2957e9a8" w:history="1">
+      <w:hyperlink r:id="rId29706a8ba12fa5ec1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60886a70a2957ee56" w:history="1">
+      <w:hyperlink r:id="rId17836a8ba12fa6606" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93806a70a2957ef32" w:history="1">
+      <w:hyperlink r:id="rId10096a8ba12fa66db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696a70a2957f0c7" w:history="1">
+      <w:hyperlink r:id="rId44036a8ba12fa701a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37342665" name="name10056a70a2957f133" descr="eu_funding_250.png"/>
+            <wp:docPr id="32529038" name="name57426a8ba12fa7106" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67136a70a2957f132" cstate="print"/>
+                    <a:blip r:embed="rId19306a8ba12fa7105" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49846462">
+  <w:abstractNum w:abstractNumId="44949692">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21472123">
+    <w:lvl w:ilvl="0" w:tplc="60562649">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21472123" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60562649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21472123" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60562649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21472123" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60562649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21472123" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60562649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21472123" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60562649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21472123" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60562649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21472123" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60562649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21472123" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60562649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49846461">
+  <w:abstractNum w:abstractNumId="44949691">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28066465">
+    <w:lvl w:ilvl="0" w:tplc="54755631">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49846461">
-    <w:abstractNumId w:val="49846461"/>
+  <w:num w:numId="44949691">
+    <w:abstractNumId w:val="44949691"/>
   </w:num>
-  <w:num w:numId="49846462">
-    <w:abstractNumId w:val="49846462"/>
+  <w:num w:numId="44949692">
+    <w:abstractNumId w:val="44949692"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576688465" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId642260888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35296a70a2957aec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId52276a70a2957af32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId83996a70a2957baa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId55046a70a2957d87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId73946a70a2957d926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId85016a70a2957d9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId28966a70a2957da40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId52086a70a2957dafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId90886a70a2957db76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId93326a70a2957dc2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId18096a70a2957dc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId17586a70a2957dd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27846a70a2957dd7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId78576a70a2957e0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId94016a70a2957e9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId60886a70a2957ee56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId93806a70a2957ef32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71696a70a2957f0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId72096a70a2957b965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72096a70a2957b965.jpg"/><Relationship Id="rId29426a70a2957c7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29426a70a2957c7ce.jpg"/><Relationship Id="rId67136a70a2957f132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67136a70a2957f132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825674002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771355483" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96956a8ba12fa1d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId48086a8ba12fa1db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId80906a8ba12fa1fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId34986a8ba12fa4915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId72406a8ba12fa49be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId94986a8ba12fa4a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId39856a8ba12fa4ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId78896a8ba12fa4b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId93546a8ba12fa4c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId25826a8ba12fa4ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId96936a8ba12fa4d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId56016a8ba12fa4dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId32406a8ba12fa4e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId32966a8ba12fa51cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId29706a8ba12fa5ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId17836a8ba12fa6606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId10096a8ba12fa66db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44036a8ba12fa701a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId43736a8ba12fa1ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43736a8ba12fa1ea6.jpg"/><Relationship Id="rId64376a8ba12fa35be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64376a8ba12fa35be.jpg"/><Relationship Id="rId19306a8ba12fa7105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19306a8ba12fa7105.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>