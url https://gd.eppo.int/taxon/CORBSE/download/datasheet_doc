--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96956a8ba12fa1d47" w:history="1">
+            <w:hyperlink r:id="rId47926aa6238c763e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48086a8ba12fa1db2" w:history="1">
+            <w:hyperlink r:id="rId81026aa6238c7644d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74292880" name="name73776a8ba12fa1ea7" descr="9208.jpg"/>
+                  <wp:docPr id="73199289" name="name30986aa6238c76d90" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43736a8ba12fa1ea6" cstate="print"/>
+                          <a:blip r:embed="rId31026aa6238c76d8e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80906a8ba12fa1fcc" w:history="1">
+            <w:hyperlink r:id="rId53106aa6238c76ea5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,63 +982,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51003433" name="name27906a8ba12fa35c1" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="49289155" name="name80576aa6238c77e13" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64376a8ba12fa35be" cstate="print"/>
+                    <a:blip r:embed="rId46346aa6238c77e11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34986a8ba12fa4915" w:history="1">
+      <w:hyperlink r:id="rId55906aa6238c78e8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72406a8ba12fa49be" w:history="1">
+      <w:hyperlink r:id="rId35266aa6238c78f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94986a8ba12fa4a3d" w:history="1">
+      <w:hyperlink r:id="rId93136aa6238c78fad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39856a8ba12fa4ad9" w:history="1">
+      <w:hyperlink r:id="rId72826aa6238c79044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78896a8ba12fa4b94" w:history="1">
+      <w:hyperlink r:id="rId21456aa6238c7910e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93546a8ba12fa4c1e" w:history="1">
+      <w:hyperlink r:id="rId58506aa6238c7918c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25826a8ba12fa4ce1" w:history="1">
+      <w:hyperlink r:id="rId26516aa6238c79241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96936a8ba12fa4d47" w:history="1">
+      <w:hyperlink r:id="rId27006aa6238c792a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56016a8ba12fa4dc4" w:history="1">
+      <w:hyperlink r:id="rId47056aa6238c7931f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32406a8ba12fa4e34" w:history="1">
+      <w:hyperlink r:id="rId11656aa6238c7938e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32966a8ba12fa51cd" w:history="1">
+      <w:hyperlink r:id="rId59716aa6238c796cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29706a8ba12fa5ec1" w:history="1">
+      <w:hyperlink r:id="rId94846aa6238c79f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17836a8ba12fa6606" w:history="1">
+      <w:hyperlink r:id="rId42556aa6238c7a45c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10096a8ba12fa66db" w:history="1">
+      <w:hyperlink r:id="rId58356aa6238c7a523" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44036a8ba12fa701a" w:history="1">
+      <w:hyperlink r:id="rId33296aa6238c7a6b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32529038" name="name57426a8ba12fa7106" descr="eu_funding_250.png"/>
+            <wp:docPr id="74361397" name="name46476aa6238c7ab7a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19306a8ba12fa7105" cstate="print"/>
+                    <a:blip r:embed="rId62766aa6238c7ab79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44949692">
+  <w:abstractNum w:abstractNumId="39204596">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60562649">
+    <w:lvl w:ilvl="0" w:tplc="62608169">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60562649" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62608169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60562649" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62608169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60562649" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62608169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60562649" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62608169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60562649" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62608169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60562649" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62608169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60562649" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62608169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60562649" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62608169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44949691">
+  <w:abstractNum w:abstractNumId="39204595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54755631">
+    <w:lvl w:ilvl="0" w:tplc="25111971">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44949691">
-    <w:abstractNumId w:val="44949691"/>
+  <w:num w:numId="39204595">
+    <w:abstractNumId w:val="39204595"/>
   </w:num>
-  <w:num w:numId="44949692">
-    <w:abstractNumId w:val="44949692"/>
+  <w:num w:numId="39204596">
+    <w:abstractNumId w:val="39204596"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825674002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771355483" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96956a8ba12fa1d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId48086a8ba12fa1db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId80906a8ba12fa1fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId34986a8ba12fa4915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId72406a8ba12fa49be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId94986a8ba12fa4a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId39856a8ba12fa4ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId78896a8ba12fa4b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId93546a8ba12fa4c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId25826a8ba12fa4ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId96936a8ba12fa4d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId56016a8ba12fa4dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId32406a8ba12fa4e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId32966a8ba12fa51cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId29706a8ba12fa5ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId17836a8ba12fa6606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId10096a8ba12fa66db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44036a8ba12fa701a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId43736a8ba12fa1ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43736a8ba12fa1ea6.jpg"/><Relationship Id="rId64376a8ba12fa35be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64376a8ba12fa35be.jpg"/><Relationship Id="rId19306a8ba12fa7105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19306a8ba12fa7105.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486342487" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId934285054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47926aa6238c763e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId81026aa6238c7644d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId53106aa6238c76ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId55906aa6238c78e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId35266aa6238c78f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId93136aa6238c78fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId72826aa6238c79044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId21456aa6238c7910e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId58506aa6238c7918c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId26516aa6238c79241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27006aa6238c792a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId47056aa6238c7931f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId11656aa6238c7938e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId59716aa6238c796cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId94846aa6238c79f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId42556aa6238c7a45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId58356aa6238c7a523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33296aa6238c7a6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId31026aa6238c76d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31026aa6238c76d8e.jpg"/><Relationship Id="rId46346aa6238c77e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46346aa6238c77e11.jpg"/><Relationship Id="rId62766aa6238c7ab79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62766aa6238c7ab79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>