--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Spiekermann &amp; Kotthoff) Skaptason &amp; Burkholder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial ring rot of potato, ring rot of potato, vascular wilt of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47926aa6238c763e4" w:history="1">
+            <w:hyperlink r:id="rId52036ac0b0c1bd5d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81026aa6238c7644d" w:history="1">
+            <w:hyperlink r:id="rId50906ac0b0c1bd639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73199289" name="name30986aa6238c76d90" descr="9208.jpg"/>
+                  <wp:docPr id="61897271" name="name20976ac0b0c1bdda5" descr="9208.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9208.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31026aa6238c76d8e" cstate="print"/>
+                          <a:blip r:embed="rId65046ac0b0c1bdda4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53106aa6238c76ea5" w:history="1">
+            <w:hyperlink r:id="rId98356ac0b0c1bdeb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -982,63 +982,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sepedonicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is often reported with restricted distribution, and is only considered widespread in Russia, Ukraine and on the island of Crete (Greece).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49289155" name="name80576aa6238c77e13" descr="CORBSE_distribution_map.jpg"/>
+            <wp:docPr id="40342885" name="name77676ac0b0c1beda7" descr="CORBSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46346aa6238c77e11" cstate="print"/>
+                    <a:blip r:embed="rId86716ac0b0c1beda6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3267,51 +3267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55906aa6238c78e8a" w:history="1">
+      <w:hyperlink r:id="rId95716ac0b0c1bfe07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3368,51 +3368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 262–285. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35266aa6238c78f31" w:history="1">
+      <w:hyperlink r:id="rId53046ac0b0c1bfeae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3447,51 +3447,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-466. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93136aa6238c78fad" w:history="1">
+      <w:hyperlink r:id="rId46406ac0b0c1bff2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM10/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3546,51 +3546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592–597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72826aa6238c79044" w:history="1">
+      <w:hyperlink r:id="rId41666ac0b0c1bffc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3665,51 +3665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 385-388. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21456aa6238c7910e" w:history="1">
+      <w:hyperlink r:id="rId18616ac0b0c1c007d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3744,51 +3744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58506aa6238c7918c" w:history="1">
+      <w:hyperlink r:id="rId12136ac0b0c1c00f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CORBSE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3856,51 +3856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">423-424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26516aa6238c79241" w:history="1">
+      <w:hyperlink r:id="rId20556ac0b0c1c01ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3917,51 +3917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27006aa6238c792a4" w:history="1">
+      <w:hyperlink r:id="rId20596ac0b0c1c020f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3996,51 +3996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47056aa6238c7931f" w:history="1">
+      <w:hyperlink r:id="rId94856ac0b0c1c028a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4066,51 +4066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11656aa6238c7938e" w:history="1">
+      <w:hyperlink r:id="rId51356ac0b0c1c0303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2634.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 6 Surveillance. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59716aa6238c796cd" w:history="1">
+      <w:hyperlink r:id="rId33716ac0b0c1c0651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5982,51 +5982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van der Gaag (2015) Pest Risk Analysis EU internal movement of true potato seed (TPS) of registered TPS varieties: probability of association of regulated pests and analysis of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-41. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94846aa6238c79f6f" w:history="1">
+      <w:hyperlink r:id="rId84766ac0b0c1c0efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6720,51 +6720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42556aa6238c7a45c" w:history="1">
+      <w:hyperlink r:id="rId81476ac0b0c1c138b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6839,51 +6839,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter sepedonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58356aa6238c7a523" w:history="1">
+      <w:hyperlink r:id="rId12856ac0b0c1c144b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7074,90 +7074,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 25-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33296aa6238c7a6b0" w:history="1">
+      <w:hyperlink r:id="rId50086ac0b0c1c15f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02765.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74361397" name="name46476aa6238c7ab7a" descr="eu_funding_250.png"/>
+            <wp:docPr id="73715567" name="name10116ac0b0c1c168b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62766aa6238c7ab79" cstate="print"/>
+                    <a:blip r:embed="rId58946ac0b0c1c168a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7255,137 +7255,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39204596">
+  <w:abstractNum w:abstractNumId="67367067">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62608169">
+    <w:lvl w:ilvl="0" w:tplc="83831810">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62608169" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83831810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62608169" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83831810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62608169" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83831810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62608169" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83831810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62608169" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83831810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62608169" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83831810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62608169" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83831810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62608169" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83831810" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39204595">
+  <w:abstractNum w:abstractNumId="67367066">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25111971">
+    <w:lvl w:ilvl="0" w:tplc="70698942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8137,55 +8137,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39204595">
-    <w:abstractNumId w:val="39204595"/>
+  <w:num w:numId="67367066">
+    <w:abstractNumId w:val="67367066"/>
   </w:num>
-  <w:num w:numId="39204596">
-    <w:abstractNumId w:val="39204596"/>
+  <w:num w:numId="67367067">
+    <w:abstractNumId w:val="67367067"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19735,51 +19735,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486342487" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId934285054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47926aa6238c763e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId81026aa6238c7644d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId53106aa6238c76ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId55906aa6238c78e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId35266aa6238c78f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId93136aa6238c78fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId72826aa6238c79044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId21456aa6238c7910e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId58506aa6238c7918c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId26516aa6238c79241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27006aa6238c792a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId47056aa6238c7931f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId11656aa6238c7938e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId59716aa6238c796cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId94846aa6238c79f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId42556aa6238c7a45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId58356aa6238c7a523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33296aa6238c7a6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId31026aa6238c76d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31026aa6238c76d8e.jpg"/><Relationship Id="rId46346aa6238c77e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46346aa6238c77e11.jpg"/><Relationship Id="rId62766aa6238c7ab79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62766aa6238c7ab79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607110801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId683919187" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52036ac0b0c1bd5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/" TargetMode="External"/><Relationship Id="rId50906ac0b0c1bd639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/categorization" TargetMode="External"/><Relationship Id="rId98356ac0b0c1bdeb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/photos" TargetMode="External"/><Relationship Id="rId95716ac0b0c1bfe07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId53046ac0b0c1bfeae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId46406ac0b0c1bff2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM10/" TargetMode="External"/><Relationship Id="rId41666ac0b0c1bffc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId18616ac0b0c1c007d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId12136ac0b0c1c00f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBSE/documents" TargetMode="External"/><Relationship Id="rId20556ac0b0c1c01ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId20596ac0b0c1c020f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId94856ac0b0c1c028a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId51356ac0b0c1c0303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId33716ac0b0c1c0651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId84766ac0b0c1c0efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/40de6c9d-aa1d-4a0d-93f8-8b420ba1ddff" TargetMode="External"/><Relationship Id="rId81476ac0b0c1c138b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1569" TargetMode="External"/><Relationship Id="rId12856ac0b0c1c144b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50086ac0b0c1c15f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02765.x" TargetMode="External"/><Relationship Id="rId65046ac0b0c1bdda4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65046ac0b0c1bdda4.jpg"/><Relationship Id="rId86716ac0b0c1beda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86716ac0b0c1beda6.jpg"/><Relationship Id="rId58946ac0b0c1c168a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58946ac0b0c1c168a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>