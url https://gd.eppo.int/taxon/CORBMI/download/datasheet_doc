--- v7 (2026-03-04)
+++ v8 (2026-04-11)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157069a7bf4b562d7" w:history="1">
+            <w:hyperlink r:id="rId235269da94db75d6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149169a7bf4b5634d" w:history="1">
+            <w:hyperlink r:id="rId841169da94db75dd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="33447432" name="name830469a7bf4b56a5f" descr="11636.jpg"/>
+                  <wp:docPr id="11476202" name="name291869da94db76421" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId385069a7bf4b56a5d" cstate="print"/>
+                          <a:blip r:embed="rId267069da94db7641f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId153169a7bf4b56b8a" w:history="1">
+            <w:hyperlink r:id="rId777269da94db76531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1694,63 +1694,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92978315" name="name357769a7bf4b58272" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="97282142" name="name555769da94db77ab4" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId887769a7bf4b5826e" cstate="print"/>
+                    <a:blip r:embed="rId808669da94db77ab1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3178,51 +3178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId629169a7bf4b58e2b" w:history="1">
+      <w:hyperlink r:id="rId689569da94db7862f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3444,51 +3444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId444569a7bf4b59007" w:history="1">
+      <w:hyperlink r:id="rId481369da94db787fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369869a7bf4b591bb" w:history="1">
+      <w:hyperlink r:id="rId451569da94db78990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435469a7bf4b5a67e" w:history="1">
+      <w:hyperlink r:id="rId719969da94db79a7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6618,81 +6618,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752969a7bf4b5a814" w:history="1">
+      <w:hyperlink r:id="rId868869da94db79bb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62948535" name="name691369a7bf4b5aa53" descr="eu_funding_250.png"/>
+            <wp:docPr id="50984177" name="name196169da94db79e7e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId556769a7bf4b5aa51" cstate="print"/>
+                    <a:blip r:embed="rId384369da94db79e7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6790,137 +6790,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53363375">
+  <w:abstractNum w:abstractNumId="76752131">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77921098">
+    <w:lvl w:ilvl="0" w:tplc="60117865">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77921098" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60117865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77921098" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60117865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77921098" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60117865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77921098" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60117865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77921098" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60117865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77921098" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60117865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77921098" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60117865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77921098" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60117865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53363374">
+  <w:abstractNum w:abstractNumId="76752130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25334832">
+    <w:lvl w:ilvl="0" w:tplc="86936258">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7672,55 +7672,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53363374">
-    <w:abstractNumId w:val="53363374"/>
+  <w:num w:numId="76752130">
+    <w:abstractNumId w:val="76752130"/>
   </w:num>
-  <w:num w:numId="53363375">
-    <w:abstractNumId w:val="53363375"/>
+  <w:num w:numId="76752131">
+    <w:abstractNumId w:val="76752131"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19270,51 +19270,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569767501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141813614" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId157069a7bf4b562d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId149169a7bf4b5634d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId153169a7bf4b56b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId629169a7bf4b58e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId444569a7bf4b59007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId369869a7bf4b591bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId435469a7bf4b5a67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId752969a7bf4b5a814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId385069a7bf4b56a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId385069a7bf4b56a5d.jpg"/><Relationship Id="rId887769a7bf4b5826e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId887769a7bf4b5826e.jpg"/><Relationship Id="rId556769a7bf4b5aa51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId556769a7bf4b5aa51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId131679690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541705202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235269da94db75d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId841169da94db75dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId777269da94db76531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId689569da94db7862f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId481369da94db787fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId451569da94db78990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId719969da94db79a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId868869da94db79bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId267069da94db7641f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267069da94db7641f.jpg"/><Relationship Id="rId808669da94db77ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId808669da94db77ab1.jpg"/><Relationship Id="rId384369da94db79e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384369da94db79e7d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>