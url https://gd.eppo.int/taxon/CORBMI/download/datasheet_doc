--- v8 (2026-04-11)
+++ v9 (2026-04-11)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235269da94db75d6e" w:history="1">
+            <w:hyperlink r:id="rId681469daa81e81a3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841169da94db75dd4" w:history="1">
+            <w:hyperlink r:id="rId174169daa81e81aa4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="11476202" name="name291869da94db76421" descr="11636.jpg"/>
+                  <wp:docPr id="35876107" name="name437069daa81e81b73" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId267069da94db7641f" cstate="print"/>
+                          <a:blip r:embed="rId966369daa81e81b72" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId777269da94db76531" w:history="1">
+            <w:hyperlink r:id="rId217069daa81e81c6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1694,63 +1694,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97282142" name="name555769da94db77ab4" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="65084338" name="name792969daa81e8348c" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId808669da94db77ab1" cstate="print"/>
+                    <a:blip r:embed="rId152469daa81e83489" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3178,51 +3178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId689569da94db7862f" w:history="1">
+      <w:hyperlink r:id="rId231169daa81e83fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3444,51 +3444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId481369da94db787fa" w:history="1">
+      <w:hyperlink r:id="rId295069daa81e84197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451569da94db78990" w:history="1">
+      <w:hyperlink r:id="rId969069daa81e84330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId719969da94db79a7a" w:history="1">
+      <w:hyperlink r:id="rId781569daa81e8542e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6618,81 +6618,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868869da94db79bb9" w:history="1">
+      <w:hyperlink r:id="rId216969daa81e8556c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50984177" name="name196169da94db79e7e" descr="eu_funding_250.png"/>
+            <wp:docPr id="77151284" name="name167769daa81e855d7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId384369da94db79e7d" cstate="print"/>
+                    <a:blip r:embed="rId503369daa81e855d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6790,137 +6790,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76752131">
+  <w:abstractNum w:abstractNumId="48230894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60117865">
+    <w:lvl w:ilvl="0" w:tplc="18711786">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60117865" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18711786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60117865" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18711786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60117865" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18711786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60117865" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18711786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60117865" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18711786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60117865" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18711786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60117865" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18711786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60117865" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18711786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76752130">
+  <w:abstractNum w:abstractNumId="48230893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86936258">
+    <w:lvl w:ilvl="0" w:tplc="18570700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7672,55 +7672,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76752130">
-    <w:abstractNumId w:val="76752130"/>
+  <w:num w:numId="48230893">
+    <w:abstractNumId w:val="48230893"/>
   </w:num>
-  <w:num w:numId="76752131">
-    <w:abstractNumId w:val="76752131"/>
+  <w:num w:numId="48230894">
+    <w:abstractNumId w:val="48230894"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19270,51 +19270,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId131679690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541705202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235269da94db75d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId841169da94db75dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId777269da94db76531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId689569da94db7862f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId481369da94db787fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId451569da94db78990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId719969da94db79a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId868869da94db79bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId267069da94db7641f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267069da94db7641f.jpg"/><Relationship Id="rId808669da94db77ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId808669da94db77ab1.jpg"/><Relationship Id="rId384369da94db79e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384369da94db79e7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999371884" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId885736665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId681469daa81e81a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId174169daa81e81aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId217069daa81e81c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId231169daa81e83fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId295069daa81e84197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId969069daa81e84330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId781569daa81e8542e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId216969daa81e8556c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId966369daa81e81b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966369daa81e81b72.jpg"/><Relationship Id="rId152469daa81e83489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId152469daa81e83489.jpg"/><Relationship Id="rId503369daa81e855d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId503369daa81e855d5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>