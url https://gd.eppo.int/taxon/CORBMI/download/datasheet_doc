--- v9 (2026-04-11)
+++ v10 (2026-05-03)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681469daa81e81a3b" w:history="1">
+            <w:hyperlink r:id="rId277969f70ebcdb0f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174169daa81e81aa4" w:history="1">
+            <w:hyperlink r:id="rId629569f70ebcdb158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="35876107" name="name437069daa81e81b73" descr="11636.jpg"/>
+                  <wp:docPr id="28033402" name="name508969f70ebcdb83d" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId966369daa81e81b72" cstate="print"/>
+                          <a:blip r:embed="rId771069f70ebcdb83a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId217069daa81e81c6d" w:history="1">
+            <w:hyperlink r:id="rId784569f70ebcdb997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1694,63 +1694,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65084338" name="name792969daa81e8348c" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="70399992" name="name474269f70ebcdcf3a" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId152469daa81e83489" cstate="print"/>
+                    <a:blip r:embed="rId879969f70ebcdcf35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3178,51 +3178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId231169daa81e83fc3" w:history="1">
+      <w:hyperlink r:id="rId903069f70ebcddac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3444,51 +3444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId295069daa81e84197" w:history="1">
+      <w:hyperlink r:id="rId352969f70ebcddddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969069daa81e84330" w:history="1">
+      <w:hyperlink r:id="rId740969f70ebcddf7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781569daa81e8542e" w:history="1">
+      <w:hyperlink r:id="rId565369f70ebcdf219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6618,81 +6618,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216969daa81e8556c" w:history="1">
+      <w:hyperlink r:id="rId314869f70ebcdf362" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77151284" name="name167769daa81e855d7" descr="eu_funding_250.png"/>
+            <wp:docPr id="98929416" name="name749169f70ebcdfa42" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId503369daa81e855d5" cstate="print"/>
+                    <a:blip r:embed="rId891869f70ebcdfa40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6790,137 +6790,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48230894">
+  <w:abstractNum w:abstractNumId="78916305">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18711786">
+    <w:lvl w:ilvl="0" w:tplc="64949168">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18711786" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64949168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18711786" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64949168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18711786" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64949168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18711786" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64949168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18711786" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64949168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18711786" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64949168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18711786" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64949168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18711786" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64949168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48230893">
+  <w:abstractNum w:abstractNumId="78916304">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18570700">
+    <w:lvl w:ilvl="0" w:tplc="53220191">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7672,55 +7672,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48230893">
-    <w:abstractNumId w:val="48230893"/>
+  <w:num w:numId="78916304">
+    <w:abstractNumId w:val="78916304"/>
   </w:num>
-  <w:num w:numId="48230894">
-    <w:abstractNumId w:val="48230894"/>
+  <w:num w:numId="78916305">
+    <w:abstractNumId w:val="78916305"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19270,51 +19270,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999371884" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId885736665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId681469daa81e81a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId174169daa81e81aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId217069daa81e81c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId231169daa81e83fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId295069daa81e84197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId969069daa81e84330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId781569daa81e8542e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId216969daa81e8556c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId966369daa81e81b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966369daa81e81b72.jpg"/><Relationship Id="rId152469daa81e83489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId152469daa81e83489.jpg"/><Relationship Id="rId503369daa81e855d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId503369daa81e855d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId806828119" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184214085" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId277969f70ebcdb0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId629569f70ebcdb158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId784569f70ebcdb997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId903069f70ebcddac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId352969f70ebcddddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId740969f70ebcddf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId565369f70ebcdf219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId314869f70ebcdf362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId771069f70ebcdb83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId771069f70ebcdb83a.jpg"/><Relationship Id="rId879969f70ebcdcf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879969f70ebcdcf35.jpg"/><Relationship Id="rId891869f70ebcdfa40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId891869f70ebcdfa40.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>