--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277969f70ebcdb0f0" w:history="1">
+            <w:hyperlink r:id="rId76336a11b4e301b5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629569f70ebcdb158" w:history="1">
+            <w:hyperlink r:id="rId11816a11b4e301bc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="28033402" name="name508969f70ebcdb83d" descr="11636.jpg"/>
+                  <wp:docPr id="20395054" name="name18846a11b4e3022ab" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId771069f70ebcdb83a" cstate="print"/>
+                          <a:blip r:embed="rId40326a11b4e3022a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId784569f70ebcdb997" w:history="1">
+            <w:hyperlink r:id="rId90246a11b4e3023dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1694,63 +1694,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70399992" name="name474269f70ebcdcf3a" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="54190863" name="name89516a11b4e303925" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId879969f70ebcdcf35" cstate="print"/>
+                    <a:blip r:embed="rId66596a11b4e303920" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3178,51 +3178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId903069f70ebcddac9" w:history="1">
+      <w:hyperlink r:id="rId25266a11b4e304e32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3444,51 +3444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId352969f70ebcddddb" w:history="1">
+      <w:hyperlink r:id="rId84676a11b4e305135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740969f70ebcddf7f" w:history="1">
+      <w:hyperlink r:id="rId30126a11b4e3053ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565369f70ebcdf219" w:history="1">
+      <w:hyperlink r:id="rId16976a11b4e306839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6618,81 +6618,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId314869f70ebcdf362" w:history="1">
+      <w:hyperlink r:id="rId69126a11b4e306985" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98929416" name="name749169f70ebcdfa42" descr="eu_funding_250.png"/>
+            <wp:docPr id="4666523" name="name80346a11b4e306a30" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId891869f70ebcdfa40" cstate="print"/>
+                    <a:blip r:embed="rId85556a11b4e306a2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6790,137 +6790,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78916305">
+  <w:abstractNum w:abstractNumId="25235924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64949168">
+    <w:lvl w:ilvl="0" w:tplc="75131755">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64949168" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75131755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64949168" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75131755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64949168" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75131755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64949168" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75131755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64949168" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75131755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64949168" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75131755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64949168" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75131755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64949168" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75131755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78916304">
+  <w:abstractNum w:abstractNumId="25235923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53220191">
+    <w:lvl w:ilvl="0" w:tplc="58724106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7672,55 +7672,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78916304">
-    <w:abstractNumId w:val="78916304"/>
+  <w:num w:numId="25235923">
+    <w:abstractNumId w:val="25235923"/>
   </w:num>
-  <w:num w:numId="78916305">
-    <w:abstractNumId w:val="78916305"/>
+  <w:num w:numId="25235924">
+    <w:abstractNumId w:val="25235924"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19270,51 +19270,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId806828119" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184214085" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId277969f70ebcdb0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId629569f70ebcdb158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId784569f70ebcdb997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId903069f70ebcddac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId352969f70ebcddddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId740969f70ebcddf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId565369f70ebcdf219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId314869f70ebcdf362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId771069f70ebcdb83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId771069f70ebcdb83a.jpg"/><Relationship Id="rId879969f70ebcdcf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879969f70ebcdcf35.jpg"/><Relationship Id="rId891869f70ebcdfa40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId891869f70ebcdfa40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId928285232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590993454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76336a11b4e301b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId11816a11b4e301bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId90246a11b4e3023dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId25266a11b4e304e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId84676a11b4e305135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId30126a11b4e3053ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId16976a11b4e306839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69126a11b4e306985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId40326a11b4e3022a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40326a11b4e3022a9.jpg"/><Relationship Id="rId66596a11b4e303920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66596a11b4e303920.jpg"/><Relationship Id="rId85556a11b4e306a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85556a11b4e306a2f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>