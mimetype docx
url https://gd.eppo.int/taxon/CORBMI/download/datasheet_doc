--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76336a11b4e301b5d" w:history="1">
+            <w:hyperlink r:id="rId86256a2c7b88c83c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11816a11b4e301bc7" w:history="1">
+            <w:hyperlink r:id="rId88406a2c7b88c842c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="20395054" name="name18846a11b4e3022ab" descr="11636.jpg"/>
+                  <wp:docPr id="38979918" name="name95796a2c7b88c89d1" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40326a11b4e3022a9" cstate="print"/>
+                          <a:blip r:embed="rId65756a2c7b88c89cf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90246a11b4e3023dd" w:history="1">
+            <w:hyperlink r:id="rId93896a2c7b88c8b1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1694,63 +1694,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54190863" name="name89516a11b4e303925" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="16674540" name="name66556a2c7b88ca1c5" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66596a11b4e303920" cstate="print"/>
+                    <a:blip r:embed="rId53106a2c7b88ca1c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3178,51 +3178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25266a11b4e304e32" w:history="1">
+      <w:hyperlink r:id="rId96176a2c7b88caed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3444,51 +3444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84676a11b4e305135" w:history="1">
+      <w:hyperlink r:id="rId22936a2c7b88cb10f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30126a11b4e3053ce" w:history="1">
+      <w:hyperlink r:id="rId82326a2c7b88cb2e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16976a11b4e306839" w:history="1">
+      <w:hyperlink r:id="rId85916a2c7b88cc4c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6618,81 +6618,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69126a11b4e306985" w:history="1">
+      <w:hyperlink r:id="rId55286a2c7b88cc60d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4666523" name="name80346a11b4e306a30" descr="eu_funding_250.png"/>
+            <wp:docPr id="43457954" name="name41186a2c7b88cca14" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85556a11b4e306a2f" cstate="print"/>
+                    <a:blip r:embed="rId17966a2c7b88cca13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6790,137 +6790,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25235924">
+  <w:abstractNum w:abstractNumId="98868192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75131755">
+    <w:lvl w:ilvl="0" w:tplc="34982819">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75131755" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34982819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75131755" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34982819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75131755" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34982819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75131755" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34982819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75131755" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34982819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75131755" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34982819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75131755" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34982819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75131755" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34982819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25235923">
+  <w:abstractNum w:abstractNumId="98868191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58724106">
+    <w:lvl w:ilvl="0" w:tplc="28796933">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7672,55 +7672,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25235923">
-    <w:abstractNumId w:val="25235923"/>
+  <w:num w:numId="98868191">
+    <w:abstractNumId w:val="98868191"/>
   </w:num>
-  <w:num w:numId="25235924">
-    <w:abstractNumId w:val="25235924"/>
+  <w:num w:numId="98868192">
+    <w:abstractNumId w:val="98868192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19270,51 +19270,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId928285232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590993454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76336a11b4e301b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId11816a11b4e301bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId90246a11b4e3023dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId25266a11b4e304e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId84676a11b4e305135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId30126a11b4e3053ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId16976a11b4e306839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69126a11b4e306985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId40326a11b4e3022a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40326a11b4e3022a9.jpg"/><Relationship Id="rId66596a11b4e303920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66596a11b4e303920.jpg"/><Relationship Id="rId85556a11b4e306a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85556a11b4e306a2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId340816351" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583812606" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86256a2c7b88c83c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId88406a2c7b88c842c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId93896a2c7b88c8b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId96176a2c7b88caed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId22936a2c7b88cb10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId82326a2c7b88cb2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId85916a2c7b88cc4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55286a2c7b88cc60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId65756a2c7b88c89cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65756a2c7b88c89cf.jpg"/><Relationship Id="rId53106a2c7b88ca1c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53106a2c7b88ca1c0.jpg"/><Relationship Id="rId17966a2c7b88cca13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17966a2c7b88cca13.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>