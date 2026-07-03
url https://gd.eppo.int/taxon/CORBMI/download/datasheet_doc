--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86256a2c7b88c83c1" w:history="1">
+            <w:hyperlink r:id="rId80356a4738b772666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88406a2c7b88c842c" w:history="1">
+            <w:hyperlink r:id="rId16626a4738b7726d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="38979918" name="name95796a2c7b88c89d1" descr="11636.jpg"/>
+                  <wp:docPr id="37907082" name="name68506a4738b772e61" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65756a2c7b88c89cf" cstate="print"/>
+                          <a:blip r:embed="rId68326a4738b772e5f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93896a2c7b88c8b1f" w:history="1">
+            <w:hyperlink r:id="rId17926a4738b772fc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1527,50 +1527,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Solanum muricatum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Solanum nigrum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum pectinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1694,63 +1714,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16674540" name="name66556a2c7b88ca1c5" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="87590781" name="name15266a4738b77448a" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53106a2c7b88ca1c0" cstate="print"/>
+                    <a:blip r:embed="rId38136a4738b774486" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1790,51 +1810,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Kenya, Madagascar, Morocco, South Africa, Tanzania, United Republic of, Togo, Tunisia, Uganda, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Liaoning, Xinjiang, Zhejiang), India (Andhra Pradesh, Karnataka, Madhya Pradesh, Maharashtra, Tamil Nadu), Indonesia (Java, Sumatra), Iran, Islamic Republic of, Israel, Japan (Honshu), Jordan, Korea, Republic of, Lebanon, Syrian Arab Republic</w:t>
+        <w:t xml:space="preserve"> China (Gansu, Liaoning, Xinjiang, Zhejiang), India (Andhra Pradesh, Karnataka, Madhya Pradesh, Maharashtra, Tamil Nadu), Indonesia (Java, Sumatra), Iran, Islamic Republic of, Israel, Japan (Honshu), Jordan, Korea, Republic of, Lebanon, Syrian Arab Republic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, Nova Scotia, Ontario, Québec, Saskatchewan), Mexico, United States of America (Alabama, Arkansas, California, Colorado, Connecticut, Florida, Georgia, Hawaii, Illinois, Indiana, Iowa, Kentucky, Maine, Maryland, Massachusetts, Michigan, Minnesota, Montana, Nebraska, New Hampshire, New Jersey, New York, North Carolina, North Dakota, Ohio, Oklahoma, Oregon, Pennsylvania, South Dakota, Utah, Vermont, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3178,51 +3198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96176a2c7b88caed7" w:history="1">
+      <w:hyperlink r:id="rId35066a4738b77502a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3444,51 +3464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22936a2c7b88cb10f" w:history="1">
+      <w:hyperlink r:id="rId15396a4738b775208" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3704,51 +3724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82326a2c7b88cb2e9" w:history="1">
+      <w:hyperlink r:id="rId54096a4738b7753c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6421,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85916a2c7b88cc4c4" w:history="1">
+      <w:hyperlink r:id="rId15256a4738b7767b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6618,81 +6638,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55286a2c7b88cc60d" w:history="1">
+      <w:hyperlink r:id="rId14516a4738b776930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43457954" name="name41186a2c7b88cca14" descr="eu_funding_250.png"/>
+            <wp:docPr id="36446856" name="name56056a4738b776af6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17966a2c7b88cca13" cstate="print"/>
+                    <a:blip r:embed="rId31326a4738b776af4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6790,137 +6810,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98868192">
+  <w:abstractNum w:abstractNumId="79654196">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34982819">
+    <w:lvl w:ilvl="0" w:tplc="78554425">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34982819" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78554425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34982819" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78554425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34982819" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78554425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34982819" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78554425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34982819" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78554425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34982819" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78554425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34982819" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78554425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34982819" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78554425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98868191">
+  <w:abstractNum w:abstractNumId="79654195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28796933">
+    <w:lvl w:ilvl="0" w:tplc="38100770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7672,55 +7692,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98868191">
-    <w:abstractNumId w:val="98868191"/>
+  <w:num w:numId="79654195">
+    <w:abstractNumId w:val="79654195"/>
   </w:num>
-  <w:num w:numId="98868192">
-    <w:abstractNumId w:val="98868192"/>
+  <w:num w:numId="79654196">
+    <w:abstractNumId w:val="79654196"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19270,51 +19290,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId340816351" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583812606" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86256a2c7b88c83c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId88406a2c7b88c842c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId93896a2c7b88c8b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId96176a2c7b88caed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId22936a2c7b88cb10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId82326a2c7b88cb2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId85916a2c7b88cc4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55286a2c7b88cc60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId65756a2c7b88c89cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65756a2c7b88c89cf.jpg"/><Relationship Id="rId53106a2c7b88ca1c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53106a2c7b88ca1c0.jpg"/><Relationship Id="rId17966a2c7b88cca13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17966a2c7b88cca13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300770555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481072065" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80356a4738b772666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId16626a4738b7726d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId17926a4738b772fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId35066a4738b77502a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId15396a4738b775208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId54096a4738b7753c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId15256a4738b7767b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14516a4738b776930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId68326a4738b772e5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68326a4738b772e5f.jpg"/><Relationship Id="rId38136a4738b774486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38136a4738b774486.jpg"/><Relationship Id="rId31326a4738b776af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31326a4738b776af4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>