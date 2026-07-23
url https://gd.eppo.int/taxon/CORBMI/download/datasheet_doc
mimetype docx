--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80356a4738b772666" w:history="1">
+            <w:hyperlink r:id="rId29916a61cdae838f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16626a4738b7726d0" w:history="1">
+            <w:hyperlink r:id="rId54476a61cdae83962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="37907082" name="name68506a4738b772e61" descr="11636.jpg"/>
+                  <wp:docPr id="69759555" name="name26636a61cdae83f77" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68326a4738b772e5f" cstate="print"/>
+                          <a:blip r:embed="rId18686a61cdae83f75" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17926a4738b772fc4" w:history="1">
+            <w:hyperlink r:id="rId26566a61cdae8409c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1714,63 +1714,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87590781" name="name15266a4738b77448a" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="68219154" name="name39516a61cdae855f2" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38136a4738b774486" cstate="print"/>
+                    <a:blip r:embed="rId21346a61cdae855e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3198,51 +3198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35066a4738b77502a" w:history="1">
+      <w:hyperlink r:id="rId59726a61cdae86da4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3464,51 +3464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15396a4738b775208" w:history="1">
+      <w:hyperlink r:id="rId45136a61cdae86fc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3724,51 +3724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54096a4738b7753c0" w:history="1">
+      <w:hyperlink r:id="rId45246a61cdae87186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15256a4738b7767b7" w:history="1">
+      <w:hyperlink r:id="rId75806a61cdae88369" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,81 +6638,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14516a4738b776930" w:history="1">
+      <w:hyperlink r:id="rId59966a61cdae884b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36446856" name="name56056a4738b776af6" descr="eu_funding_250.png"/>
+            <wp:docPr id="51199941" name="name57566a61cdae8879d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31326a4738b776af4" cstate="print"/>
+                    <a:blip r:embed="rId31586a61cdae8879b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6810,137 +6810,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79654196">
+  <w:abstractNum w:abstractNumId="51551362">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78554425">
+    <w:lvl w:ilvl="0" w:tplc="97527919">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78554425" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97527919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78554425" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97527919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78554425" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97527919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78554425" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97527919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78554425" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97527919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78554425" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97527919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78554425" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97527919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78554425" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97527919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79654195">
+  <w:abstractNum w:abstractNumId="51551361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38100770">
+    <w:lvl w:ilvl="0" w:tplc="32714533">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7692,55 +7692,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79654195">
-    <w:abstractNumId w:val="79654195"/>
+  <w:num w:numId="51551361">
+    <w:abstractNumId w:val="51551361"/>
   </w:num>
-  <w:num w:numId="79654196">
-    <w:abstractNumId w:val="79654196"/>
+  <w:num w:numId="51551362">
+    <w:abstractNumId w:val="51551362"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19290,51 +19290,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300770555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481072065" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80356a4738b772666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId16626a4738b7726d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId17926a4738b772fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId35066a4738b77502a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId15396a4738b775208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId54096a4738b7753c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId15256a4738b7767b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14516a4738b776930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId68326a4738b772e5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68326a4738b772e5f.jpg"/><Relationship Id="rId38136a4738b774486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38136a4738b774486.jpg"/><Relationship Id="rId31326a4738b776af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31326a4738b776af4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795110967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351084189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29916a61cdae838f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId54476a61cdae83962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId26566a61cdae8409c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId59726a61cdae86da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId45136a61cdae86fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId45246a61cdae87186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId75806a61cdae88369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59966a61cdae884b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId18686a61cdae83f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18686a61cdae83f75.jpg"/><Relationship Id="rId21346a61cdae855e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21346a61cdae855e9.jpg"/><Relationship Id="rId31586a61cdae8879b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31586a61cdae8879b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>