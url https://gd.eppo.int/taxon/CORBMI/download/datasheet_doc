--- v14 (2026-07-23)
+++ v15 (2026-08-12)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29916a61cdae838f9" w:history="1">
+            <w:hyperlink r:id="rId24056a7c3fd17fb4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54476a61cdae83962" w:history="1">
+            <w:hyperlink r:id="rId63406a7c3fd17fbb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="69759555" name="name26636a61cdae83f77" descr="11636.jpg"/>
+                  <wp:docPr id="54654476" name="name78376a7c3fd1804fe" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18686a61cdae83f75" cstate="print"/>
+                          <a:blip r:embed="rId33206a7c3fd1804fc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26566a61cdae8409c" w:history="1">
+            <w:hyperlink r:id="rId15326a7c3fd18064f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1714,63 +1714,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68219154" name="name39516a61cdae855f2" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="99434239" name="name66216a7c3fd181d07" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21346a61cdae855e9" cstate="print"/>
+                    <a:blip r:embed="rId49136a7c3fd181d03" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3198,51 +3198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59726a61cdae86da4" w:history="1">
+      <w:hyperlink r:id="rId53006a7c3fd18288f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3464,51 +3464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45136a61cdae86fc4" w:history="1">
+      <w:hyperlink r:id="rId71106a7c3fd182a64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3724,51 +3724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45246a61cdae87186" w:history="1">
+      <w:hyperlink r:id="rId19936a7c3fd182c03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75806a61cdae88369" w:history="1">
+      <w:hyperlink r:id="rId79526a7c3fd183d60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,81 +6638,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59966a61cdae884b2" w:history="1">
+      <w:hyperlink r:id="rId23066a7c3fd183ea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51199941" name="name57566a61cdae8879d" descr="eu_funding_250.png"/>
+            <wp:docPr id="84529608" name="name51976a7c3fd1840ab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31586a61cdae8879b" cstate="print"/>
+                    <a:blip r:embed="rId73006a7c3fd1840a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6810,137 +6810,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51551362">
+  <w:abstractNum w:abstractNumId="78309309">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97527919">
+    <w:lvl w:ilvl="0" w:tplc="62770304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97527919" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62770304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97527919" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62770304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97527919" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62770304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97527919" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62770304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97527919" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62770304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97527919" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62770304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97527919" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62770304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97527919" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62770304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51551361">
+  <w:abstractNum w:abstractNumId="78309308">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32714533">
+    <w:lvl w:ilvl="0" w:tplc="51261288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7692,55 +7692,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51551361">
-    <w:abstractNumId w:val="51551361"/>
+  <w:num w:numId="78309308">
+    <w:abstractNumId w:val="78309308"/>
   </w:num>
-  <w:num w:numId="51551362">
-    <w:abstractNumId w:val="51551362"/>
+  <w:num w:numId="78309309">
+    <w:abstractNumId w:val="78309309"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19290,51 +19290,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795110967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351084189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29916a61cdae838f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId54476a61cdae83962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId26566a61cdae8409c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId59726a61cdae86da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId45136a61cdae86fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId45246a61cdae87186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId75806a61cdae88369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59966a61cdae884b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId18686a61cdae83f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18686a61cdae83f75.jpg"/><Relationship Id="rId21346a61cdae855e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21346a61cdae855e9.jpg"/><Relationship Id="rId31586a61cdae8879b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31586a61cdae8879b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId481689004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428793751" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24056a7c3fd17fb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId63406a7c3fd17fbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId15326a7c3fd18064f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId53006a7c3fd18288f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId71106a7c3fd182a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId19936a7c3fd182c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId79526a7c3fd183d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23066a7c3fd183ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId33206a7c3fd1804fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33206a7c3fd1804fc.jpg"/><Relationship Id="rId49136a7c3fd181d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49136a7c3fd181d03.jpg"/><Relationship Id="rId73006a7c3fd1840a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73006a7c3fd1840a9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>