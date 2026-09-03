--- v15 (2026-08-12)
+++ v16 (2026-09-03)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24056a7c3fd17fb4a" w:history="1">
+            <w:hyperlink r:id="rId34706a99899bed5cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63406a7c3fd17fbb6" w:history="1">
+            <w:hyperlink r:id="rId45586a99899bed63b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="54654476" name="name78376a7c3fd1804fe" descr="11636.jpg"/>
+                  <wp:docPr id="17834025" name="name22036a99899bee04c" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33206a7c3fd1804fc" cstate="print"/>
+                          <a:blip r:embed="rId80646a99899bee04a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15326a7c3fd18064f" w:history="1">
+            <w:hyperlink r:id="rId56006a99899bee1c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1714,63 +1714,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99434239" name="name66216a7c3fd181d07" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="45759603" name="name89566a99899bef7f9" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49136a7c3fd181d03" cstate="print"/>
+                    <a:blip r:embed="rId62346a99899bef7f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3198,51 +3198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53006a7c3fd18288f" w:history="1">
+      <w:hyperlink r:id="rId66886a99899bf0470" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3464,51 +3464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71106a7c3fd182a64" w:history="1">
+      <w:hyperlink r:id="rId53856a99899bf0649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3724,51 +3724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19936a7c3fd182c03" w:history="1">
+      <w:hyperlink r:id="rId60256a99899bf0804" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79526a7c3fd183d60" w:history="1">
+      <w:hyperlink r:id="rId69336a99899bf197a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,81 +6638,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23066a7c3fd183ea7" w:history="1">
+      <w:hyperlink r:id="rId35496a99899bf1acd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84529608" name="name51976a7c3fd1840ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="95702495" name="name33816a99899bf1e93" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73006a7c3fd1840a9" cstate="print"/>
+                    <a:blip r:embed="rId96796a99899bf1e92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6810,137 +6810,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78309309">
+  <w:abstractNum w:abstractNumId="54601988">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62770304">
+    <w:lvl w:ilvl="0" w:tplc="77819313">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62770304" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77819313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62770304" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77819313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62770304" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77819313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62770304" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77819313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62770304" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77819313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62770304" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77819313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62770304" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77819313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62770304" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77819313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78309308">
+  <w:abstractNum w:abstractNumId="54601987">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51261288">
+    <w:lvl w:ilvl="0" w:tplc="15742763">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7692,55 +7692,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78309308">
-    <w:abstractNumId w:val="78309308"/>
+  <w:num w:numId="54601987">
+    <w:abstractNumId w:val="54601987"/>
   </w:num>
-  <w:num w:numId="78309309">
-    <w:abstractNumId w:val="78309309"/>
+  <w:num w:numId="54601988">
+    <w:abstractNumId w:val="54601988"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19290,51 +19290,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId481689004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428793751" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24056a7c3fd17fb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId63406a7c3fd17fbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId15326a7c3fd18064f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId53006a7c3fd18288f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId71106a7c3fd182a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId19936a7c3fd182c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId79526a7c3fd183d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23066a7c3fd183ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId33206a7c3fd1804fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33206a7c3fd1804fc.jpg"/><Relationship Id="rId49136a7c3fd181d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49136a7c3fd181d03.jpg"/><Relationship Id="rId73006a7c3fd1840a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73006a7c3fd1840a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId435902218" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129749439" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34706a99899bed5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId45586a99899bed63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId56006a99899bee1c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId66886a99899bf0470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId53856a99899bf0649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId60256a99899bf0804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId69336a99899bf197a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35496a99899bf1acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId80646a99899bee04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80646a99899bee04a.jpg"/><Relationship Id="rId62346a99899bef7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62346a99899bef7f4.jpg"/><Relationship Id="rId96796a99899bf1e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96796a99899bf1e92.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>