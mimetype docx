--- v16 (2026-09-03)
+++ v17 (2026-09-25)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34706a99899bed5cd" w:history="1">
+            <w:hyperlink r:id="rId42916ab62136ef7aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45586a99899bed63b" w:history="1">
+            <w:hyperlink r:id="rId17216ab62136ef815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="17834025" name="name22036a99899bee04c" descr="11636.jpg"/>
+                  <wp:docPr id="76366600" name="name90226ab62136efe3e" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80646a99899bee04a" cstate="print"/>
+                          <a:blip r:embed="rId17006ab62136efe3c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56006a99899bee1c9" w:history="1">
+            <w:hyperlink r:id="rId22586ab62136eff66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1714,63 +1714,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45759603" name="name89566a99899bef7f9" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="71508257" name="name40426ab62136f15b8" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62346a99899bef7f4" cstate="print"/>
+                    <a:blip r:embed="rId50846ab62136f15b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3198,51 +3198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66886a99899bf0470" w:history="1">
+      <w:hyperlink r:id="rId14166ab62136f2432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3464,51 +3464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53856a99899bf0649" w:history="1">
+      <w:hyperlink r:id="rId64806ab62136f2611" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3724,51 +3724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60256a99899bf0804" w:history="1">
+      <w:hyperlink r:id="rId47356ab62136f27ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69336a99899bf197a" w:history="1">
+      <w:hyperlink r:id="rId24256ab62136f3de9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,81 +6638,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35496a99899bf1acd" w:history="1">
+      <w:hyperlink r:id="rId44586ab62136f3f43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95702495" name="name33816a99899bf1e93" descr="eu_funding_250.png"/>
+            <wp:docPr id="31790138" name="name83216ab62136f4044" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96796a99899bf1e92" cstate="print"/>
+                    <a:blip r:embed="rId92526ab62136f4043" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6810,137 +6810,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54601988">
+  <w:abstractNum w:abstractNumId="17828283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77819313">
+    <w:lvl w:ilvl="0" w:tplc="25467275">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77819313" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25467275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77819313" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25467275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77819313" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25467275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77819313" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25467275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77819313" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25467275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77819313" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25467275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77819313" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25467275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77819313" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25467275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54601987">
+  <w:abstractNum w:abstractNumId="17828282">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15742763">
+    <w:lvl w:ilvl="0" w:tplc="61300697">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7692,55 +7692,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54601987">
-    <w:abstractNumId w:val="54601987"/>
+  <w:num w:numId="17828282">
+    <w:abstractNumId w:val="17828282"/>
   </w:num>
-  <w:num w:numId="54601988">
-    <w:abstractNumId w:val="54601988"/>
+  <w:num w:numId="17828283">
+    <w:abstractNumId w:val="17828283"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19290,51 +19290,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId435902218" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129749439" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34706a99899bed5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId45586a99899bed63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId56006a99899bee1c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId66886a99899bf0470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId53856a99899bf0649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId60256a99899bf0804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId69336a99899bf197a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35496a99899bf1acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId80646a99899bee04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80646a99899bee04a.jpg"/><Relationship Id="rId62346a99899bef7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62346a99899bef7f4.jpg"/><Relationship Id="rId96796a99899bf1e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96796a99899bf1e92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451213342" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572603337" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42916ab62136ef7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId17216ab62136ef815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId22586ab62136eff66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId14166ab62136f2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId64806ab62136f2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId47356ab62136f27ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId24256ab62136f3de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44586ab62136f3f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId17006ab62136efe3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17006ab62136efe3c.jpg"/><Relationship Id="rId50846ab62136f15b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50846ab62136f15b4.jpg"/><Relationship Id="rId92526ab62136f4043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92526ab62136f4043.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>