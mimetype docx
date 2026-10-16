--- v17 (2026-09-25)
+++ v18 (2026-10-16)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42916ab62136ef7aa" w:history="1">
+            <w:hyperlink r:id="rId68056ad1e1bfbedbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17216ab62136ef815" w:history="1">
+            <w:hyperlink r:id="rId91026ad1e1bfbee24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="76366600" name="name90226ab62136efe3e" descr="11636.jpg"/>
+                  <wp:docPr id="72258216" name="name48836ad1e1bfbf3d4" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17006ab62136efe3c" cstate="print"/>
+                          <a:blip r:embed="rId49386ad1e1bfbf3d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22586ab62136eff66" w:history="1">
+            <w:hyperlink r:id="rId21576ad1e1bfbf513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1714,63 +1714,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71508257" name="name40426ab62136f15b8" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="46965598" name="name70336ad1e1bfc05d6" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50846ab62136f15b4" cstate="print"/>
+                    <a:blip r:embed="rId61276ad1e1bfc05d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3198,51 +3198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14166ab62136f2432" w:history="1">
+      <w:hyperlink r:id="rId94226ad1e1bfc1120" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3464,51 +3464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64806ab62136f2611" w:history="1">
+      <w:hyperlink r:id="rId50496ad1e1bfc12e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3724,51 +3724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47356ab62136f27ac" w:history="1">
+      <w:hyperlink r:id="rId89986ad1e1bfc1482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24256ab62136f3de9" w:history="1">
+      <w:hyperlink r:id="rId12806ad1e1bfc25d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,81 +6638,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44586ab62136f3f43" w:history="1">
+      <w:hyperlink r:id="rId86786ad1e1bfc2717" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31790138" name="name83216ab62136f4044" descr="eu_funding_250.png"/>
+            <wp:docPr id="16801209" name="name88606ad1e1bfc2778" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92526ab62136f4043" cstate="print"/>
+                    <a:blip r:embed="rId77176ad1e1bfc2777" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6810,137 +6810,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17828283">
+  <w:abstractNum w:abstractNumId="50116935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25467275">
+    <w:lvl w:ilvl="0" w:tplc="42267401">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25467275" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42267401" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25467275" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42267401" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25467275" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42267401" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25467275" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42267401" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25467275" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42267401" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25467275" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42267401" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25467275" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42267401" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25467275" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42267401" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17828282">
+  <w:abstractNum w:abstractNumId="50116934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61300697">
+    <w:lvl w:ilvl="0" w:tplc="25718957">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7692,55 +7692,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17828282">
-    <w:abstractNumId w:val="17828282"/>
+  <w:num w:numId="50116934">
+    <w:abstractNumId w:val="50116934"/>
   </w:num>
-  <w:num w:numId="17828283">
-    <w:abstractNumId w:val="17828283"/>
+  <w:num w:numId="50116935">
+    <w:abstractNumId w:val="50116935"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19290,51 +19290,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451213342" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572603337" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42916ab62136ef7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId17216ab62136ef815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId22586ab62136eff66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId14166ab62136f2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId64806ab62136f2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId47356ab62136f27ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId24256ab62136f3de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44586ab62136f3f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId17006ab62136efe3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17006ab62136efe3c.jpg"/><Relationship Id="rId50846ab62136f15b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50846ab62136f15b4.jpg"/><Relationship Id="rId92526ab62136f4043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92526ab62136f4043.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId636037747" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397303330" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68056ad1e1bfbedbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId91026ad1e1bfbee24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId21576ad1e1bfbf513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId94226ad1e1bfc1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId50496ad1e1bfc12e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId89986ad1e1bfc1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId12806ad1e1bfc25d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86786ad1e1bfc2717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId49386ad1e1bfbf3d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49386ad1e1bfbf3d2.jpg"/><Relationship Id="rId61276ad1e1bfc05d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61276ad1e1bfc05d4.jpg"/><Relationship Id="rId77176ad1e1bfc2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77176ad1e1bfc2777.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>