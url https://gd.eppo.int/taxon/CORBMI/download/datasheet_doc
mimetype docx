--- v18 (2026-10-16)
+++ v19 (2026-11-06)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Smith) Jensen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of tomato, bird's eye of tomato fruits, vascular wilt of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68056ad1e1bfbedbb" w:history="1">
+            <w:hyperlink r:id="rId85506aede0a350c14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91026ad1e1bfbee24" w:history="1">
+            <w:hyperlink r:id="rId11136aede0a350c50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-73"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="993600"/>
-                  <wp:docPr id="72258216" name="name48836ad1e1bfbf3d4" descr="11636.jpg"/>
+                  <wp:docPr id="78639276" name="name80656aede0a35136d" descr="11636.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11636.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49386ad1e1bfbf3d2" cstate="print"/>
+                          <a:blip r:embed="rId91556aede0a35136c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="993600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21576ad1e1bfbf513" w:history="1">
+            <w:hyperlink r:id="rId51156aede0a3519bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1714,63 +1714,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to spread within and between continents. It has also become widespread within a number of tomato producing countries of the EPPO region, but also in tomato producing countries outside the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46965598" name="name70336ad1e1bfc05d6" descr="CORBMI_distribution_map.jpg"/>
+            <wp:docPr id="43472914" name="name77816aede0a352962" descr="CORBMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61276ad1e1bfc05d4" cstate="print"/>
+                    <a:blip r:embed="rId30356aede0a35295f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3198,51 +3198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To prevent tomato seed and plant lots from being infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ‘Good Seed and Plant Practices’ (GSPP) system was developed about a decade ago. GSPP provides standards for (hygiene) practices and participating companies are audited to ensure proper implementation (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId94226ad1e1bfc1120" w:history="1">
+      <w:hyperlink r:id="rId40536aede0a3530a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3464,51 +3464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, good hygiene practices are important to prevent large disease outbreaks. The guidelines provided by GSPP describe measures that will help to limit the risks for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. michiganensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">infections. These guidelines focus on managing risk factors, continuous monitoring and seed testing (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50496ad1e1bfc12e7" w:history="1">
+      <w:hyperlink r:id="rId72726aede0a3531a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gspp.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3724,51 +3724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89986ad1e1bfc1482" w:history="1">
+      <w:hyperlink r:id="rId54376aede0a353284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.005427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12806ad1e1bfc25d5" w:history="1">
+      <w:hyperlink r:id="rId25776aede0a353bb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6638,81 +6638,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86786ad1e1bfc2717" w:history="1">
+      <w:hyperlink r:id="rId39326aede0a353c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01950.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16801209" name="name88606ad1e1bfc2778" descr="eu_funding_250.png"/>
+            <wp:docPr id="83367337" name="name72496aede0a353cb5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77176ad1e1bfc2777" cstate="print"/>
+                    <a:blip r:embed="rId94096aede0a353cb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6810,137 +6810,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50116935">
+  <w:abstractNum w:abstractNumId="98294541">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42267401">
+    <w:lvl w:ilvl="0" w:tplc="12721424">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42267401" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12721424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42267401" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12721424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42267401" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12721424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42267401" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12721424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42267401" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12721424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42267401" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12721424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42267401" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12721424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42267401" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12721424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50116934">
+  <w:abstractNum w:abstractNumId="98294540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25718957">
+    <w:lvl w:ilvl="0" w:tplc="60780354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7692,55 +7692,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50116934">
-    <w:abstractNumId w:val="50116934"/>
+  <w:num w:numId="98294540">
+    <w:abstractNumId w:val="98294540"/>
   </w:num>
-  <w:num w:numId="50116935">
-    <w:abstractNumId w:val="50116935"/>
+  <w:num w:numId="98294541">
+    <w:abstractNumId w:val="98294541"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19290,51 +19290,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId636037747" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397303330" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68056ad1e1bfbedbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId91026ad1e1bfbee24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId21576ad1e1bfbf513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId94226ad1e1bfc1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId50496ad1e1bfc12e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId89986ad1e1bfc1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId12806ad1e1bfc25d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86786ad1e1bfc2717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId49386ad1e1bfbf3d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49386ad1e1bfbf3d2.jpg"/><Relationship Id="rId61276ad1e1bfc05d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61276ad1e1bfc05d4.jpg"/><Relationship Id="rId77176ad1e1bfc2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77176ad1e1bfc2777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275320245" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804983339" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85506aede0a350c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/" TargetMode="External"/><Relationship Id="rId11136aede0a350c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/categorization" TargetMode="External"/><Relationship Id="rId51156aede0a3519bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBMI/photos" TargetMode="External"/><Relationship Id="rId40536aede0a3530a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId72726aede0a3531a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gspp.eu/" TargetMode="External"/><Relationship Id="rId54376aede0a353284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.005427" TargetMode="External"/><Relationship Id="rId25776aede0a353bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39326aede0a353c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01950.x" TargetMode="External"/><Relationship Id="rId91556aede0a35136c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91556aede0a35136c.jpg"/><Relationship Id="rId30356aede0a35295f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30356aede0a35295f.jpg"/><Relationship Id="rId94096aede0a353cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94096aede0a353cb4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>