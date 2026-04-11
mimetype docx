--- v8 (2026-03-21)
+++ v9 (2026-04-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912769bf023e6ebd0" w:history="1">
+            <w:hyperlink r:id="rId117669d9f8932b6c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418869bf023e6ec38" w:history="1">
+            <w:hyperlink r:id="rId974069d9f8932b731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6250024" name="name494769bf023e6f196" descr="429.jpg"/>
+                  <wp:docPr id="93371838" name="name287769d9f8932bf7a" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId723269bf023e6f195" cstate="print"/>
+                          <a:blip r:embed="rId390469d9f8932bf78" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId357069bf023e6f276" w:history="1">
+            <w:hyperlink r:id="rId938169d9f8932c0b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44970820" name="name731969bf023e702b5" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="7766467" name="name907969d9f8932d8b5" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId645069bf023e702b2" cstate="print"/>
+                    <a:blip r:embed="rId684669d9f8932d8b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735169bf023e70fa0" w:history="1">
+      <w:hyperlink r:id="rId118069d9f8932e6b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784669bf023e71015" w:history="1">
+      <w:hyperlink r:id="rId564669d9f8932e72a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId499069bf023e71785" w:history="1">
+      <w:hyperlink r:id="rId655169d9f8932eec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760769bf023e71d37" w:history="1">
+      <w:hyperlink r:id="rId248769d9f8932f47e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706669bf023e71e6f" w:history="1">
+      <w:hyperlink r:id="rId822869d9f8932f5be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18029797" name="name611669bf023e71eeb" descr="eu_funding_250.png"/>
+            <wp:docPr id="93705111" name="name167869d9f8932f633" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId525169bf023e71eea" cstate="print"/>
+                    <a:blip r:embed="rId342769d9f8932f632" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34737859">
+  <w:abstractNum w:abstractNumId="27696798">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14420676">
+    <w:lvl w:ilvl="0" w:tplc="65671201">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14420676" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65671201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14420676" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65671201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14420676" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65671201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14420676" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65671201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14420676" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65671201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14420676" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65671201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14420676" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65671201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14420676" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65671201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34737858">
+  <w:abstractNum w:abstractNumId="27696797">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54157814">
+    <w:lvl w:ilvl="0" w:tplc="92648186">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34737858">
-    <w:abstractNumId w:val="34737858"/>
+  <w:num w:numId="27696797">
+    <w:abstractNumId w:val="27696797"/>
   </w:num>
-  <w:num w:numId="34737859">
-    <w:abstractNumId w:val="34737859"/>
+  <w:num w:numId="27696798">
+    <w:abstractNumId w:val="27696798"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId435823192" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869870515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId912769bf023e6ebd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId418869bf023e6ec38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId357069bf023e6f276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId735169bf023e70fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId784669bf023e71015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId499069bf023e71785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId760769bf023e71d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId706669bf023e71e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId723269bf023e6f195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId723269bf023e6f195.jpg"/><Relationship Id="rId645069bf023e702b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId645069bf023e702b2.jpg"/><Relationship Id="rId525169bf023e71eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId525169bf023e71eea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId885884117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338481969" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId117669d9f8932b6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId974069d9f8932b731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId938169d9f8932c0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId118069d9f8932e6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId564669d9f8932e72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId655169d9f8932eec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId248769d9f8932f47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId822869d9f8932f5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId390469d9f8932bf78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId390469d9f8932bf78.jpg"/><Relationship Id="rId684669d9f8932d8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId684669d9f8932d8b1.jpg"/><Relationship Id="rId342769d9f8932f632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342769d9f8932f632.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>