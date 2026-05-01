--- v9 (2026-04-11)
+++ v10 (2026-05-01)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117669d9f8932b6c6" w:history="1">
+            <w:hyperlink r:id="rId211469f48074dea3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974069d9f8932b731" w:history="1">
+            <w:hyperlink r:id="rId243369f48074deabf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93371838" name="name287769d9f8932bf7a" descr="429.jpg"/>
+                  <wp:docPr id="42136738" name="name242769f48074df209" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId390469d9f8932bf78" cstate="print"/>
+                          <a:blip r:embed="rId147469f48074df207" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId938169d9f8932c0b4" w:history="1">
+            <w:hyperlink r:id="rId792969f48074df313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7766467" name="name907969d9f8932d8b5" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="12374647" name="name923869f48074e05f8" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId684669d9f8932d8b1" cstate="print"/>
+                    <a:blip r:embed="rId917869f48074e05f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118069d9f8932e6b0" w:history="1">
+      <w:hyperlink r:id="rId512769f48074e149b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564669d9f8932e72a" w:history="1">
+      <w:hyperlink r:id="rId884469f48074e1513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655169d9f8932eec5" w:history="1">
+      <w:hyperlink r:id="rId935169f48074e1ca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248769d9f8932f47e" w:history="1">
+      <w:hyperlink r:id="rId321269f48074e224a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822869d9f8932f5be" w:history="1">
+      <w:hyperlink r:id="rId298969f48074e2387" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93705111" name="name167869d9f8932f633" descr="eu_funding_250.png"/>
+            <wp:docPr id="2871968" name="name629869f48074e26b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId342769d9f8932f632" cstate="print"/>
+                    <a:blip r:embed="rId480769f48074e26ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27696798">
+  <w:abstractNum w:abstractNumId="47894184">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65671201">
+    <w:lvl w:ilvl="0" w:tplc="10595054">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65671201" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10595054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65671201" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10595054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65671201" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10595054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65671201" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10595054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65671201" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10595054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65671201" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10595054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65671201" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10595054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65671201" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10595054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27696797">
+  <w:abstractNum w:abstractNumId="47894183">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92648186">
+    <w:lvl w:ilvl="0" w:tplc="27889968">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27696797">
-    <w:abstractNumId w:val="27696797"/>
+  <w:num w:numId="47894183">
+    <w:abstractNumId w:val="47894183"/>
   </w:num>
-  <w:num w:numId="27696798">
-    <w:abstractNumId w:val="27696798"/>
+  <w:num w:numId="47894184">
+    <w:abstractNumId w:val="47894184"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId885884117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338481969" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId117669d9f8932b6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId974069d9f8932b731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId938169d9f8932c0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId118069d9f8932e6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId564669d9f8932e72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId655169d9f8932eec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId248769d9f8932f47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId822869d9f8932f5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId390469d9f8932bf78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId390469d9f8932bf78.jpg"/><Relationship Id="rId684669d9f8932d8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId684669d9f8932d8b1.jpg"/><Relationship Id="rId342769d9f8932f632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342769d9f8932f632.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127905165" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId282539266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId211469f48074dea3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId243369f48074deabf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId792969f48074df313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId512769f48074e149b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId884469f48074e1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId935169f48074e1ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId321269f48074e224a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId298969f48074e2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId147469f48074df207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId147469f48074df207.jpg"/><Relationship Id="rId917869f48074e05f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId917869f48074e05f5.jpg"/><Relationship Id="rId480769f48074e26ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId480769f48074e26ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>