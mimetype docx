--- v10 (2026-05-01)
+++ v11 (2026-05-21)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211469f48074dea3a" w:history="1">
+            <w:hyperlink r:id="rId99706a0f6676a5ec2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243369f48074deabf" w:history="1">
+            <w:hyperlink r:id="rId51556a0f6676a5f2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42136738" name="name242769f48074df209" descr="429.jpg"/>
+                  <wp:docPr id="44857388" name="name11956a0f6676a6522" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId147469f48074df207" cstate="print"/>
+                          <a:blip r:embed="rId22796a0f6676a6520" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId792969f48074df313" w:history="1">
+            <w:hyperlink r:id="rId50176a0f6676a665d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12374647" name="name923869f48074e05f8" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="14527519" name="name64296a0f6676a7945" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId917869f48074e05f5" cstate="print"/>
+                    <a:blip r:embed="rId88256a0f6676a7941" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512769f48074e149b" w:history="1">
+      <w:hyperlink r:id="rId54616a0f6676a8703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884469f48074e1513" w:history="1">
+      <w:hyperlink r:id="rId93506a0f6676a877b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935169f48074e1ca9" w:history="1">
+      <w:hyperlink r:id="rId15206a0f6676a8f2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321269f48074e224a" w:history="1">
+      <w:hyperlink r:id="rId68616a0f6676a952c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298969f48074e2387" w:history="1">
+      <w:hyperlink r:id="rId31856a0f6676a966a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2871968" name="name629869f48074e26b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="71584201" name="name90286a0f6676a9703" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId480769f48074e26ae" cstate="print"/>
+                    <a:blip r:embed="rId38826a0f6676a9702" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47894184">
+  <w:abstractNum w:abstractNumId="66815020">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10595054">
+    <w:lvl w:ilvl="0" w:tplc="63734719">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10595054" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63734719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10595054" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63734719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10595054" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63734719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10595054" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63734719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10595054" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63734719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10595054" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63734719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10595054" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63734719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10595054" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63734719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47894183">
+  <w:abstractNum w:abstractNumId="66815019">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27889968">
+    <w:lvl w:ilvl="0" w:tplc="73453647">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47894183">
-    <w:abstractNumId w:val="47894183"/>
+  <w:num w:numId="66815019">
+    <w:abstractNumId w:val="66815019"/>
   </w:num>
-  <w:num w:numId="47894184">
-    <w:abstractNumId w:val="47894184"/>
+  <w:num w:numId="66815020">
+    <w:abstractNumId w:val="66815020"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127905165" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId282539266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId211469f48074dea3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId243369f48074deabf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId792969f48074df313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId512769f48074e149b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId884469f48074e1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId935169f48074e1ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId321269f48074e224a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId298969f48074e2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId147469f48074df207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId147469f48074df207.jpg"/><Relationship Id="rId917869f48074e05f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId917869f48074e05f5.jpg"/><Relationship Id="rId480769f48074e26ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId480769f48074e26ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190697591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId290766155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99706a0f6676a5ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId51556a0f6676a5f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId50176a0f6676a665d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId54616a0f6676a8703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId93506a0f6676a877b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId15206a0f6676a8f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId68616a0f6676a952c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31856a0f6676a966a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId22796a0f6676a6520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22796a0f6676a6520.jpg"/><Relationship Id="rId88256a0f6676a7941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88256a0f6676a7941.jpg"/><Relationship Id="rId38826a0f6676a9702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38826a0f6676a9702.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>