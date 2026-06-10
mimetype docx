--- v11 (2026-05-21)
+++ v12 (2026-06-10)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99706a0f6676a5ec2" w:history="1">
+            <w:hyperlink r:id="rId90446a29e49d7cb50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51556a0f6676a5f2e" w:history="1">
+            <w:hyperlink r:id="rId66276a29e49d7cbbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44857388" name="name11956a0f6676a6522" descr="429.jpg"/>
+                  <wp:docPr id="10206094" name="name82536a29e49d7d321" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22796a0f6676a6520" cstate="print"/>
+                          <a:blip r:embed="rId11756a29e49d7d31f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50176a0f6676a665d" w:history="1">
+            <w:hyperlink r:id="rId96436a29e49d7d7e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14527519" name="name64296a0f6676a7945" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="83944385" name="name11956a29e49d7eaf3" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88256a0f6676a7941" cstate="print"/>
+                    <a:blip r:embed="rId96646a29e49d7eaef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54616a0f6676a8703" w:history="1">
+      <w:hyperlink r:id="rId43006a29e49d7f91d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93506a0f6676a877b" w:history="1">
+      <w:hyperlink r:id="rId58746a29e49d7f997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15206a0f6676a8f2b" w:history="1">
+      <w:hyperlink r:id="rId50406a29e49d80125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68616a0f6676a952c" w:history="1">
+      <w:hyperlink r:id="rId78266a29e49d806f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31856a0f6676a966a" w:history="1">
+      <w:hyperlink r:id="rId39356a29e49d8082c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71584201" name="name90286a0f6676a9703" descr="eu_funding_250.png"/>
+            <wp:docPr id="22594466" name="name64866a29e49d808d0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38826a0f6676a9702" cstate="print"/>
+                    <a:blip r:embed="rId21616a29e49d808cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66815020">
+  <w:abstractNum w:abstractNumId="44239690">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63734719">
+    <w:lvl w:ilvl="0" w:tplc="38068912">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63734719" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38068912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63734719" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38068912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63734719" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38068912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63734719" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38068912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63734719" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38068912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63734719" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38068912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63734719" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38068912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63734719" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38068912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66815019">
+  <w:abstractNum w:abstractNumId="44239689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73453647">
+    <w:lvl w:ilvl="0" w:tplc="69391497">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66815019">
-    <w:abstractNumId w:val="66815019"/>
+  <w:num w:numId="44239689">
+    <w:abstractNumId w:val="44239689"/>
   </w:num>
-  <w:num w:numId="66815020">
-    <w:abstractNumId w:val="66815020"/>
+  <w:num w:numId="44239690">
+    <w:abstractNumId w:val="44239690"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190697591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId290766155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99706a0f6676a5ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId51556a0f6676a5f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId50176a0f6676a665d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId54616a0f6676a8703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId93506a0f6676a877b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId15206a0f6676a8f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId68616a0f6676a952c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31856a0f6676a966a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId22796a0f6676a6520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22796a0f6676a6520.jpg"/><Relationship Id="rId88256a0f6676a7941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88256a0f6676a7941.jpg"/><Relationship Id="rId38826a0f6676a9702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38826a0f6676a9702.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294889387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId475471800" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90446a29e49d7cb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId66276a29e49d7cbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId96436a29e49d7d7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId43006a29e49d7f91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId58746a29e49d7f997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId50406a29e49d80125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId78266a29e49d806f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39356a29e49d8082c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId11756a29e49d7d31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11756a29e49d7d31f.jpg"/><Relationship Id="rId96646a29e49d7eaef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96646a29e49d7eaef.jpg"/><Relationship Id="rId21616a29e49d808cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21616a29e49d808cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>