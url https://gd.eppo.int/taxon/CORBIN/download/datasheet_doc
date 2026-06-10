--- v12 (2026-06-10)
+++ v13 (2026-06-10)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90446a29e49d7cb50" w:history="1">
+            <w:hyperlink r:id="rId55866a29f55f55264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66276a29e49d7cbbd" w:history="1">
+            <w:hyperlink r:id="rId18266a29f55f552e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10206094" name="name82536a29e49d7d321" descr="429.jpg"/>
+                  <wp:docPr id="51562919" name="name87056a29f55f558ee" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11756a29e49d7d31f" cstate="print"/>
+                          <a:blip r:embed="rId83476a29f55f558ec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96436a29e49d7d7e0" w:history="1">
+            <w:hyperlink r:id="rId38106a29f55f55a26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83944385" name="name11956a29e49d7eaf3" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="14947004" name="name45386a29f55f56fb9" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96646a29e49d7eaef" cstate="print"/>
+                    <a:blip r:embed="rId20676a29f55f56fb6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43006a29e49d7f91d" w:history="1">
+      <w:hyperlink r:id="rId33736a29f55f57f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58746a29e49d7f997" w:history="1">
+      <w:hyperlink r:id="rId44326a29f55f57ffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50406a29e49d80125" w:history="1">
+      <w:hyperlink r:id="rId59536a29f55f5878d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78266a29e49d806f3" w:history="1">
+      <w:hyperlink r:id="rId71446a29f55f58d62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39356a29e49d8082c" w:history="1">
+      <w:hyperlink r:id="rId23416a29f55f58eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22594466" name="name64866a29e49d808d0" descr="eu_funding_250.png"/>
+            <wp:docPr id="58327529" name="name47396a29f55f58f2c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21616a29e49d808cf" cstate="print"/>
+                    <a:blip r:embed="rId55196a29f55f58f2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44239690">
+  <w:abstractNum w:abstractNumId="25202261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38068912">
+    <w:lvl w:ilvl="0" w:tplc="43420504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38068912" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43420504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38068912" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43420504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38068912" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43420504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38068912" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43420504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38068912" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43420504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38068912" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43420504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38068912" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43420504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38068912" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43420504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44239689">
+  <w:abstractNum w:abstractNumId="25202260">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69391497">
+    <w:lvl w:ilvl="0" w:tplc="87163221">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44239689">
-    <w:abstractNumId w:val="44239689"/>
+  <w:num w:numId="25202260">
+    <w:abstractNumId w:val="25202260"/>
   </w:num>
-  <w:num w:numId="44239690">
-    <w:abstractNumId w:val="44239690"/>
+  <w:num w:numId="25202261">
+    <w:abstractNumId w:val="25202261"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294889387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId475471800" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90446a29e49d7cb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId66276a29e49d7cbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId96436a29e49d7d7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId43006a29e49d7f91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId58746a29e49d7f997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId50406a29e49d80125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId78266a29e49d806f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39356a29e49d8082c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId11756a29e49d7d31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11756a29e49d7d31f.jpg"/><Relationship Id="rId96646a29e49d7eaef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96646a29e49d7eaef.jpg"/><Relationship Id="rId21616a29e49d808cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21616a29e49d808cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId184671697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId520481119" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55866a29f55f55264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId18266a29f55f552e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId38106a29f55f55a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId33736a29f55f57f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId44326a29f55f57ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId59536a29f55f5878d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId71446a29f55f58d62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23416a29f55f58eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId83476a29f55f558ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476a29f55f558ec.jpg"/><Relationship Id="rId20676a29f55f56fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20676a29f55f56fb6.jpg"/><Relationship Id="rId55196a29f55f58f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55196a29f55f58f2b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>