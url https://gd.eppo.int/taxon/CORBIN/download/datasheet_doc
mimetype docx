--- v13 (2026-06-10)
+++ v14 (2026-07-01)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55866a29f55f55264" w:history="1">
+            <w:hyperlink r:id="rId16596a4513ecaa3c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18266a29f55f552e4" w:history="1">
+            <w:hyperlink r:id="rId32186a4513ecaa42d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51562919" name="name87056a29f55f558ee" descr="429.jpg"/>
+                  <wp:docPr id="87546349" name="name22356a4513ecaadaa" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83476a29f55f558ec" cstate="print"/>
+                          <a:blip r:embed="rId22216a4513ecaada8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38106a29f55f55a26" w:history="1">
+            <w:hyperlink r:id="rId43806a4513ecaaee7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14947004" name="name45386a29f55f56fb9" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="31625265" name="name78776a4513ecac111" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20676a29f55f56fb6" cstate="print"/>
+                    <a:blip r:embed="rId11576a4513ecac10e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33736a29f55f57f81" w:history="1">
+      <w:hyperlink r:id="rId70376a4513ecad7c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44326a29f55f57ffc" w:history="1">
+      <w:hyperlink r:id="rId36226a4513ecad83d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59536a29f55f5878d" w:history="1">
+      <w:hyperlink r:id="rId86326a4513ecae241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71446a29f55f58d62" w:history="1">
+      <w:hyperlink r:id="rId26646a4513ecae8cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23416a29f55f58eb6" w:history="1">
+      <w:hyperlink r:id="rId31506a4513ecaea0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58327529" name="name47396a29f55f58f2c" descr="eu_funding_250.png"/>
+            <wp:docPr id="81025317" name="name45696a4513ecaeada" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55196a29f55f58f2b" cstate="print"/>
+                    <a:blip r:embed="rId69576a4513ecaead9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25202261">
+  <w:abstractNum w:abstractNumId="57474546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43420504">
+    <w:lvl w:ilvl="0" w:tplc="46221752">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43420504" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46221752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43420504" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46221752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43420504" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46221752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43420504" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46221752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43420504" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46221752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43420504" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46221752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43420504" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46221752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43420504" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46221752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25202260">
+  <w:abstractNum w:abstractNumId="57474545">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87163221">
+    <w:lvl w:ilvl="0" w:tplc="38686733">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25202260">
-    <w:abstractNumId w:val="25202260"/>
+  <w:num w:numId="57474545">
+    <w:abstractNumId w:val="57474545"/>
   </w:num>
-  <w:num w:numId="25202261">
-    <w:abstractNumId w:val="25202261"/>
+  <w:num w:numId="57474546">
+    <w:abstractNumId w:val="57474546"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId184671697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId520481119" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55866a29f55f55264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId18266a29f55f552e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId38106a29f55f55a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId33736a29f55f57f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId44326a29f55f57ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId59536a29f55f5878d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId71446a29f55f58d62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23416a29f55f58eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId83476a29f55f558ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476a29f55f558ec.jpg"/><Relationship Id="rId20676a29f55f56fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20676a29f55f56fb6.jpg"/><Relationship Id="rId55196a29f55f58f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55196a29f55f58f2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306803643" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248787853" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16596a4513ecaa3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId32186a4513ecaa42d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId43806a4513ecaaee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId70376a4513ecad7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId36226a4513ecad83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId86326a4513ecae241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId26646a4513ecae8cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31506a4513ecaea0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId22216a4513ecaada8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22216a4513ecaada8.jpg"/><Relationship Id="rId11576a4513ecac10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11576a4513ecac10e.jpg"/><Relationship Id="rId69576a4513ecaead9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69576a4513ecaead9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>