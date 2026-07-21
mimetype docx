--- v14 (2026-07-01)
+++ v15 (2026-07-21)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16596a4513ecaa3c3" w:history="1">
+            <w:hyperlink r:id="rId32226a5fb6098f60b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32186a4513ecaa42d" w:history="1">
+            <w:hyperlink r:id="rId96846a5fb6098f675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87546349" name="name22356a4513ecaadaa" descr="429.jpg"/>
+                  <wp:docPr id="95706716" name="name19986a5fb6098fbb5" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22216a4513ecaada8" cstate="print"/>
+                          <a:blip r:embed="rId71136a5fb6098fbb3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43806a4513ecaaee7" w:history="1">
+            <w:hyperlink r:id="rId31556a5fb6098fcdd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31625265" name="name78776a4513ecac111" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="37972454" name="name55946a5fb60990ca1" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11576a4513ecac10e" cstate="print"/>
+                    <a:blip r:embed="rId81076a5fb60990c9e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70376a4513ecad7c4" w:history="1">
+      <w:hyperlink r:id="rId48586a5fb609919c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36226a4513ecad83d" w:history="1">
+      <w:hyperlink r:id="rId67896a5fb60991a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86326a4513ecae241" w:history="1">
+      <w:hyperlink r:id="rId14886a5fb60992199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26646a4513ecae8cc" w:history="1">
+      <w:hyperlink r:id="rId19186a5fb6099274b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31506a4513ecaea0e" w:history="1">
+      <w:hyperlink r:id="rId56196a5fb6099289b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81025317" name="name45696a4513ecaeada" descr="eu_funding_250.png"/>
+            <wp:docPr id="21825008" name="name80486a5fb60992cab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69576a4513ecaead9" cstate="print"/>
+                    <a:blip r:embed="rId93426a5fb60992caa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57474546">
+  <w:abstractNum w:abstractNumId="29390327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46221752">
+    <w:lvl w:ilvl="0" w:tplc="51516612">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46221752" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51516612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46221752" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51516612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46221752" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51516612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46221752" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51516612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46221752" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51516612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46221752" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51516612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46221752" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51516612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46221752" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51516612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57474545">
+  <w:abstractNum w:abstractNumId="29390326">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38686733">
+    <w:lvl w:ilvl="0" w:tplc="45349733">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57474545">
-    <w:abstractNumId w:val="57474545"/>
+  <w:num w:numId="29390326">
+    <w:abstractNumId w:val="29390326"/>
   </w:num>
-  <w:num w:numId="57474546">
-    <w:abstractNumId w:val="57474546"/>
+  <w:num w:numId="29390327">
+    <w:abstractNumId w:val="29390327"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306803643" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248787853" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16596a4513ecaa3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId32186a4513ecaa42d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId43806a4513ecaaee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId70376a4513ecad7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId36226a4513ecad83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId86326a4513ecae241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId26646a4513ecae8cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31506a4513ecaea0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId22216a4513ecaada8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22216a4513ecaada8.jpg"/><Relationship Id="rId11576a4513ecac10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11576a4513ecac10e.jpg"/><Relationship Id="rId69576a4513ecaead9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69576a4513ecaead9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863287511" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961687123" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32226a5fb6098f60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId96846a5fb6098f675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId31556a5fb6098fcdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId48586a5fb609919c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId67896a5fb60991a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId14886a5fb60992199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId19186a5fb6099274b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56196a5fb6099289b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId71136a5fb6098fbb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71136a5fb6098fbb3.jpg"/><Relationship Id="rId81076a5fb60990c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81076a5fb60990c9e.jpg"/><Relationship Id="rId93426a5fb60992caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93426a5fb60992caa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>