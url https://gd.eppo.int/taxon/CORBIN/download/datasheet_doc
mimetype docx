--- v15 (2026-07-21)
+++ v16 (2026-08-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32226a5fb6098f60b" w:history="1">
+            <w:hyperlink r:id="rId76026a7b610caacbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96846a5fb6098f675" w:history="1">
+            <w:hyperlink r:id="rId89256a7b610caad2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95706716" name="name19986a5fb6098fbb5" descr="429.jpg"/>
+                  <wp:docPr id="52629039" name="name66466a7b610cab60e" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71136a5fb6098fbb3" cstate="print"/>
+                          <a:blip r:embed="rId74176a7b610cab60c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31556a5fb6098fcdd" w:history="1">
+            <w:hyperlink r:id="rId94436a7b610cab9d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37972454" name="name55946a5fb60990ca1" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="57494602" name="name96176a7b610cad300" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81076a5fb60990c9e" cstate="print"/>
+                    <a:blip r:embed="rId48316a7b610cad2fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48586a5fb609919c6" w:history="1">
+      <w:hyperlink r:id="rId10166a7b610cae443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67896a5fb60991a3f" w:history="1">
+      <w:hyperlink r:id="rId47926a7b610cae4c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14886a5fb60992199" w:history="1">
+      <w:hyperlink r:id="rId92236a7b610caec60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19186a5fb6099274b" w:history="1">
+      <w:hyperlink r:id="rId56566a7b610caf60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196a5fb6099289b" w:history="1">
+      <w:hyperlink r:id="rId51186a7b610caf783" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21825008" name="name80486a5fb60992cab" descr="eu_funding_250.png"/>
+            <wp:docPr id="48542385" name="name37416a7b610caf820" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93426a5fb60992caa" cstate="print"/>
+                    <a:blip r:embed="rId93996a7b610caf81e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29390327">
+  <w:abstractNum w:abstractNumId="44417711">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51516612">
+    <w:lvl w:ilvl="0" w:tplc="24497559">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51516612" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24497559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51516612" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24497559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51516612" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24497559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51516612" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24497559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51516612" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24497559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51516612" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24497559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51516612" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24497559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51516612" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24497559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29390326">
+  <w:abstractNum w:abstractNumId="44417710">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45349733">
+    <w:lvl w:ilvl="0" w:tplc="17480495">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29390326">
-    <w:abstractNumId w:val="29390326"/>
+  <w:num w:numId="44417710">
+    <w:abstractNumId w:val="44417710"/>
   </w:num>
-  <w:num w:numId="29390327">
-    <w:abstractNumId w:val="29390327"/>
+  <w:num w:numId="44417711">
+    <w:abstractNumId w:val="44417711"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863287511" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961687123" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32226a5fb6098f60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId96846a5fb6098f675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId31556a5fb6098fcdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId48586a5fb609919c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId67896a5fb60991a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId14886a5fb60992199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId19186a5fb6099274b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56196a5fb6099289b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId71136a5fb6098fbb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71136a5fb6098fbb3.jpg"/><Relationship Id="rId81076a5fb60990c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81076a5fb60990c9e.jpg"/><Relationship Id="rId93426a5fb60992caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93426a5fb60992caa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413969776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887512613" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76026a7b610caacbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId89256a7b610caad2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId94436a7b610cab9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId10166a7b610cae443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId47926a7b610cae4c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId92236a7b610caec60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId56566a7b610caf60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51186a7b610caf783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId74176a7b610cab60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74176a7b610cab60c.jpg"/><Relationship Id="rId48316a7b610cad2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48316a7b610cad2fd.jpg"/><Relationship Id="rId93996a7b610caf81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93996a7b610caf81e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>