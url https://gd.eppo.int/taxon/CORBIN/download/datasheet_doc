--- v16 (2026-08-11)
+++ v17 (2026-09-01)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McCulloch) Dye &amp; Kemp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of lucerne, bacterial root rot of lucerne, bacterial wilt of lucerne, vascular wilt of lucerne</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76026a7b610caacbc" w:history="1">
+            <w:hyperlink r:id="rId66446a9639ba153d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89256a7b610caad2b" w:history="1">
+            <w:hyperlink r:id="rId41056a9639ba1548f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52629039" name="name66466a7b610cab60e" descr="429.jpg"/>
+                  <wp:docPr id="49936442" name="name84856a9639ba15e7f" descr="429.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="429.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74176a7b610cab60c" cstate="print"/>
+                          <a:blip r:embed="rId44676a9639ba15e7d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94436a7b610cab9d9" w:history="1">
+            <w:hyperlink r:id="rId64596a9639ba16065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1390,63 +1390,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the disease no longer occurs (e.g. in Brazil, Canada, South Africa). In the EPPO region, findings were mainly sporadic and since the 1980s, the disease is either no longer found or no significant outbreaks have been reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57494602" name="name96176a7b610cad300" descr="CORBIN_distribution_map.jpg"/>
+            <wp:docPr id="65029433" name="name42716a9639ba17507" descr="CORBIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48316a7b610cad2fd" cstate="print"/>
+                    <a:blip r:embed="rId46846a9639ba17504" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3910. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10166a7b610cae443" w:history="1">
+      <w:hyperlink r:id="rId36046a9639ba18252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3243,51 +3243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subsp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47926a7b610cae4c0" w:history="1">
+      <w:hyperlink r:id="rId42256a9639ba182ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genome Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e00396-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92236a7b610caec60" w:history="1">
+      <w:hyperlink r:id="rId76166a9639ba18a73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00396-15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clavibacter insidiosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56566a7b610caf60c" w:history="1">
+      <w:hyperlink r:id="rId35736a9639ba19031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5516,90 +5516,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51186a7b610caf783" w:history="1">
+      <w:hyperlink r:id="rId25726a9639ba1916b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01949.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48542385" name="name37416a7b610caf820" descr="eu_funding_250.png"/>
+            <wp:docPr id="84271366" name="name86976a9639ba19207" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93996a7b610caf81e" cstate="print"/>
+                    <a:blip r:embed="rId17896a9639ba19205" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5697,137 +5697,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44417711">
+  <w:abstractNum w:abstractNumId="79920357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24497559">
+    <w:lvl w:ilvl="0" w:tplc="70342767">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24497559" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70342767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24497559" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70342767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24497559" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70342767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24497559" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70342767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24497559" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70342767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24497559" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70342767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24497559" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70342767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24497559" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70342767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44417710">
+  <w:abstractNum w:abstractNumId="79920356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17480495">
+    <w:lvl w:ilvl="0" w:tplc="21135033">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6579,55 +6579,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44417710">
-    <w:abstractNumId w:val="44417710"/>
+  <w:num w:numId="79920356">
+    <w:abstractNumId w:val="79920356"/>
   </w:num>
-  <w:num w:numId="44417711">
-    <w:abstractNumId w:val="44417711"/>
+  <w:num w:numId="79920357">
+    <w:abstractNumId w:val="79920357"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18177,51 +18177,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413969776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887512613" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76026a7b610caacbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId89256a7b610caad2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId94436a7b610cab9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId10166a7b610cae443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId47926a7b610cae4c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId92236a7b610caec60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId56566a7b610caf60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51186a7b610caf783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId74176a7b610cab60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74176a7b610cab60c.jpg"/><Relationship Id="rId48316a7b610cad2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48316a7b610cad2fd.jpg"/><Relationship Id="rId93996a7b610caf81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93996a7b610caf81e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920343952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId372660526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66446a9639ba153d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/" TargetMode="External"/><Relationship Id="rId41056a9639ba1548f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/categorization" TargetMode="External"/><Relationship Id="rId64596a9639ba16065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBIN/photos" TargetMode="External"/><Relationship Id="rId36046a9639ba18252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3910" TargetMode="External"/><Relationship Id="rId42256a9639ba182ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/8a8b3bad-4c8d-4f07-9884-a91562a340fd" TargetMode="External"/><Relationship Id="rId76166a9639ba18a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00396-15" TargetMode="External"/><Relationship Id="rId35736a9639ba19031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25726a9639ba1916b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01949.x" TargetMode="External"/><Relationship Id="rId44676a9639ba15e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44676a9639ba15e7d.jpg"/><Relationship Id="rId46846a9639ba17504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46846a9639ba17504.jpg"/><Relationship Id="rId17896a9639ba19205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17896a9639ba19205.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>