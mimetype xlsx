--- v6 (2026-09-16)
+++ v7 (2026-10-06)
@@ -1761,51 +1761,51 @@
       <c r="B50" t="s">
         <v>116</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
         <v>117</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>93</v>
       </c>
       <c r="B51" t="s">
         <v>118</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
         <v>119</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>93</v>
       </c>
       <c r="B52" t="s">
         <v>120</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
         <v>121</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53" t="s">
         <v>122</v>
       </c>