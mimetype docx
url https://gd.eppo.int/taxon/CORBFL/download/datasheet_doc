--- v7 (2026-03-12)
+++ v8 (2026-04-02)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107269b308d3394c4" w:history="1">
+            <w:hyperlink r:id="rId943769cde9b98e19c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859669b308d339534" w:history="1">
+            <w:hyperlink r:id="rId875269cde9b98e209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43214349" name="name946169b308d339cdf" descr="9360.jpg"/>
+                  <wp:docPr id="63466293" name="name946069cde9b98e8a6" descr="9360.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9360.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId117969b308d339cdc" cstate="print"/>
+                          <a:blip r:embed="rId255069cde9b98e8a4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId417169b308d339e37" w:history="1">
+            <w:hyperlink r:id="rId246869cde9b98e9e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,63 +4294,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16796324" name="name456969b308d33ca12" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="82203248" name="name921969cde9b991075" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId301169b308d33ca0e" cstate="print"/>
+                    <a:blip r:embed="rId779269cde9b991071" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332969b308d33ec12" w:history="1">
+      <w:hyperlink r:id="rId311569cde9b9930b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930069b308d33f080" w:history="1">
+      <w:hyperlink r:id="rId535369cde9b993507" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226569b308d33f320" w:history="1">
+      <w:hyperlink r:id="rId695869cde9b9937b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651669b308d33f53a" w:history="1">
+      <w:hyperlink r:id="rId121869cde9b9939c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455269b308d33f56f" w:history="1">
+      <w:hyperlink r:id="rId770169cde9b9939f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175969b308d33f82d" w:history="1">
+      <w:hyperlink r:id="rId110469cde9b993ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344069b308d33f865" w:history="1">
+      <w:hyperlink r:id="rId555269cde9b993cdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184669b308d33f9c7" w:history="1">
+      <w:hyperlink r:id="rId968169cde9b993e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624869b308d33fa7c" w:history="1">
+      <w:hyperlink r:id="rId262769cde9b993ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409869b308d33fbf2" w:history="1">
+      <w:hyperlink r:id="rId874269cde9b994057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999869b308d33fc45" w:history="1">
+      <w:hyperlink r:id="rId532569cde9b9940aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174669b308d33fde6" w:history="1">
+      <w:hyperlink r:id="rId472169cde9b994234" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830869b308d340740" w:history="1">
+      <w:hyperlink r:id="rId343169cde9b994ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161269b308d34083d" w:history="1">
+      <w:hyperlink r:id="rId428569cde9b994bc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966069b308d3408c5" w:history="1">
+      <w:hyperlink r:id="rId401369cde9b994c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574369b308d340987" w:history="1">
+      <w:hyperlink r:id="rId503769cde9b994d07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662069b308d340b43" w:history="1">
+      <w:hyperlink r:id="rId714169cde9b994eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955469b308d340cee" w:history="1">
+      <w:hyperlink r:id="rId782669cde9b995057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703469b308d340da0" w:history="1">
+      <w:hyperlink r:id="rId493369cde9b995105" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610769b308d341436" w:history="1">
+      <w:hyperlink r:id="rId145269cde9b99578b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335669b308d341540" w:history="1">
+      <w:hyperlink r:id="rId522469cde9b99587b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871069b308d3418c8" w:history="1">
+      <w:hyperlink r:id="rId360669cde9b995ab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254969b308d341a48" w:history="1">
+      <w:hyperlink r:id="rId624369cde9b995ba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281469b308d341b7e" w:history="1">
+      <w:hyperlink r:id="rId354769cde9b995c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488569b308d341dae" w:history="1">
+      <w:hyperlink r:id="rId864469cde9b995dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89036761" name="name610169b308d3421ba" descr="eu_funding_250.png"/>
+            <wp:docPr id="18441783" name="name662469cde9b995e52" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId421269b308d3421b8" cstate="print"/>
+                    <a:blip r:embed="rId818369cde9b995e51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69649860">
+  <w:abstractNum w:abstractNumId="73674019">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40162104">
+    <w:lvl w:ilvl="0" w:tplc="51255168">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40162104" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51255168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40162104" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51255168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40162104" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51255168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40162104" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51255168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40162104" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51255168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40162104" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51255168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40162104" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51255168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40162104" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51255168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69649859">
+  <w:abstractNum w:abstractNumId="73674018">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50069666">
+    <w:lvl w:ilvl="0" w:tplc="56278832">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69649859">
-    <w:abstractNumId w:val="69649859"/>
+  <w:num w:numId="73674018">
+    <w:abstractNumId w:val="73674018"/>
   </w:num>
-  <w:num w:numId="69649860">
-    <w:abstractNumId w:val="69649860"/>
+  <w:num w:numId="73674019">
+    <w:abstractNumId w:val="73674019"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478050735" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId223333408" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId107269b308d3394c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId859669b308d339534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId417169b308d339e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId332969b308d33ec12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId930069b308d33f080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId226569b308d33f320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId651669b308d33f53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId455269b308d33f56f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId175969b308d33f82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId344069b308d33f865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId184669b308d33f9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId624869b308d33fa7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId409869b308d33fbf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId999869b308d33fc45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId174669b308d33fde6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId830869b308d340740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId161269b308d34083d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId966069b308d3408c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId574369b308d340987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId662069b308d340b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId955469b308d340cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId703469b308d340da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId610769b308d341436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId335669b308d341540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId871069b308d3418c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId254969b308d341a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId281469b308d341b7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId488569b308d341dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId117969b308d339cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId117969b308d339cdc.jpg"/><Relationship Id="rId301169b308d33ca0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId301169b308d33ca0e.jpg"/><Relationship Id="rId421269b308d3421b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId421269b308d3421b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332985730" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId737735448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId943769cde9b98e19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId875269cde9b98e209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId246869cde9b98e9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId311569cde9b9930b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId535369cde9b993507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId695869cde9b9937b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId121869cde9b9939c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId770169cde9b9939f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId110469cde9b993ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId555269cde9b993cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId968169cde9b993e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId262769cde9b993ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId874269cde9b994057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId532569cde9b9940aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId472169cde9b994234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId343169cde9b994ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId428569cde9b994bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId401369cde9b994c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId503769cde9b994d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId714169cde9b994eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId782669cde9b995057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId493369cde9b995105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId145269cde9b99578b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId522469cde9b99587b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId360669cde9b995ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId624369cde9b995ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId354769cde9b995c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId864469cde9b995dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId255069cde9b98e8a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId255069cde9b98e8a4.jpg"/><Relationship Id="rId779269cde9b991071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId779269cde9b991071.jpg"/><Relationship Id="rId818369cde9b995e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId818369cde9b995e51.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>