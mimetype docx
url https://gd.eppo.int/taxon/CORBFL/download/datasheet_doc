--- v8 (2026-04-02)
+++ v9 (2026-04-22)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943769cde9b98e19c" w:history="1">
+            <w:hyperlink r:id="rId304369e8b0fc22cc3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875269cde9b98e209" w:history="1">
+            <w:hyperlink r:id="rId829369e8b0fc22d30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63466293" name="name946069cde9b98e8a6" descr="9360.jpg"/>
+                  <wp:docPr id="77140150" name="name784369e8b0fc22f9b" descr="9360.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9360.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId255069cde9b98e8a4" cstate="print"/>
+                          <a:blip r:embed="rId475169e8b0fc22f9a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId246869cde9b98e9e9" w:history="1">
+            <w:hyperlink r:id="rId258069e8b0fc230bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,63 +4294,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82203248" name="name921969cde9b991075" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="38276429" name="name205369e8b0fc25a6c" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId779269cde9b991071" cstate="print"/>
+                    <a:blip r:embed="rId311469e8b0fc25a67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311569cde9b9930b5" w:history="1">
+      <w:hyperlink r:id="rId308669e8b0fc27ec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535369cde9b993507" w:history="1">
+      <w:hyperlink r:id="rId235869e8b0fc2834a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695869cde9b9937b0" w:history="1">
+      <w:hyperlink r:id="rId646369e8b0fc285f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121869cde9b9939c4" w:history="1">
+      <w:hyperlink r:id="rId944869e8b0fc28812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770169cde9b9939f9" w:history="1">
+      <w:hyperlink r:id="rId214869e8b0fc28846" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110469cde9b993ca7" w:history="1">
+      <w:hyperlink r:id="rId241969e8b0fc28ada" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555269cde9b993cdb" w:history="1">
+      <w:hyperlink r:id="rId321569e8b0fc28b11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968169cde9b993e30" w:history="1">
+      <w:hyperlink r:id="rId699569e8b0fc28d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262769cde9b993ee7" w:history="1">
+      <w:hyperlink r:id="rId328069e8b0fc28e0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874269cde9b994057" w:history="1">
+      <w:hyperlink r:id="rId426569e8b0fc28f87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532569cde9b9940aa" w:history="1">
+      <w:hyperlink r:id="rId780969e8b0fc28fdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472169cde9b994234" w:history="1">
+      <w:hyperlink r:id="rId651169e8b0fc29194" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343169cde9b994ad9" w:history="1">
+      <w:hyperlink r:id="rId982369e8b0fc29ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428569cde9b994bc8" w:history="1">
+      <w:hyperlink r:id="rId716069e8b0fc29bd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401369cde9b994c4c" w:history="1">
+      <w:hyperlink r:id="rId330769e8b0fc29c62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503769cde9b994d07" w:history="1">
+      <w:hyperlink r:id="rId154669e8b0fc29d25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714169cde9b994eb5" w:history="1">
+      <w:hyperlink r:id="rId952269e8b0fc29ee9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782669cde9b995057" w:history="1">
+      <w:hyperlink r:id="rId124969e8b0fc2a0c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493369cde9b995105" w:history="1">
+      <w:hyperlink r:id="rId528369e8b0fc2a17a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145269cde9b99578b" w:history="1">
+      <w:hyperlink r:id="rId760469e8b0fc2a816" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522469cde9b99587b" w:history="1">
+      <w:hyperlink r:id="rId289069e8b0fc2aa13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360669cde9b995ab1" w:history="1">
+      <w:hyperlink r:id="rId605369e8b0fc2ac69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624369cde9b995ba8" w:history="1">
+      <w:hyperlink r:id="rId258469e8b0fc2adf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354769cde9b995c5e" w:history="1">
+      <w:hyperlink r:id="rId452869e8b0fc2aeed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864469cde9b995dc4" w:history="1">
+      <w:hyperlink r:id="rId230369e8b0fc2b074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18441783" name="name662469cde9b995e52" descr="eu_funding_250.png"/>
+            <wp:docPr id="16813768" name="name756369e8b0fc2b592" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId818369cde9b995e51" cstate="print"/>
+                    <a:blip r:embed="rId219669e8b0fc2b590" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73674019">
+  <w:abstractNum w:abstractNumId="34717667">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51255168">
+    <w:lvl w:ilvl="0" w:tplc="54620571">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51255168" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54620571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51255168" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54620571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51255168" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54620571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51255168" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54620571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51255168" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54620571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51255168" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54620571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51255168" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54620571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51255168" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54620571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73674018">
+  <w:abstractNum w:abstractNumId="34717666">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56278832">
+    <w:lvl w:ilvl="0" w:tplc="57924125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73674018">
-    <w:abstractNumId w:val="73674018"/>
+  <w:num w:numId="34717666">
+    <w:abstractNumId w:val="34717666"/>
   </w:num>
-  <w:num w:numId="73674019">
-    <w:abstractNumId w:val="73674019"/>
+  <w:num w:numId="34717667">
+    <w:abstractNumId w:val="34717667"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332985730" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId737735448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId943769cde9b98e19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId875269cde9b98e209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId246869cde9b98e9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId311569cde9b9930b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId535369cde9b993507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId695869cde9b9937b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId121869cde9b9939c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId770169cde9b9939f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId110469cde9b993ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId555269cde9b993cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId968169cde9b993e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId262769cde9b993ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId874269cde9b994057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId532569cde9b9940aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId472169cde9b994234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId343169cde9b994ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId428569cde9b994bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId401369cde9b994c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId503769cde9b994d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId714169cde9b994eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId782669cde9b995057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId493369cde9b995105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId145269cde9b99578b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId522469cde9b99587b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId360669cde9b995ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId624369cde9b995ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId354769cde9b995c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId864469cde9b995dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId255069cde9b98e8a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId255069cde9b98e8a4.jpg"/><Relationship Id="rId779269cde9b991071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId779269cde9b991071.jpg"/><Relationship Id="rId818369cde9b995e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId818369cde9b995e51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348390311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799555298" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId304369e8b0fc22cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId829369e8b0fc22d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId258069e8b0fc230bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId308669e8b0fc27ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId235869e8b0fc2834a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId646369e8b0fc285f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId944869e8b0fc28812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId214869e8b0fc28846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId241969e8b0fc28ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId321569e8b0fc28b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId699569e8b0fc28d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId328069e8b0fc28e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId426569e8b0fc28f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId780969e8b0fc28fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId651169e8b0fc29194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId982369e8b0fc29ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId716069e8b0fc29bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId330769e8b0fc29c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId154669e8b0fc29d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId952269e8b0fc29ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId124969e8b0fc2a0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId528369e8b0fc2a17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId760469e8b0fc2a816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId289069e8b0fc2aa13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId605369e8b0fc2ac69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId258469e8b0fc2adf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId452869e8b0fc2aeed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId230369e8b0fc2b074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId475169e8b0fc22f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475169e8b0fc22f9a.jpg"/><Relationship Id="rId311469e8b0fc25a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId311469e8b0fc25a67.jpg"/><Relationship Id="rId219669e8b0fc2b590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219669e8b0fc2b590.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>