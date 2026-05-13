--- v9 (2026-04-22)
+++ v10 (2026-05-13)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304369e8b0fc22cc3" w:history="1">
+            <w:hyperlink r:id="rId39876a0481127e3ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829369e8b0fc22d30" w:history="1">
+            <w:hyperlink r:id="rId83546a0481127e43e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77140150" name="name784369e8b0fc22f9b" descr="9360.jpg"/>
+                  <wp:docPr id="38510659" name="name81716a0481127e512" descr="9360.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9360.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId475169e8b0fc22f9a" cstate="print"/>
+                          <a:blip r:embed="rId26516a0481127e510" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId258069e8b0fc230bf" w:history="1">
+            <w:hyperlink r:id="rId94036a0481127e5ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,63 +4294,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38276429" name="name205369e8b0fc25a6c" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="29683326" name="name41336a04811280e81" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId311469e8b0fc25a67" cstate="print"/>
+                    <a:blip r:embed="rId71476a04811280e7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308669e8b0fc27ec8" w:history="1">
+      <w:hyperlink r:id="rId54476a04811282f3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235869e8b0fc2834a" w:history="1">
+      <w:hyperlink r:id="rId39316a048112833a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646369e8b0fc285f8" w:history="1">
+      <w:hyperlink r:id="rId63936a04811283635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944869e8b0fc28812" w:history="1">
+      <w:hyperlink r:id="rId30756a04811283846" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214869e8b0fc28846" w:history="1">
+      <w:hyperlink r:id="rId90846a0481128387a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241969e8b0fc28ada" w:history="1">
+      <w:hyperlink r:id="rId96976a04811283b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321569e8b0fc28b11" w:history="1">
+      <w:hyperlink r:id="rId82166a04811283b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699569e8b0fc28d4c" w:history="1">
+      <w:hyperlink r:id="rId48786a04811283ca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328069e8b0fc28e0b" w:history="1">
+      <w:hyperlink r:id="rId32646a04811283d5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426569e8b0fc28f87" w:history="1">
+      <w:hyperlink r:id="rId61806a04811283ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780969e8b0fc28fdc" w:history="1">
+      <w:hyperlink r:id="rId33636a04811283f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651169e8b0fc29194" w:history="1">
+      <w:hyperlink r:id="rId88606a048112840ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982369e8b0fc29ac4" w:history="1">
+      <w:hyperlink r:id="rId67876a04811284968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716069e8b0fc29bd4" w:history="1">
+      <w:hyperlink r:id="rId45186a04811284a5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330769e8b0fc29c62" w:history="1">
+      <w:hyperlink r:id="rId34706a04811284ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154669e8b0fc29d25" w:history="1">
+      <w:hyperlink r:id="rId78566a04811284ba5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952269e8b0fc29ee9" w:history="1">
+      <w:hyperlink r:id="rId95066a04811284d7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124969e8b0fc2a0c4" w:history="1">
+      <w:hyperlink r:id="rId95036a04811284f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528369e8b0fc2a17a" w:history="1">
+      <w:hyperlink r:id="rId82616a04811284fde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760469e8b0fc2a816" w:history="1">
+      <w:hyperlink r:id="rId75826a0481128567e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289069e8b0fc2aa13" w:history="1">
+      <w:hyperlink r:id="rId54636a0481128576c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605369e8b0fc2ac69" w:history="1">
+      <w:hyperlink r:id="rId70646a048112859a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258469e8b0fc2adf6" w:history="1">
+      <w:hyperlink r:id="rId73216a04811285aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452869e8b0fc2aeed" w:history="1">
+      <w:hyperlink r:id="rId43526a04811285b5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230369e8b0fc2b074" w:history="1">
+      <w:hyperlink r:id="rId25526a04811285cdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16813768" name="name756369e8b0fc2b592" descr="eu_funding_250.png"/>
+            <wp:docPr id="24496612" name="name32256a04811285d4e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId219669e8b0fc2b590" cstate="print"/>
+                    <a:blip r:embed="rId39176a04811285d4d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34717667">
+  <w:abstractNum w:abstractNumId="28087450">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54620571">
+    <w:lvl w:ilvl="0" w:tplc="14212902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54620571" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14212902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54620571" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14212902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54620571" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14212902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54620571" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14212902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54620571" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14212902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54620571" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14212902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54620571" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14212902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54620571" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14212902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34717666">
+  <w:abstractNum w:abstractNumId="28087449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57924125">
+    <w:lvl w:ilvl="0" w:tplc="27828998">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34717666">
-    <w:abstractNumId w:val="34717666"/>
+  <w:num w:numId="28087449">
+    <w:abstractNumId w:val="28087449"/>
   </w:num>
-  <w:num w:numId="34717667">
-    <w:abstractNumId w:val="34717667"/>
+  <w:num w:numId="28087450">
+    <w:abstractNumId w:val="28087450"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348390311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799555298" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId304369e8b0fc22cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId829369e8b0fc22d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId258069e8b0fc230bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId308669e8b0fc27ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId235869e8b0fc2834a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId646369e8b0fc285f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId944869e8b0fc28812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId214869e8b0fc28846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId241969e8b0fc28ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId321569e8b0fc28b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId699569e8b0fc28d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId328069e8b0fc28e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId426569e8b0fc28f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId780969e8b0fc28fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId651169e8b0fc29194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId982369e8b0fc29ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId716069e8b0fc29bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId330769e8b0fc29c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId154669e8b0fc29d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId952269e8b0fc29ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId124969e8b0fc2a0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId528369e8b0fc2a17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId760469e8b0fc2a816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId289069e8b0fc2aa13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId605369e8b0fc2ac69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId258469e8b0fc2adf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId452869e8b0fc2aeed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId230369e8b0fc2b074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId475169e8b0fc22f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475169e8b0fc22f9a.jpg"/><Relationship Id="rId311469e8b0fc25a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId311469e8b0fc25a67.jpg"/><Relationship Id="rId219669e8b0fc2b590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219669e8b0fc2b590.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId574193583" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915862711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39876a0481127e3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId83546a0481127e43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId94036a0481127e5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId54476a04811282f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId39316a048112833a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId63936a04811283635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId30756a04811283846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId90846a0481128387a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96976a04811283b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId82166a04811283b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId48786a04811283ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId32646a04811283d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId61806a04811283ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId33636a04811283f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId88606a048112840ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId67876a04811284968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId45186a04811284a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId34706a04811284ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId78566a04811284ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId95066a04811284d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId95036a04811284f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId82616a04811284fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId75826a0481128567e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId54636a0481128576c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId70646a048112859a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId73216a04811285aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId43526a04811285b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25526a04811285cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId26516a0481127e510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26516a0481127e510.jpg"/><Relationship Id="rId71476a04811280e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71476a04811280e7d.jpg"/><Relationship Id="rId39176a04811285d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39176a04811285d4d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>