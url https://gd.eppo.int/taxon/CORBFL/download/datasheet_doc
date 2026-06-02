--- v10 (2026-05-13)
+++ v11 (2026-06-02)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39876a0481127e3ce" w:history="1">
+            <w:hyperlink r:id="rId30726a1f1001bc304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83546a0481127e43e" w:history="1">
+            <w:hyperlink r:id="rId31306a1f1001bc38c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38510659" name="name81716a0481127e512" descr="9360.jpg"/>
+                  <wp:docPr id="84878762" name="name95416a1f1001bcb30" descr="9360.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9360.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26516a0481127e510" cstate="print"/>
+                          <a:blip r:embed="rId97476a1f1001bcb2c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94036a0481127e5ff" w:history="1">
+            <w:hyperlink r:id="rId51756a1f1001bccaa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,105 +4294,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29683326" name="name41336a04811280e81" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="96428724" name="name26646a1f1001bf571" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71476a04811280e7d" cstate="print"/>
+                    <a:blip r:embed="rId24766a1f1001bf56d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Switzerland, Tunisia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Belgium, Greece (mainland), Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Switzerland, Tunisia, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mauritius, Tunisia, Zambia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54476a04811282f3b" w:history="1">
+      <w:hyperlink r:id="rId17606a1f1001c17ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39316a048112833a0" w:history="1">
+      <w:hyperlink r:id="rId21076a1f1001c1c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63936a04811283635" w:history="1">
+      <w:hyperlink r:id="rId23136a1f1001c1eae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30756a04811283846" w:history="1">
+      <w:hyperlink r:id="rId43816a1f1001c20c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90846a0481128387a" w:history="1">
+      <w:hyperlink r:id="rId79746a1f1001c20f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96976a04811283b07" w:history="1">
+      <w:hyperlink r:id="rId82476a1f1001c2410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82166a04811283b3c" w:history="1">
+      <w:hyperlink r:id="rId50566a1f1001c2448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48786a04811283ca0" w:history="1">
+      <w:hyperlink r:id="rId68726a1f1001c25bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32646a04811283d5e" w:history="1">
+      <w:hyperlink r:id="rId80416a1f1001c2675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61806a04811283ed6" w:history="1">
+      <w:hyperlink r:id="rId30656a1f1001c27ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33636a04811283f2a" w:history="1">
+      <w:hyperlink r:id="rId94236a1f1001c2842" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88606a048112840ba" w:history="1">
+      <w:hyperlink r:id="rId12386a1f1001c29d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67876a04811284968" w:history="1">
+      <w:hyperlink r:id="rId12726a1f1001c33a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45186a04811284a5a" w:history="1">
+      <w:hyperlink r:id="rId84726a1f1001c34a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34706a04811284ae4" w:history="1">
+      <w:hyperlink r:id="rId96696a1f1001c354f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78566a04811284ba5" w:history="1">
+      <w:hyperlink r:id="rId10156a1f1001c3613" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95066a04811284d7e" w:history="1">
+      <w:hyperlink r:id="rId28426a1f1001c37d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95036a04811284f2c" w:history="1">
+      <w:hyperlink r:id="rId21096a1f1001c3981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82616a04811284fde" w:history="1">
+      <w:hyperlink r:id="rId55676a1f1001c3a31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75826a0481128567e" w:history="1">
+      <w:hyperlink r:id="rId39776a1f1001c40e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54636a0481128576c" w:history="1">
+      <w:hyperlink r:id="rId75586a1f1001c42c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70646a048112859a4" w:history="1">
+      <w:hyperlink r:id="rId62436a1f1001c451a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73216a04811285aa1" w:history="1">
+      <w:hyperlink r:id="rId27336a1f1001c461b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43526a04811285b5c" w:history="1">
+      <w:hyperlink r:id="rId53706a1f1001c46dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25526a04811285cdb" w:history="1">
+      <w:hyperlink r:id="rId10466a1f1001c4844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24496612" name="name32256a04811285d4e" descr="eu_funding_250.png"/>
+            <wp:docPr id="382613" name="name84656a1f1001c4bad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39176a04811285d4d" cstate="print"/>
+                    <a:blip r:embed="rId80206a1f1001c4bab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28087450">
+  <w:abstractNum w:abstractNumId="41783970">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14212902">
+    <w:lvl w:ilvl="0" w:tplc="60928912">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14212902" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60928912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14212902" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60928912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14212902" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60928912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14212902" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60928912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14212902" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60928912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14212902" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60928912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14212902" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60928912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14212902" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60928912" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28087449">
+  <w:abstractNum w:abstractNumId="41783969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27828998">
+    <w:lvl w:ilvl="0" w:tplc="18734353">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28087449">
-    <w:abstractNumId w:val="28087449"/>
+  <w:num w:numId="41783969">
+    <w:abstractNumId w:val="41783969"/>
   </w:num>
-  <w:num w:numId="28087450">
-    <w:abstractNumId w:val="28087450"/>
+  <w:num w:numId="41783970">
+    <w:abstractNumId w:val="41783970"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId574193583" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915862711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39876a0481127e3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId83546a0481127e43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId94036a0481127e5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId54476a04811282f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId39316a048112833a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId63936a04811283635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId30756a04811283846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId90846a0481128387a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96976a04811283b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId82166a04811283b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId48786a04811283ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId32646a04811283d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId61806a04811283ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId33636a04811283f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId88606a048112840ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId67876a04811284968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId45186a04811284a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId34706a04811284ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId78566a04811284ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId95066a04811284d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId95036a04811284f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId82616a04811284fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId75826a0481128567e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId54636a0481128576c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId70646a048112859a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId73216a04811285aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId43526a04811285b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25526a04811285cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId26516a0481127e510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26516a0481127e510.jpg"/><Relationship Id="rId71476a04811280e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71476a04811280e7d.jpg"/><Relationship Id="rId39176a04811285d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39176a04811285d4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId632665002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638241535" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30726a1f1001bc304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId31306a1f1001bc38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId51756a1f1001bccaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId17606a1f1001c17ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId21076a1f1001c1c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId23136a1f1001c1eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId43816a1f1001c20c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId79746a1f1001c20f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82476a1f1001c2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId50566a1f1001c2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId68726a1f1001c25bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId80416a1f1001c2675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId30656a1f1001c27ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId94236a1f1001c2842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId12386a1f1001c29d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId12726a1f1001c33a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId84726a1f1001c34a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId96696a1f1001c354f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId10156a1f1001c3613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId28426a1f1001c37d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId21096a1f1001c3981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId55676a1f1001c3a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId39776a1f1001c40e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId75586a1f1001c42c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId62436a1f1001c451a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId27336a1f1001c461b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId53706a1f1001c46dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10466a1f1001c4844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId97476a1f1001bcb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97476a1f1001bcb2c.jpg"/><Relationship Id="rId24766a1f1001bf56d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24766a1f1001bf56d.jpg"/><Relationship Id="rId80206a1f1001c4bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80206a1f1001c4bab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>