--- v11 (2026-06-02)
+++ v12 (2026-06-23)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30726a1f1001bc304" w:history="1">
+            <w:hyperlink r:id="rId37236a3a015c13c80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31306a1f1001bc38c" w:history="1">
+            <w:hyperlink r:id="rId31346a3a015c13cec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84878762" name="name95416a1f1001bcb30" descr="9360.jpg"/>
+                  <wp:docPr id="8020896" name="name83046a3a015c1444f" descr="9360.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9360.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97476a1f1001bcb2c" cstate="print"/>
+                          <a:blip r:embed="rId69796a3a015c1444d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51756a1f1001bccaa" w:history="1">
+            <w:hyperlink r:id="rId82456a3a015c14577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,105 +4294,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96428724" name="name26646a1f1001bf571" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="11287514" name="name87346a3a015c16919" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24766a1f1001bf56d" cstate="print"/>
+                    <a:blip r:embed="rId31426a3a015c16915" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Greece (mainland), Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Switzerland, Tunisia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Belgium, Greece (mainland), Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Spain (mainland), Switzerland, Tunisia, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mauritius, Tunisia, Zambia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17606a1f1001c17ba" w:history="1">
+      <w:hyperlink r:id="rId40236a3a015c18b6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21076a1f1001c1c1b" w:history="1">
+      <w:hyperlink r:id="rId88066a3a015c18fce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23136a1f1001c1eae" w:history="1">
+      <w:hyperlink r:id="rId67866a3a015c19260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43816a1f1001c20c2" w:history="1">
+      <w:hyperlink r:id="rId39356a3a015c19492" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79746a1f1001c20f6" w:history="1">
+      <w:hyperlink r:id="rId49146a3a015c194c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82476a1f1001c2410" w:history="1">
+      <w:hyperlink r:id="rId78916a3a015c197ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50566a1f1001c2448" w:history="1">
+      <w:hyperlink r:id="rId75046a3a015c19801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68726a1f1001c25bf" w:history="1">
+      <w:hyperlink r:id="rId44496a3a015c1995e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80416a1f1001c2675" w:history="1">
+      <w:hyperlink r:id="rId23536a3a015c19a0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30656a1f1001c27ef" w:history="1">
+      <w:hyperlink r:id="rId97546a3a015c19b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94236a1f1001c2842" w:history="1">
+      <w:hyperlink r:id="rId21446a3a015c19be7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12386a1f1001c29d0" w:history="1">
+      <w:hyperlink r:id="rId98836a3a015c19d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12726a1f1001c33a8" w:history="1">
+      <w:hyperlink r:id="rId63316a3a015c1a8cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84726a1f1001c34a1" w:history="1">
+      <w:hyperlink r:id="rId74686a3a015c1a9d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96696a1f1001c354f" w:history="1">
+      <w:hyperlink r:id="rId84116a3a015c1aa87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10156a1f1001c3613" w:history="1">
+      <w:hyperlink r:id="rId33206a3a015c1ab53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28426a1f1001c37d8" w:history="1">
+      <w:hyperlink r:id="rId43826a3a015c1ad12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21096a1f1001c3981" w:history="1">
+      <w:hyperlink r:id="rId28076a3a015c1aecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55676a1f1001c3a31" w:history="1">
+      <w:hyperlink r:id="rId44576a3a015c1af80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39776a1f1001c40e7" w:history="1">
+      <w:hyperlink r:id="rId31056a3a015c1b645" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75586a1f1001c42c3" w:history="1">
+      <w:hyperlink r:id="rId54126a3a015c1b738" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62436a1f1001c451a" w:history="1">
+      <w:hyperlink r:id="rId46186a3a015c1b974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27336a1f1001c461b" w:history="1">
+      <w:hyperlink r:id="rId40736a3a015c1ba88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53706a1f1001c46dd" w:history="1">
+      <w:hyperlink r:id="rId98266a3a015c1bb4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10466a1f1001c4844" w:history="1">
+      <w:hyperlink r:id="rId95656a3a015c1bcac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="382613" name="name84656a1f1001c4bad" descr="eu_funding_250.png"/>
+            <wp:docPr id="35561176" name="name76166a3a015c1bd7d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80206a1f1001c4bab" cstate="print"/>
+                    <a:blip r:embed="rId95896a3a015c1bd7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41783970">
+  <w:abstractNum w:abstractNumId="82802295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60928912">
+    <w:lvl w:ilvl="0" w:tplc="67495672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60928912" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67495672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60928912" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67495672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60928912" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67495672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60928912" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67495672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60928912" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67495672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60928912" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67495672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60928912" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67495672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60928912" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67495672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41783969">
+  <w:abstractNum w:abstractNumId="82802294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18734353">
+    <w:lvl w:ilvl="0" w:tplc="68022557">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41783969">
-    <w:abstractNumId w:val="41783969"/>
+  <w:num w:numId="82802294">
+    <w:abstractNumId w:val="82802294"/>
   </w:num>
-  <w:num w:numId="41783970">
-    <w:abstractNumId w:val="41783970"/>
+  <w:num w:numId="82802295">
+    <w:abstractNumId w:val="82802295"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId632665002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638241535" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30726a1f1001bc304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId31306a1f1001bc38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId51756a1f1001bccaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId17606a1f1001c17ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId21076a1f1001c1c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId23136a1f1001c1eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId43816a1f1001c20c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId79746a1f1001c20f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82476a1f1001c2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId50566a1f1001c2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId68726a1f1001c25bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId80416a1f1001c2675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId30656a1f1001c27ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId94236a1f1001c2842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId12386a1f1001c29d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId12726a1f1001c33a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId84726a1f1001c34a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId96696a1f1001c354f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId10156a1f1001c3613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId28426a1f1001c37d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId21096a1f1001c3981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId55676a1f1001c3a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId39776a1f1001c40e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId75586a1f1001c42c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId62436a1f1001c451a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId27336a1f1001c461b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId53706a1f1001c46dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10466a1f1001c4844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId97476a1f1001bcb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97476a1f1001bcb2c.jpg"/><Relationship Id="rId24766a1f1001bf56d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24766a1f1001bf56d.jpg"/><Relationship Id="rId80206a1f1001c4bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80206a1f1001c4bab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329942960" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId681289566" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37236a3a015c13c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId31346a3a015c13cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId82456a3a015c14577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId40236a3a015c18b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId88066a3a015c18fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId67866a3a015c19260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId39356a3a015c19492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId49146a3a015c194c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78916a3a015c197ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId75046a3a015c19801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId44496a3a015c1995e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId23536a3a015c19a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId97546a3a015c19b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId21446a3a015c19be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId98836a3a015c19d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId63316a3a015c1a8cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId74686a3a015c1a9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId84116a3a015c1aa87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId33206a3a015c1ab53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId43826a3a015c1ad12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId28076a3a015c1aecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId44576a3a015c1af80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId31056a3a015c1b645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId54126a3a015c1b738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId46186a3a015c1b974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId40736a3a015c1ba88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId98266a3a015c1bb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95656a3a015c1bcac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId69796a3a015c1444d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69796a3a015c1444d.jpg"/><Relationship Id="rId31426a3a015c16915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31426a3a015c16915.jpg"/><Relationship Id="rId95896a3a015c1bd7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95896a3a015c1bd7c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>