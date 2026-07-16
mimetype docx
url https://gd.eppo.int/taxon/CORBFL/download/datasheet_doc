--- v12 (2026-06-23)
+++ v13 (2026-07-16)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37236a3a015c13c80" w:history="1">
+            <w:hyperlink r:id="rId54236a5888576c38d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31346a3a015c13cec" w:history="1">
+            <w:hyperlink r:id="rId15486a5888576c3f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8020896" name="name83046a3a015c1444f" descr="9360.jpg"/>
+                  <wp:docPr id="74253390" name="name25116a5888576caa3" descr="9360.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9360.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69796a3a015c1444d" cstate="print"/>
+                          <a:blip r:embed="rId18386a5888576caa2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82456a3a015c14577" w:history="1">
+            <w:hyperlink r:id="rId18896a5888576cbe9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,63 +4294,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11287514" name="name87346a3a015c16919" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="57705727" name="name45036a5888576efde" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31426a3a015c16915" cstate="print"/>
+                    <a:blip r:embed="rId63906a5888576efda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4432,51 +4432,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Alberta, Manitoba, Ontario, Québec, Saskatchewan), United States of America (Colorado, Connecticut, Idaho, Iowa, Michigan, Montana, Nebraska, North Dakota, Ohio, Oregon, Virginia, Wisconsin, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Brazil (Distrito Federal, Goias, Mato Grosso do Sul, Minas Gerais, Parana, Santa Catarina, Sao Paulo), Colombia, Venezuela</w:t>
+        <w:t xml:space="preserve"> Brazil (Distrito Federal, Goias, Mato Grosso do Sul, Minas Gerais, Parana, Santa Catarina, Sao Paulo), Chile, Colombia, Venezuela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australia (New South Wales, Queensland, South Australia, Victoria)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40236a3a015c18b6d" w:history="1">
+      <w:hyperlink r:id="rId76736a588857710a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88066a3a015c18fce" w:history="1">
+      <w:hyperlink r:id="rId93716a58885771508" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67866a3a015c19260" w:history="1">
+      <w:hyperlink r:id="rId35956a58885771799" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39356a3a015c19492" w:history="1">
+      <w:hyperlink r:id="rId98926a588857719a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49146a3a015c194c7" w:history="1">
+      <w:hyperlink r:id="rId33116a588857719d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78916a3a015c197ca" w:history="1">
+      <w:hyperlink r:id="rId26586a58885771c58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75046a3a015c19801" w:history="1">
+      <w:hyperlink r:id="rId80656a58885771c94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44496a3a015c1995e" w:history="1">
+      <w:hyperlink r:id="rId78536a58885771dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23536a3a015c19a0f" w:history="1">
+      <w:hyperlink r:id="rId93446a58885771e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97546a3a015c19b94" w:history="1">
+      <w:hyperlink r:id="rId39006a58885772008" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21446a3a015c19be7" w:history="1">
+      <w:hyperlink r:id="rId65816a58885772058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98836a3a015c19d75" w:history="1">
+      <w:hyperlink r:id="rId52026a588857721e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63316a3a015c1a8cc" w:history="1">
+      <w:hyperlink r:id="rId51606a58885772d0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74686a3a015c1a9d6" w:history="1">
+      <w:hyperlink r:id="rId87116a58885772e0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84116a3a015c1aa87" w:history="1">
+      <w:hyperlink r:id="rId75296a58885772e91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33206a3a015c1ab53" w:history="1">
+      <w:hyperlink r:id="rId65876a58885772f4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43826a3a015c1ad12" w:history="1">
+      <w:hyperlink r:id="rId97926a588857730fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28076a3a015c1aecf" w:history="1">
+      <w:hyperlink r:id="rId78086a588857732a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44576a3a015c1af80" w:history="1">
+      <w:hyperlink r:id="rId16496a5888577334d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31056a3a015c1b645" w:history="1">
+      <w:hyperlink r:id="rId97246a588857739e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54126a3a015c1b738" w:history="1">
+      <w:hyperlink r:id="rId32436a58885773acf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46186a3a015c1b974" w:history="1">
+      <w:hyperlink r:id="rId32576a58885773d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40736a3a015c1ba88" w:history="1">
+      <w:hyperlink r:id="rId32446a58885773dfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98266a3a015c1bb4a" w:history="1">
+      <w:hyperlink r:id="rId55166a58885773eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95656a3a015c1bcac" w:history="1">
+      <w:hyperlink r:id="rId56676a5888577401b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35561176" name="name76166a3a015c1bd7d" descr="eu_funding_250.png"/>
+            <wp:docPr id="52621061" name="name66376a588857742ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95896a3a015c1bd7c" cstate="print"/>
+                    <a:blip r:embed="rId22126a588857742cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82802295">
+  <w:abstractNum w:abstractNumId="56682577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67495672">
+    <w:lvl w:ilvl="0" w:tplc="87682437">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67495672" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87682437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67495672" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87682437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67495672" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87682437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67495672" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87682437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67495672" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87682437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67495672" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87682437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67495672" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87682437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67495672" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87682437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82802294">
+  <w:abstractNum w:abstractNumId="56682576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68022557">
+    <w:lvl w:ilvl="0" w:tplc="53238527">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82802294">
-    <w:abstractNumId w:val="82802294"/>
+  <w:num w:numId="56682576">
+    <w:abstractNumId w:val="56682576"/>
   </w:num>
-  <w:num w:numId="82802295">
-    <w:abstractNumId w:val="82802295"/>
+  <w:num w:numId="56682577">
+    <w:abstractNumId w:val="56682577"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329942960" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId681289566" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37236a3a015c13c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId31346a3a015c13cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId82456a3a015c14577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId40236a3a015c18b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId88066a3a015c18fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId67866a3a015c19260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId39356a3a015c19492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId49146a3a015c194c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78916a3a015c197ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId75046a3a015c19801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId44496a3a015c1995e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId23536a3a015c19a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId97546a3a015c19b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId21446a3a015c19be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId98836a3a015c19d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId63316a3a015c1a8cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId74686a3a015c1a9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId84116a3a015c1aa87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId33206a3a015c1ab53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId43826a3a015c1ad12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId28076a3a015c1aecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId44576a3a015c1af80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId31056a3a015c1b645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId54126a3a015c1b738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId46186a3a015c1b974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId40736a3a015c1ba88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId98266a3a015c1bb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95656a3a015c1bcac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId69796a3a015c1444d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69796a3a015c1444d.jpg"/><Relationship Id="rId31426a3a015c16915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31426a3a015c16915.jpg"/><Relationship Id="rId95896a3a015c1bd7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95896a3a015c1bd7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430827552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId525265878" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54236a5888576c38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId15486a5888576c3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId18896a5888576cbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId76736a588857710a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId93716a58885771508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId35956a58885771799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId98926a588857719a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId33116a588857719d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26586a58885771c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId80656a58885771c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId78536a58885771dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId93446a58885771e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId39006a58885772008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId65816a58885772058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId52026a588857721e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId51606a58885772d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId87116a58885772e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId75296a58885772e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId65876a58885772f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId97926a588857730fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId78086a588857732a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId16496a5888577334d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId97246a588857739e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId32436a58885773acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId32576a58885773d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId32446a58885773dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId55166a58885773eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56676a5888577401b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId18386a5888576caa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18386a5888576caa2.jpg"/><Relationship Id="rId63906a5888576efda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63906a5888576efda.jpg"/><Relationship Id="rId22126a588857742cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22126a588857742cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>