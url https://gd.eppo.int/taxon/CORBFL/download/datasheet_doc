--- v13 (2026-07-16)
+++ v14 (2026-08-06)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54236a5888576c38d" w:history="1">
+            <w:hyperlink r:id="rId22616a741d22d45df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15486a5888576c3f7" w:history="1">
+            <w:hyperlink r:id="rId20726a741d22d4662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74253390" name="name25116a5888576caa3" descr="9360.jpg"/>
+                  <wp:docPr id="79620095" name="name88866a741d22d4f6c" descr="9360.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9360.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18386a5888576caa2" cstate="print"/>
+                          <a:blip r:embed="rId21466a741d22d4f6a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18896a5888576cbe9" w:history="1">
+            <w:hyperlink r:id="rId18846a741d22d5096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,63 +4294,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57705727" name="name45036a5888576efde" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="21598664" name="name69636a741d22d7781" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63906a5888576efda" cstate="print"/>
+                    <a:blip r:embed="rId95966a741d22d777e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76736a588857710a5" w:history="1">
+      <w:hyperlink r:id="rId37896a741d22d9877" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93716a58885771508" w:history="1">
+      <w:hyperlink r:id="rId72406a741d22d9d08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35956a58885771799" w:history="1">
+      <w:hyperlink r:id="rId30296a741d22d9faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98926a588857719a3" w:history="1">
+      <w:hyperlink r:id="rId76306a741d22da1d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33116a588857719d6" w:history="1">
+      <w:hyperlink r:id="rId41526a741d22da205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26586a58885771c58" w:history="1">
+      <w:hyperlink r:id="rId91186a741d22da49f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80656a58885771c94" w:history="1">
+      <w:hyperlink r:id="rId37746a741d22da4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78536a58885771dee" w:history="1">
+      <w:hyperlink r:id="rId70376a741d22da640" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93446a58885771e9c" w:history="1">
+      <w:hyperlink r:id="rId32516a741d22da6fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39006a58885772008" w:history="1">
+      <w:hyperlink r:id="rId69976a741d22da8bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65816a58885772058" w:history="1">
+      <w:hyperlink r:id="rId64586a741d22da916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52026a588857721e9" w:history="1">
+      <w:hyperlink r:id="rId85886a741d22daab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51606a58885772d0f" w:history="1">
+      <w:hyperlink r:id="rId65826a741d22db4d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87116a58885772e0b" w:history="1">
+      <w:hyperlink r:id="rId67376a741d22db5cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75296a58885772e91" w:history="1">
+      <w:hyperlink r:id="rId24436a741d22db656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65876a58885772f4c" w:history="1">
+      <w:hyperlink r:id="rId17646a741d22db714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97926a588857730fc" w:history="1">
+      <w:hyperlink r:id="rId60296a741d22db8d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78086a588857732a0" w:history="1">
+      <w:hyperlink r:id="rId30686a741d22dba7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16496a5888577334d" w:history="1">
+      <w:hyperlink r:id="rId94296a741d22dbb9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97246a588857739e3" w:history="1">
+      <w:hyperlink r:id="rId75406a741d22dc349" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32436a58885773acf" w:history="1">
+      <w:hyperlink r:id="rId92096a741d22dc440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32576a58885773d01" w:history="1">
+      <w:hyperlink r:id="rId19086a741d22dc694" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32446a58885773dfb" w:history="1">
+      <w:hyperlink r:id="rId25486a741d22dc793" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55166a58885773eb6" w:history="1">
+      <w:hyperlink r:id="rId55466a741d22dc858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56676a5888577401b" w:history="1">
+      <w:hyperlink r:id="rId95896a741d22dc9bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52621061" name="name66376a588857742ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="76119393" name="name48986a741d22dca7b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22126a588857742cd" cstate="print"/>
+                    <a:blip r:embed="rId55376a741d22dca7a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56682577">
+  <w:abstractNum w:abstractNumId="74667101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87682437">
+    <w:lvl w:ilvl="0" w:tplc="85093069">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87682437" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85093069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87682437" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85093069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87682437" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85093069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87682437" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85093069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87682437" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85093069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87682437" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85093069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87682437" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85093069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87682437" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85093069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56682576">
+  <w:abstractNum w:abstractNumId="74667100">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53238527">
+    <w:lvl w:ilvl="0" w:tplc="94244503">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56682576">
-    <w:abstractNumId w:val="56682576"/>
+  <w:num w:numId="74667100">
+    <w:abstractNumId w:val="74667100"/>
   </w:num>
-  <w:num w:numId="56682577">
-    <w:abstractNumId w:val="56682577"/>
+  <w:num w:numId="74667101">
+    <w:abstractNumId w:val="74667101"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430827552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId525265878" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54236a5888576c38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId15486a5888576c3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId18896a5888576cbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId76736a588857710a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId93716a58885771508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId35956a58885771799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId98926a588857719a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId33116a588857719d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26586a58885771c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId80656a58885771c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId78536a58885771dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId93446a58885771e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId39006a58885772008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId65816a58885772058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId52026a588857721e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId51606a58885772d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId87116a58885772e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId75296a58885772e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId65876a58885772f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId97926a588857730fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId78086a588857732a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId16496a5888577334d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId97246a588857739e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId32436a58885773acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId32576a58885773d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId32446a58885773dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId55166a58885773eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56676a5888577401b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId18386a5888576caa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18386a5888576caa2.jpg"/><Relationship Id="rId63906a5888576efda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63906a5888576efda.jpg"/><Relationship Id="rId22126a588857742cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22126a588857742cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996531708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190350524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22616a741d22d45df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId20726a741d22d4662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId18846a741d22d5096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId37896a741d22d9877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId72406a741d22d9d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId30296a741d22d9faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId76306a741d22da1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId41526a741d22da205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91186a741d22da49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId37746a741d22da4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId70376a741d22da640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId32516a741d22da6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId69976a741d22da8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId64586a741d22da916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId85886a741d22daab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId65826a741d22db4d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId67376a741d22db5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId24436a741d22db656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId17646a741d22db714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId60296a741d22db8d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId30686a741d22dba7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId94296a741d22dbb9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId75406a741d22dc349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId92096a741d22dc440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId19086a741d22dc694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId25486a741d22dc793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId55466a741d22dc858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95896a741d22dc9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId21466a741d22d4f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21466a741d22d4f6a.jpg"/><Relationship Id="rId95966a741d22d777e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95966a741d22d777e.jpg"/><Relationship Id="rId55376a741d22dca7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55376a741d22dca7a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>