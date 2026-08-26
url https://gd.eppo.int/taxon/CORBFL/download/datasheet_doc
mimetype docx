--- v14 (2026-08-06)
+++ v15 (2026-08-26)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22616a741d22d45df" w:history="1">
+            <w:hyperlink r:id="rId70616a8e9cbf9e502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20726a741d22d4662" w:history="1">
+            <w:hyperlink r:id="rId25986a8e9cbf9e574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79620095" name="name88866a741d22d4f6c" descr="9360.jpg"/>
+                  <wp:docPr id="68328453" name="name51086a8e9cbf9e65e" descr="20561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="9360.jpg"/>
+                          <pic:cNvPr id="0" name="20561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21466a741d22d4f6a" cstate="print"/>
+                          <a:blip r:embed="rId26916a8e9cbf9e65d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18846a741d22d5096" w:history="1">
+            <w:hyperlink r:id="rId71336a8e9cbf9e7b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,105 +4294,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21598664" name="name69636a741d22d7781" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="9717757" name="name34326a8e9cbfa0d83" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95966a741d22d777e" cstate="print"/>
+                    <a:blip r:embed="rId15676a8e9cbfa0d7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Greece (mainland), Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Spain (mainland), Switzerland, Tunisia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Belgium, Croatia, Greece (mainland), Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Spain (mainland), Switzerland, Tunisia, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mauritius, Tunisia, Zambia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37896a741d22d9877" w:history="1">
+      <w:hyperlink r:id="rId20496a8e9cbfa2f87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72406a741d22d9d08" w:history="1">
+      <w:hyperlink r:id="rId95406a8e9cbfa3419" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30296a741d22d9faf" w:history="1">
+      <w:hyperlink r:id="rId36936a8e9cbfa36b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76306a741d22da1d1" w:history="1">
+      <w:hyperlink r:id="rId46656a8e9cbfa38d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41526a741d22da205" w:history="1">
+      <w:hyperlink r:id="rId29896a8e9cbfa3907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91186a741d22da49f" w:history="1">
+      <w:hyperlink r:id="rId76606a8e9cbfa3b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37746a741d22da4d5" w:history="1">
+      <w:hyperlink r:id="rId60626a8e9cbfa3bd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70376a741d22da640" w:history="1">
+      <w:hyperlink r:id="rId32456a8e9cbfa3d2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32516a741d22da6fd" w:history="1">
+      <w:hyperlink r:id="rId50026a8e9cbfa3ddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69976a741d22da8bf" w:history="1">
+      <w:hyperlink r:id="rId33786a8e9cbfa3f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64586a741d22da916" w:history="1">
+      <w:hyperlink r:id="rId51896a8e9cbfa3fd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85886a741d22daab3" w:history="1">
+      <w:hyperlink r:id="rId28346a8e9cbfa417b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65826a741d22db4d2" w:history="1">
+      <w:hyperlink r:id="rId59806a8e9cbfa4b8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67376a741d22db5cb" w:history="1">
+      <w:hyperlink r:id="rId29086a8e9cbfa4c90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24436a741d22db656" w:history="1">
+      <w:hyperlink r:id="rId58566a8e9cbfa4d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17646a741d22db714" w:history="1">
+      <w:hyperlink r:id="rId26236a8e9cbfa4ddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60296a741d22db8d3" w:history="1">
+      <w:hyperlink r:id="rId87176a8e9cbfa4fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30686a741d22dba7e" w:history="1">
+      <w:hyperlink r:id="rId30026a8e9cbfa517b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94296a741d22dbb9c" w:history="1">
+      <w:hyperlink r:id="rId94996a8e9cbfa522e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75406a741d22dc349" w:history="1">
+      <w:hyperlink r:id="rId44606a8e9cbfa58d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92096a741d22dc440" w:history="1">
+      <w:hyperlink r:id="rId16606a8e9cbfa59cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19086a741d22dc694" w:history="1">
+      <w:hyperlink r:id="rId89646a8e9cbfa5c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25486a741d22dc793" w:history="1">
+      <w:hyperlink r:id="rId43076a8e9cbfa5d35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55466a741d22dc858" w:history="1">
+      <w:hyperlink r:id="rId15096a8e9cbfa5df8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95896a741d22dc9bc" w:history="1">
+      <w:hyperlink r:id="rId91806a8e9cbfa5f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76119393" name="name48986a741d22dca7b" descr="eu_funding_250.png"/>
+            <wp:docPr id="57637216" name="name81106a8e9cbfa5fee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55376a741d22dca7a" cstate="print"/>
+                    <a:blip r:embed="rId58956a8e9cbfa5fed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74667101">
+  <w:abstractNum w:abstractNumId="72262708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85093069">
+    <w:lvl w:ilvl="0" w:tplc="73011774">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85093069" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73011774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85093069" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73011774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85093069" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73011774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85093069" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73011774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85093069" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73011774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85093069" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73011774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85093069" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73011774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85093069" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73011774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74667100">
+  <w:abstractNum w:abstractNumId="72262707">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94244503">
+    <w:lvl w:ilvl="0" w:tplc="35246683">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74667100">
-    <w:abstractNumId w:val="74667100"/>
+  <w:num w:numId="72262707">
+    <w:abstractNumId w:val="72262707"/>
   </w:num>
-  <w:num w:numId="74667101">
-    <w:abstractNumId w:val="74667101"/>
+  <w:num w:numId="72262708">
+    <w:abstractNumId w:val="72262708"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996531708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190350524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22616a741d22d45df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId20726a741d22d4662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId18846a741d22d5096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId37896a741d22d9877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId72406a741d22d9d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId30296a741d22d9faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId76306a741d22da1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId41526a741d22da205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91186a741d22da49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId37746a741d22da4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId70376a741d22da640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId32516a741d22da6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId69976a741d22da8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId64586a741d22da916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId85886a741d22daab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId65826a741d22db4d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId67376a741d22db5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId24436a741d22db656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId17646a741d22db714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId60296a741d22db8d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId30686a741d22dba7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId94296a741d22dbb9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId75406a741d22dc349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId92096a741d22dc440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId19086a741d22dc694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId25486a741d22dc793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId55466a741d22dc858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95896a741d22dc9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId21466a741d22d4f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21466a741d22d4f6a.jpg"/><Relationship Id="rId95966a741d22d777e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95966a741d22d777e.jpg"/><Relationship Id="rId55376a741d22dca7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55376a741d22dca7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId952586422" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877562696" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70616a8e9cbf9e502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId25986a8e9cbf9e574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId71336a8e9cbf9e7b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId20496a8e9cbfa2f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId95406a8e9cbfa3419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId36936a8e9cbfa36b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId46656a8e9cbfa38d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId29896a8e9cbfa3907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76606a8e9cbfa3b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId60626a8e9cbfa3bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId32456a8e9cbfa3d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId50026a8e9cbfa3ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId33786a8e9cbfa3f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId51896a8e9cbfa3fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId28346a8e9cbfa417b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId59806a8e9cbfa4b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId29086a8e9cbfa4c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId58566a8e9cbfa4d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId26236a8e9cbfa4ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId87176a8e9cbfa4fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId30026a8e9cbfa517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId94996a8e9cbfa522e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId44606a8e9cbfa58d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId16606a8e9cbfa59cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId89646a8e9cbfa5c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId43076a8e9cbfa5d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId15096a8e9cbfa5df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91806a8e9cbfa5f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId26916a8e9cbf9e65d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26916a8e9cbf9e65d.jpg"/><Relationship Id="rId15676a8e9cbfa0d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15676a8e9cbfa0d7e.jpg"/><Relationship Id="rId58956a8e9cbfa5fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58956a8e9cbfa5fed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>