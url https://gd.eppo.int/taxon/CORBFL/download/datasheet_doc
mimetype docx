--- v15 (2026-08-26)
+++ v16 (2026-09-16)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70616a8e9cbf9e502" w:history="1">
+            <w:hyperlink r:id="rId47826aaad1d727a1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25986a8e9cbf9e574" w:history="1">
+            <w:hyperlink r:id="rId50476aaad1d727a8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68328453" name="name51086a8e9cbf9e65e" descr="20561.jpg"/>
+                  <wp:docPr id="82648772" name="name70346aaad1d7282e8" descr="20561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26916a8e9cbf9e65d" cstate="print"/>
+                          <a:blip r:embed="rId91766aaad1d7282e6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71336a8e9cbf9e7b4" w:history="1">
+            <w:hyperlink r:id="rId79796aaad1d72844d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,105 +4294,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9717757" name="name34326a8e9cbfa0d83" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="48201751" name="name36946aaad1d72a91c" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15676a8e9cbfa0d7e" cstate="print"/>
+                    <a:blip r:embed="rId28776aaad1d72a917" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Croatia, Greece (mainland), Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Spain (mainland), Switzerland, Tunisia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Belgium, Bulgaria, Croatia, Greece (mainland), Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Spain (mainland), Switzerland, Tunisia, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mauritius, Tunisia, Zambia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20496a8e9cbfa2f87" w:history="1">
+      <w:hyperlink r:id="rId21046aaad1d72ca67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95406a8e9cbfa3419" w:history="1">
+      <w:hyperlink r:id="rId66776aaad1d72ced8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36936a8e9cbfa36b6" w:history="1">
+      <w:hyperlink r:id="rId13156aaad1d72d185" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46656a8e9cbfa38d2" w:history="1">
+      <w:hyperlink r:id="rId56566aaad1d72d39b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29896a8e9cbfa3907" w:history="1">
+      <w:hyperlink r:id="rId19116aaad1d72d3ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76606a8e9cbfa3b9b" w:history="1">
+      <w:hyperlink r:id="rId26766aaad1d72d678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60626a8e9cbfa3bd1" w:history="1">
+      <w:hyperlink r:id="rId37316aaad1d72d6ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32456a8e9cbfa3d2d" w:history="1">
+      <w:hyperlink r:id="rId49826aaad1d72d809" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50026a8e9cbfa3ddf" w:history="1">
+      <w:hyperlink r:id="rId85816aaad1d72d8bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33786a8e9cbfa3f7e" w:history="1">
+      <w:hyperlink r:id="rId29226aaad1d72da39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51896a8e9cbfa3fd2" w:history="1">
+      <w:hyperlink r:id="rId81216aaad1d72da8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28346a8e9cbfa417b" w:history="1">
+      <w:hyperlink r:id="rId83696aaad1d72dc16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59806a8e9cbfa4b8b" w:history="1">
+      <w:hyperlink r:id="rId12606aaad1d72e7a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29086a8e9cbfa4c90" w:history="1">
+      <w:hyperlink r:id="rId66226aaad1d72e8b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58566a8e9cbfa4d1b" w:history="1">
+      <w:hyperlink r:id="rId86016aaad1d72e93c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26236a8e9cbfa4ddd" w:history="1">
+      <w:hyperlink r:id="rId54126aaad1d72e9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87176a8e9cbfa4fa8" w:history="1">
+      <w:hyperlink r:id="rId64296aaad1d72ebb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30026a8e9cbfa517b" w:history="1">
+      <w:hyperlink r:id="rId44106aaad1d72eda2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94996a8e9cbfa522e" w:history="1">
+      <w:hyperlink r:id="rId47776aaad1d72ee58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44606a8e9cbfa58d1" w:history="1">
+      <w:hyperlink r:id="rId68806aaad1d72f4f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16606a8e9cbfa59cf" w:history="1">
+      <w:hyperlink r:id="rId34076aaad1d72f5e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89646a8e9cbfa5c22" w:history="1">
+      <w:hyperlink r:id="rId25666aaad1d72f81e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43076a8e9cbfa5d35" w:history="1">
+      <w:hyperlink r:id="rId65826aaad1d72f92d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15096a8e9cbfa5df8" w:history="1">
+      <w:hyperlink r:id="rId36216aaad1d72f9ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91806a8e9cbfa5f5d" w:history="1">
+      <w:hyperlink r:id="rId57406aaad1d72fb4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57637216" name="name81106a8e9cbfa5fee" descr="eu_funding_250.png"/>
+            <wp:docPr id="92341345" name="name74606aaad1d72fbcc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58956a8e9cbfa5fed" cstate="print"/>
+                    <a:blip r:embed="rId41516aaad1d72fbcb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72262708">
+  <w:abstractNum w:abstractNumId="38595810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73011774">
+    <w:lvl w:ilvl="0" w:tplc="19039645">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73011774" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19039645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73011774" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19039645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73011774" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19039645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73011774" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19039645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73011774" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19039645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73011774" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19039645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73011774" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19039645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73011774" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19039645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72262707">
+  <w:abstractNum w:abstractNumId="38595809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35246683">
+    <w:lvl w:ilvl="0" w:tplc="44741836">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72262707">
-    <w:abstractNumId w:val="72262707"/>
+  <w:num w:numId="38595809">
+    <w:abstractNumId w:val="38595809"/>
   </w:num>
-  <w:num w:numId="72262708">
-    <w:abstractNumId w:val="72262708"/>
+  <w:num w:numId="38595810">
+    <w:abstractNumId w:val="38595810"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId952586422" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877562696" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70616a8e9cbf9e502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId25986a8e9cbf9e574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId71336a8e9cbf9e7b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId20496a8e9cbfa2f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId95406a8e9cbfa3419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId36936a8e9cbfa36b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId46656a8e9cbfa38d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId29896a8e9cbfa3907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76606a8e9cbfa3b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId60626a8e9cbfa3bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId32456a8e9cbfa3d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId50026a8e9cbfa3ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId33786a8e9cbfa3f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId51896a8e9cbfa3fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId28346a8e9cbfa417b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId59806a8e9cbfa4b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId29086a8e9cbfa4c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId58566a8e9cbfa4d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId26236a8e9cbfa4ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId87176a8e9cbfa4fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId30026a8e9cbfa517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId94996a8e9cbfa522e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId44606a8e9cbfa58d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId16606a8e9cbfa59cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId89646a8e9cbfa5c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId43076a8e9cbfa5d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId15096a8e9cbfa5df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91806a8e9cbfa5f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId26916a8e9cbf9e65d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26916a8e9cbf9e65d.jpg"/><Relationship Id="rId15676a8e9cbfa0d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15676a8e9cbfa0d7e.jpg"/><Relationship Id="rId58956a8e9cbfa5fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58956a8e9cbfa5fed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257408206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233981814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47826aaad1d727a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId50476aaad1d727a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId79796aaad1d72844d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId21046aaad1d72ca67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId66776aaad1d72ced8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId13156aaad1d72d185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId56566aaad1d72d39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId19116aaad1d72d3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26766aaad1d72d678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId37316aaad1d72d6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId49826aaad1d72d809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId85816aaad1d72d8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId29226aaad1d72da39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId81216aaad1d72da8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId83696aaad1d72dc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId12606aaad1d72e7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId66226aaad1d72e8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId86016aaad1d72e93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId54126aaad1d72e9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId64296aaad1d72ebb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId44106aaad1d72eda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId47776aaad1d72ee58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId68806aaad1d72f4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId34076aaad1d72f5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId25666aaad1d72f81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId65826aaad1d72f92d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId36216aaad1d72f9ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57406aaad1d72fb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId91766aaad1d7282e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91766aaad1d7282e6.jpg"/><Relationship Id="rId28776aaad1d72a917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28776aaad1d72a917.jpg"/><Relationship Id="rId41516aaad1d72fbcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41516aaad1d72fbcb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>