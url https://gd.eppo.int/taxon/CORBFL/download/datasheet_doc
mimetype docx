--- v16 (2026-09-16)
+++ v17 (2026-10-06)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Hedges) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial tan spot of bean, bacterial tan spot of soybean, bacterial wilt of bean, bacterial wilt of common bean, bacterial wilt of dry beans, vascular wilt of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47826aaad1d727a1c" w:history="1">
+            <w:hyperlink r:id="rId76576ac55d71215c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50476aaad1d727a8a" w:history="1">
+            <w:hyperlink r:id="rId64306ac55d7121631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CORBFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82648772" name="name70346aaad1d7282e8" descr="20561.jpg"/>
+                  <wp:docPr id="2119876" name="name34916ac55d7121b25" descr="20561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91766aaad1d7282e6" cstate="print"/>
+                          <a:blip r:embed="rId70126ac55d7121b23" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79796aaad1d72844d" w:history="1">
+            <w:hyperlink r:id="rId59156ac55d7121c5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4294,105 +4294,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Africa, the first confirmed case is from Zambia in soybean (Pawlowski and Hartman, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48201751" name="name36946aaad1d72a91c" descr="CORBFL_distribution_map.jpg"/>
+            <wp:docPr id="68548871" name="name99626ac55d7123ecc" descr="CORBFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CORBFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28776aaad1d72a917" cstate="print"/>
+                    <a:blip r:embed="rId84196ac55d7123ec8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belgium, Bulgaria, Croatia, Greece (mainland), Hungary, Netherlands, Russian Federation (Central Russia, Far East, Southern Russia), Spain (mainland), Switzerland, Tunisia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Belgium, Bulgaria, Croatia, Greece (mainland), Hungary, Russian Federation (Central Russia, Far East, Southern Russia), Spain (mainland), Switzerland, Tunisia, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mauritius, Tunisia, Zambia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8981,51 +8981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21046aaad1d72ca67" w:history="1">
+      <w:hyperlink r:id="rId36556ac55d7126051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9672,51 +9672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-280. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66776aaad1d72ced8" w:history="1">
+      <w:hyperlink r:id="rId20426ac55d712664a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0243-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10083,51 +10083,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–273.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donausoja (2021) Soya cultivation in Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13156aaad1d72d185" w:history="1">
+      <w:hyperlink r:id="rId68626ac55d71268ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10416,81 +10416,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56566aaad1d72d39b" w:history="1">
+      <w:hyperlink r:id="rId76286ac55d7126b1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database. Accessed May 2018. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19116aaad1d72d3ce" w:history="1">
+      <w:hyperlink r:id="rId32336ac55d7126b51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved June 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10857,81 +10857,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 434-438 (in Portuguese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26766aaad1d72d678" w:history="1">
+      <w:hyperlink r:id="rId89146ac55d7126e05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582007000500011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eurostat (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37316aaad1d72d6ad" w:history="1">
+      <w:hyperlink r:id="rId64916ac55d7126e3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved 2021-06-11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11102,51 +11102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">189-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49826aaad1d72d809" w:history="1">
+      <w:hyperlink r:id="rId26386ac55d71270ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-018-01648-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11212,51 +11212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">485–493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85816aaad1d72d8bb" w:history="1">
+      <w:hyperlink r:id="rId30746ac55d712717a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02176-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11449,101 +11449,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29226aaad1d72da39" w:history="1">
+      <w:hyperlink r:id="rId60976ac55d7127314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1012077425747</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harveson RM (2013) The multicolored bacterium. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Features. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81216aaad1d72da8b" w:history="1">
+      <w:hyperlink r:id="rId83196ac55d712736d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11743,51 +11743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) found in western Nebraska. Plant Health Progress. Published online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83696aaad1d72dc16" w:history="1">
+      <w:hyperlink r:id="rId77516ac55d712755b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/php-2008-0815-01-br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13125,51 +13125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161–172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12606aaad1d72e7a2" w:history="1">
+      <w:hyperlink r:id="rId19116ac55d7128028" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-021-02232-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13273,51 +13273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 653–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66226aaad1d72e8b4" w:history="1">
+      <w:hyperlink r:id="rId26066ac55d7128127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jph.12300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13354,51 +13354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crop Protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 185-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86016aaad1d72e93c" w:history="1">
+      <w:hyperlink r:id="rId74446ac55d71281ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2015.09.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13473,51 +13473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">146, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">129–145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54126aaad1d72e9f9" w:history="1">
+      <w:hyperlink r:id="rId57536ac55d71282d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-016-0900-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13748,51 +13748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 605-621. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64296aaad1d72ebb3" w:history="1">
+      <w:hyperlink r:id="rId41186ac55d71284ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14014,51 +14014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">627–636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106aaad1d72eda2" w:history="1">
+      <w:hyperlink r:id="rId13396ac55d71286a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02193-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14124,51 +14124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Scientiarum. Agronomy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43, e51031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47776aaad1d72ee58" w:history="1">
+      <w:hyperlink r:id="rId22666ac55d7128758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4025/actasciagron.v43i1.51031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1705. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68806aaad1d72f4f1" w:history="1">
+      <w:hyperlink r:id="rId55526ac55d7128e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms8111705</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15311,51 +15311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 973-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34076aaad1d72f5e2" w:history="1">
+      <w:hyperlink r:id="rId13886ac55d7128f0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-13-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15664,51 +15664,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flaccumfacien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25666aaad1d72f81e" w:history="1">
+      <w:hyperlink r:id="rId59616ac55d7129178" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/15333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15826,51 +15826,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5299, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65826aaad1d72f92d" w:history="1">
+      <w:hyperlink r:id="rId97566ac55d712927b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -15936,51 +15936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtobacterium flaccumfaciens pv. flaccumfaciens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36216aaad1d72f9ed" w:history="1">
+      <w:hyperlink r:id="rId29706ac55d7129351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16153,90 +16153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57406aaad1d72fb4f" w:history="1">
+      <w:hyperlink r:id="rId35616ac55d71294e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01948.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92341345" name="name74606aaad1d72fbcc" descr="eu_funding_250.png"/>
+            <wp:docPr id="40192973" name="name57226ac55d712964f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41516aaad1d72fbcb" cstate="print"/>
+                    <a:blip r:embed="rId26686ac55d712964e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16334,137 +16334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38595810">
+  <w:abstractNum w:abstractNumId="91388288">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19039645">
+    <w:lvl w:ilvl="0" w:tplc="36120258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19039645" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36120258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19039645" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36120258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19039645" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36120258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19039645" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36120258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19039645" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36120258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19039645" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36120258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19039645" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36120258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19039645" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36120258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38595809">
+  <w:abstractNum w:abstractNumId="91388287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44741836">
+    <w:lvl w:ilvl="0" w:tplc="93260964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17216,55 +17216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38595809">
-    <w:abstractNumId w:val="38595809"/>
+  <w:num w:numId="91388287">
+    <w:abstractNumId w:val="91388287"/>
   </w:num>
-  <w:num w:numId="38595810">
-    <w:abstractNumId w:val="38595810"/>
+  <w:num w:numId="91388288">
+    <w:abstractNumId w:val="91388288"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28814,51 +28814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257408206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233981814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47826aaad1d727a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId50476aaad1d727a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId79796aaad1d72844d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId21046aaad1d72ca67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId66776aaad1d72ced8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId13156aaad1d72d185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId56566aaad1d72d39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId19116aaad1d72d3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26766aaad1d72d678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId37316aaad1d72d6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId49826aaad1d72d809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId85816aaad1d72d8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId29226aaad1d72da39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId81216aaad1d72da8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId83696aaad1d72dc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId12606aaad1d72e7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId66226aaad1d72e8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId86016aaad1d72e93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId54126aaad1d72e9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId64296aaad1d72ebb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId44106aaad1d72eda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId47776aaad1d72ee58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId68806aaad1d72f4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId34076aaad1d72f5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId25666aaad1d72f81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId65826aaad1d72f92d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId36216aaad1d72f9ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57406aaad1d72fb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId91766aaad1d7282e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91766aaad1d7282e6.jpg"/><Relationship Id="rId28776aaad1d72a917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28776aaad1d72a917.jpg"/><Relationship Id="rId41516aaad1d72fbcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41516aaad1d72fbcb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507639109" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId314693802" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76576ac55d71215c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/" TargetMode="External"/><Relationship Id="rId64306ac55d7121631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/categorization" TargetMode="External"/><Relationship Id="rId59156ac55d7121c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CORBFL/photos" TargetMode="External"/><Relationship Id="rId36556ac55d7126051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId20426ac55d712664a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0243-R" TargetMode="External"/><Relationship Id="rId68626ac55d71268ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donausoja.org/fileadmin/user_upload/Downloads/Soya_cultivation_in_Europe_plus_DS_Benefits.pdf" TargetMode="External"/><Relationship Id="rId76286ac55d7126b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId32336ac55d7126b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89146ac55d7126e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582007000500011" TargetMode="External"/><Relationship Id="rId64916ac55d7126e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/products-datasets/-/tag00094" TargetMode="External"/><Relationship Id="rId26386ac55d71270ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-018-01648-0" TargetMode="External"/><Relationship Id="rId30746ac55d712717a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02176-6" TargetMode="External"/><Relationship Id="rId60976ac55d7127314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1012077425747" TargetMode="External"/><Relationship Id="rId83196ac55d712736d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/bacterium.aspx" TargetMode="External"/><Relationship Id="rId77516ac55d712755b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/php-2008-0815-01-br" TargetMode="External"/><Relationship Id="rId19116ac55d7128028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-021-02232-9" TargetMode="External"/><Relationship Id="rId26066ac55d7128127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jph.12300" TargetMode="External"/><Relationship Id="rId74446ac55d71281ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId57536ac55d71282d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId41186ac55d71284ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12926" TargetMode="External"/><Relationship Id="rId13396ac55d71286a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02193-5" TargetMode="External"/><Relationship Id="rId22666ac55d7128758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4025/actasciagron.v43i1.51031" TargetMode="External"/><Relationship Id="rId55526ac55d7128e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms8111705" TargetMode="External"/><Relationship Id="rId13886ac55d7128f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-13-0391-RE" TargetMode="External"/><Relationship Id="rId59616ac55d7129178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/15333" TargetMode="External"/><Relationship Id="rId97566ac55d712927b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5299" TargetMode="External"/><Relationship Id="rId29706ac55d7129351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35616ac55d71294e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01948.x" TargetMode="External"/><Relationship Id="rId70126ac55d7121b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70126ac55d7121b23.jpg"/><Relationship Id="rId84196ac55d7123ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84196ac55d7123ec8.jpg"/><Relationship Id="rId26686ac55d712964e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26686ac55d712964e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>