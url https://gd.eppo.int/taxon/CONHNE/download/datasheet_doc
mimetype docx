--- v6 (2026-03-19)
+++ v7 (2026-04-17)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plum curculio, plum weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198369bc49ee8d5d0" w:history="1">
+            <w:hyperlink r:id="rId116669e20f270b923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868769bc49ee8d63a" w:history="1">
+            <w:hyperlink r:id="rId496169e20f270b98e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONHNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13362580" name="name129469bc49ee8dc66" descr="12070.jpg"/>
+                  <wp:docPr id="2838156" name="name489969e20f270c157" descr="12070.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12070.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId566269bc49ee8dc64" cstate="print"/>
+                          <a:blip r:embed="rId299169e20f270c155" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId656969bc49ee8dd96" w:history="1">
+            <w:hyperlink r:id="rId308369e20f270c262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1836,63 +1836,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65685022" name="name645369bc49ee8f20c" descr="CONHNE_distribution_map.jpg"/>
+            <wp:docPr id="10641931" name="name496969e20f270d7d1" descr="CONHNE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CONHNE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId952569bc49ee8f209" cstate="print"/>
+                    <a:blip r:embed="rId846069e20f270d7ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5251,51 +5251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) in apple orchards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695969bc49ee909c2" w:history="1">
+      <w:hyperlink r:id="rId537269e20f270efff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2019.1261.25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5368,72 +5368,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2018) EFSA PLH Panel (EFSA Plant Health Panel), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappal_a L, Czwienczek E and MacLeod A. Scientific opinion on the pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 16(10), 5437, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635469bc49ee90a88" w:history="1">
+      <w:hyperlink r:id="rId358969e20f270f0c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407669bc49ee90aa8" w:history="1"/>
+      <w:hyperlink r:id="rId449469e20f270f0e5" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eller FJ &amp; Bartelt RJ (1996) Grandisoic acid, a male-produced aggregation pheromone from the plum curculio, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635469bc49ee90ba6" w:history="1">
+      <w:hyperlink r:id="rId143269e20f270f1e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7119,51 +7119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895569bc49ee9158e" w:history="1">
+      <w:hyperlink r:id="rId382169e20f270fbf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11060375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8564,51 +8564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930169bc49ee91eaf" w:history="1">
+      <w:hyperlink r:id="rId965769e20f27104f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8779,81 +8779,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200069bc49ee92018" w:history="1">
+      <w:hyperlink r:id="rId402369e20f2710665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56609987" name="name362569bc49ee92082" descr="eu_funding_250.png"/>
+            <wp:docPr id="33603444" name="name600969e20f27106d0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId220169bc49ee92081" cstate="print"/>
+                    <a:blip r:embed="rId336369e20f27106cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8951,137 +8951,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17529783">
+  <w:abstractNum w:abstractNumId="74239695">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53557598">
+    <w:lvl w:ilvl="0" w:tplc="56077221">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53557598" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56077221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53557598" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56077221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53557598" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56077221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53557598" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56077221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53557598" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56077221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53557598" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56077221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53557598" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56077221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53557598" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56077221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17529782">
+  <w:abstractNum w:abstractNumId="74239694">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90319251">
+    <w:lvl w:ilvl="0" w:tplc="74391956">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9833,55 +9833,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17529782">
-    <w:abstractNumId w:val="17529782"/>
+  <w:num w:numId="74239694">
+    <w:abstractNumId w:val="74239694"/>
   </w:num>
-  <w:num w:numId="17529783">
-    <w:abstractNumId w:val="17529783"/>
+  <w:num w:numId="74239695">
+    <w:abstractNumId w:val="74239695"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21431,51 +21431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455409994" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId569698239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId198369bc49ee8d5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId868769bc49ee8d63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId656969bc49ee8dd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId695969bc49ee909c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId635469bc49ee90a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId407669bc49ee90aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId635469bc49ee90ba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId895569bc49ee9158e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId930169bc49ee91eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId200069bc49ee92018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId566269bc49ee8dc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId566269bc49ee8dc64.jpg"/><Relationship Id="rId952569bc49ee8f209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId952569bc49ee8f209.jpg"/><Relationship Id="rId220169bc49ee92081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId220169bc49ee92081.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955133702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId476856079" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId116669e20f270b923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId496169e20f270b98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId308369e20f270c262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId537269e20f270efff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId358969e20f270f0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId449469e20f270f0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId143269e20f270f1e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId382169e20f270fbf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId965769e20f27104f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402369e20f2710665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId299169e20f270c155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId299169e20f270c155.jpg"/><Relationship Id="rId846069e20f270d7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId846069e20f270d7ce.jpg"/><Relationship Id="rId336369e20f27106cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId336369e20f27106cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>