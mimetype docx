--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plum curculio, plum weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116669e20f270b923" w:history="1">
+            <w:hyperlink r:id="rId971269fcb76e5ea69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496169e20f270b98e" w:history="1">
+            <w:hyperlink r:id="rId886969fcb76e5ead4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONHNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2838156" name="name489969e20f270c157" descr="12070.jpg"/>
+                  <wp:docPr id="62589690" name="name587569fcb76e60fbb" descr="12070.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12070.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId299169e20f270c155" cstate="print"/>
+                          <a:blip r:embed="rId172069fcb76e60fb8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId308369e20f270c262" w:history="1">
+            <w:hyperlink r:id="rId102669fcb76e610b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1836,63 +1836,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10641931" name="name496969e20f270d7d1" descr="CONHNE_distribution_map.jpg"/>
+            <wp:docPr id="51728721" name="name467869fcb76e63877" descr="CONHNE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CONHNE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId846069e20f270d7ce" cstate="print"/>
+                    <a:blip r:embed="rId204369fcb76e63874" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5251,51 +5251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) in apple orchards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537269e20f270efff" w:history="1">
+      <w:hyperlink r:id="rId148869fcb76e656c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2019.1261.25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5368,72 +5368,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2018) EFSA PLH Panel (EFSA Plant Health Panel), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappal_a L, Czwienczek E and MacLeod A. Scientific opinion on the pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 16(10), 5437, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358969e20f270f0c4" w:history="1">
+      <w:hyperlink r:id="rId735169fcb76e6578e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449469e20f270f0e5" w:history="1"/>
+      <w:hyperlink r:id="rId211369fcb76e657ae" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eller FJ &amp; Bartelt RJ (1996) Grandisoic acid, a male-produced aggregation pheromone from the plum curculio, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143269e20f270f1e3" w:history="1">
+      <w:hyperlink r:id="rId425569fcb76e658b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7119,51 +7119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId382169e20f270fbf8" w:history="1">
+      <w:hyperlink r:id="rId460569fcb76e662b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11060375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8564,51 +8564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965769e20f27104f5" w:history="1">
+      <w:hyperlink r:id="rId790069fcb76e66c10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8779,81 +8779,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402369e20f2710665" w:history="1">
+      <w:hyperlink r:id="rId488769fcb76e66f69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33603444" name="name600969e20f27106d0" descr="eu_funding_250.png"/>
+            <wp:docPr id="11615537" name="name211169fcb76e67000" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId336369e20f27106cf" cstate="print"/>
+                    <a:blip r:embed="rId918469fcb76e66ffe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8951,137 +8951,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74239695">
+  <w:abstractNum w:abstractNumId="40573009">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56077221">
+    <w:lvl w:ilvl="0" w:tplc="92172089">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56077221" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92172089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56077221" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92172089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56077221" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92172089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56077221" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92172089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56077221" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92172089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56077221" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92172089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56077221" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92172089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56077221" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92172089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74239694">
+  <w:abstractNum w:abstractNumId="40573008">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74391956">
+    <w:lvl w:ilvl="0" w:tplc="70790990">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9833,55 +9833,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74239694">
-    <w:abstractNumId w:val="74239694"/>
+  <w:num w:numId="40573008">
+    <w:abstractNumId w:val="40573008"/>
   </w:num>
-  <w:num w:numId="74239695">
-    <w:abstractNumId w:val="74239695"/>
+  <w:num w:numId="40573009">
+    <w:abstractNumId w:val="40573009"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21431,51 +21431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955133702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId476856079" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId116669e20f270b923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId496169e20f270b98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId308369e20f270c262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId537269e20f270efff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId358969e20f270f0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId449469e20f270f0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId143269e20f270f1e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId382169e20f270fbf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId965769e20f27104f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402369e20f2710665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId299169e20f270c155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId299169e20f270c155.jpg"/><Relationship Id="rId846069e20f270d7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId846069e20f270d7ce.jpg"/><Relationship Id="rId336369e20f27106cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId336369e20f27106cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576863799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387822713" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId971269fcb76e5ea69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId886969fcb76e5ead4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId102669fcb76e610b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId148869fcb76e656c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId735169fcb76e6578e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId211369fcb76e657ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId425569fcb76e658b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId460569fcb76e662b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId790069fcb76e66c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId488769fcb76e66f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId172069fcb76e60fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId172069fcb76e60fb8.jpg"/><Relationship Id="rId204369fcb76e63874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId204369fcb76e63874.jpg"/><Relationship Id="rId918469fcb76e66ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918469fcb76e66ffe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>