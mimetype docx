--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plum curculio, plum weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId971269fcb76e5ea69" w:history="1">
+            <w:hyperlink r:id="rId26066a1ac1bd076b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886969fcb76e5ead4" w:history="1">
+            <w:hyperlink r:id="rId35346a1ac1bd07723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONHNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62589690" name="name587569fcb76e60fbb" descr="12070.jpg"/>
+                  <wp:docPr id="26552319" name="name66236a1ac1bd07f81" descr="12070.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12070.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId172069fcb76e60fb8" cstate="print"/>
+                          <a:blip r:embed="rId30066a1ac1bd07f7f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId102669fcb76e610b2" w:history="1">
+            <w:hyperlink r:id="rId72586a1ac1bd080be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1836,63 +1836,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51728721" name="name467869fcb76e63877" descr="CONHNE_distribution_map.jpg"/>
+            <wp:docPr id="967856" name="name67746a1ac1bd099d9" descr="CONHNE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CONHNE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId204369fcb76e63874" cstate="print"/>
+                    <a:blip r:embed="rId27046a1ac1bd099d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5251,51 +5251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) in apple orchards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148869fcb76e656c8" w:history="1">
+      <w:hyperlink r:id="rId88386a1ac1bd0b786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2019.1261.25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5368,72 +5368,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2018) EFSA PLH Panel (EFSA Plant Health Panel), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappal_a L, Czwienczek E and MacLeod A. Scientific opinion on the pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 16(10), 5437, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735169fcb76e6578e" w:history="1">
+      <w:hyperlink r:id="rId63276a1ac1bd0b849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211369fcb76e657ae" w:history="1"/>
+      <w:hyperlink r:id="rId87406a1ac1bd0b869" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eller FJ &amp; Bartelt RJ (1996) Grandisoic acid, a male-produced aggregation pheromone from the plum curculio, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425569fcb76e658b9" w:history="1">
+      <w:hyperlink r:id="rId19536a1ac1bd0b967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7119,51 +7119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460569fcb76e662b8" w:history="1">
+      <w:hyperlink r:id="rId28726a1ac1bd0c34e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11060375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8564,51 +8564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId790069fcb76e66c10" w:history="1">
+      <w:hyperlink r:id="rId83976a1ac1bd0cd77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8779,81 +8779,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488769fcb76e66f69" w:history="1">
+      <w:hyperlink r:id="rId81326a1ac1bd0ceec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11615537" name="name211169fcb76e67000" descr="eu_funding_250.png"/>
+            <wp:docPr id="62883106" name="name25236a1ac1bd0cf94" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId918469fcb76e66ffe" cstate="print"/>
+                    <a:blip r:embed="rId55446a1ac1bd0cf93" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8951,137 +8951,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40573009">
+  <w:abstractNum w:abstractNumId="32999851">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92172089">
+    <w:lvl w:ilvl="0" w:tplc="80255241">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92172089" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80255241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92172089" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80255241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92172089" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80255241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92172089" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80255241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92172089" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80255241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92172089" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80255241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92172089" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80255241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92172089" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80255241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40573008">
+  <w:abstractNum w:abstractNumId="32999850">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70790990">
+    <w:lvl w:ilvl="0" w:tplc="87577216">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9833,55 +9833,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40573008">
-    <w:abstractNumId w:val="40573008"/>
+  <w:num w:numId="32999850">
+    <w:abstractNumId w:val="32999850"/>
   </w:num>
-  <w:num w:numId="40573009">
-    <w:abstractNumId w:val="40573009"/>
+  <w:num w:numId="32999851">
+    <w:abstractNumId w:val="32999851"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21431,51 +21431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576863799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387822713" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId971269fcb76e5ea69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId886969fcb76e5ead4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId102669fcb76e610b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId148869fcb76e656c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId735169fcb76e6578e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId211369fcb76e657ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId425569fcb76e658b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId460569fcb76e662b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId790069fcb76e66c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId488769fcb76e66f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId172069fcb76e60fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId172069fcb76e60fb8.jpg"/><Relationship Id="rId204369fcb76e63874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId204369fcb76e63874.jpg"/><Relationship Id="rId918469fcb76e66ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918469fcb76e66ffe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384141302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698773156" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26066a1ac1bd076b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId35346a1ac1bd07723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId72586a1ac1bd080be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId88386a1ac1bd0b786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId63276a1ac1bd0b849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId87406a1ac1bd0b869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId19536a1ac1bd0b967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId28726a1ac1bd0c34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId83976a1ac1bd0cd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81326a1ac1bd0ceec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId30066a1ac1bd07f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30066a1ac1bd07f7f.jpg"/><Relationship Id="rId27046a1ac1bd099d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27046a1ac1bd099d2.jpg"/><Relationship Id="rId55446a1ac1bd0cf93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55446a1ac1bd0cf93.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>