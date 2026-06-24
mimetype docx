--- v9 (2026-05-30)
+++ v10 (2026-06-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plum curculio, plum weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26066a1ac1bd076b9" w:history="1">
+            <w:hyperlink r:id="rId16856a3b5d335e5dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35346a1ac1bd07723" w:history="1">
+            <w:hyperlink r:id="rId61006a3b5d335e647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONHNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26552319" name="name66236a1ac1bd07f81" descr="12070.jpg"/>
+                  <wp:docPr id="53609700" name="name31226a3b5d335ecbb" descr="12070.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12070.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30066a1ac1bd07f7f" cstate="print"/>
+                          <a:blip r:embed="rId91136a3b5d335ecb9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72586a1ac1bd080be" w:history="1">
+            <w:hyperlink r:id="rId77236a3b5d335edf5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1836,63 +1836,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="967856" name="name67746a1ac1bd099d9" descr="CONHNE_distribution_map.jpg"/>
+            <wp:docPr id="36036350" name="name32206a3b5d3360321" descr="CONHNE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CONHNE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27046a1ac1bd099d2" cstate="print"/>
+                    <a:blip r:embed="rId59056a3b5d336031d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5251,51 +5251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) in apple orchards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88386a1ac1bd0b786" w:history="1">
+      <w:hyperlink r:id="rId37186a3b5d3361b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2019.1261.25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5368,72 +5368,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2018) EFSA PLH Panel (EFSA Plant Health Panel), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappal_a L, Czwienczek E and MacLeod A. Scientific opinion on the pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 16(10), 5437, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63276a1ac1bd0b849" w:history="1">
+      <w:hyperlink r:id="rId44606a3b5d3361c30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87406a1ac1bd0b869" w:history="1"/>
+      <w:hyperlink r:id="rId64436a3b5d3361c51" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eller FJ &amp; Bartelt RJ (1996) Grandisoic acid, a male-produced aggregation pheromone from the plum curculio, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19536a1ac1bd0b967" w:history="1">
+      <w:hyperlink r:id="rId34036a3b5d3361d4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7119,51 +7119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28726a1ac1bd0c34e" w:history="1">
+      <w:hyperlink r:id="rId42356a3b5d336273c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11060375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8564,51 +8564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83976a1ac1bd0cd77" w:history="1">
+      <w:hyperlink r:id="rId23066a3b5d3363044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8779,81 +8779,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81326a1ac1bd0ceec" w:history="1">
+      <w:hyperlink r:id="rId84476a3b5d33631be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62883106" name="name25236a1ac1bd0cf94" descr="eu_funding_250.png"/>
+            <wp:docPr id="68232615" name="name31936a3b5d3363546" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55446a1ac1bd0cf93" cstate="print"/>
+                    <a:blip r:embed="rId98546a3b5d3363544" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8951,137 +8951,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32999851">
+  <w:abstractNum w:abstractNumId="38304598">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80255241">
+    <w:lvl w:ilvl="0" w:tplc="80509170">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80255241" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80509170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80255241" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80509170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80255241" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80509170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80255241" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80509170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80255241" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80509170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80255241" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80509170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80255241" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80509170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80255241" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80509170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32999850">
+  <w:abstractNum w:abstractNumId="38304597">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87577216">
+    <w:lvl w:ilvl="0" w:tplc="12294513">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9833,55 +9833,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32999850">
-    <w:abstractNumId w:val="32999850"/>
+  <w:num w:numId="38304597">
+    <w:abstractNumId w:val="38304597"/>
   </w:num>
-  <w:num w:numId="32999851">
-    <w:abstractNumId w:val="32999851"/>
+  <w:num w:numId="38304598">
+    <w:abstractNumId w:val="38304598"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21431,51 +21431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384141302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698773156" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26066a1ac1bd076b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId35346a1ac1bd07723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId72586a1ac1bd080be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId88386a1ac1bd0b786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId63276a1ac1bd0b849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId87406a1ac1bd0b869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId19536a1ac1bd0b967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId28726a1ac1bd0c34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId83976a1ac1bd0cd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81326a1ac1bd0ceec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId30066a1ac1bd07f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30066a1ac1bd07f7f.jpg"/><Relationship Id="rId27046a1ac1bd099d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27046a1ac1bd099d2.jpg"/><Relationship Id="rId55446a1ac1bd0cf93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55446a1ac1bd0cf93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964404441" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104661816" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16856a3b5d335e5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId61006a3b5d335e647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId77236a3b5d335edf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId37186a3b5d3361b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId44606a3b5d3361c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId64436a3b5d3361c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId34036a3b5d3361d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId42356a3b5d336273c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId23066a3b5d3363044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84476a3b5d33631be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId91136a3b5d335ecb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91136a3b5d335ecb9.jpg"/><Relationship Id="rId59056a3b5d336031d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59056a3b5d336031d.jpg"/><Relationship Id="rId98546a3b5d3363544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98546a3b5d3363544.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>