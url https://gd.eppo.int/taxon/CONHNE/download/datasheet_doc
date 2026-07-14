--- v10 (2026-06-24)
+++ v11 (2026-07-14)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plum curculio, plum weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16856a3b5d335e5dc" w:history="1">
+            <w:hyperlink r:id="rId87886a56197d37a54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61006a3b5d335e647" w:history="1">
+            <w:hyperlink r:id="rId99086a56197d37ad8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONHNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53609700" name="name31226a3b5d335ecbb" descr="12070.jpg"/>
+                  <wp:docPr id="14971399" name="name95776a56197d37e6a" descr="12070.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12070.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91136a3b5d335ecb9" cstate="print"/>
+                          <a:blip r:embed="rId60956a56197d37e69" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77236a3b5d335edf5" w:history="1">
+            <w:hyperlink r:id="rId36406a56197d37f9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1836,63 +1836,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36036350" name="name32206a3b5d3360321" descr="CONHNE_distribution_map.jpg"/>
+            <wp:docPr id="32223340" name="name14286a56197d392ba" descr="CONHNE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CONHNE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59056a3b5d336031d" cstate="print"/>
+                    <a:blip r:embed="rId35716a56197d392b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5251,51 +5251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) in apple orchards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37186a3b5d3361b5b" w:history="1">
+      <w:hyperlink r:id="rId47946a56197d3abb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2019.1261.25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5368,72 +5368,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2018) EFSA PLH Panel (EFSA Plant Health Panel), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappal_a L, Czwienczek E and MacLeod A. Scientific opinion on the pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 16(10), 5437, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44606a3b5d3361c30" w:history="1">
+      <w:hyperlink r:id="rId10416a56197d3ac7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64436a3b5d3361c51" w:history="1"/>
+      <w:hyperlink r:id="rId14126a56197d3aca4" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eller FJ &amp; Bartelt RJ (1996) Grandisoic acid, a male-produced aggregation pheromone from the plum curculio, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34036a3b5d3361d4e" w:history="1">
+      <w:hyperlink r:id="rId81296a56197d3ada6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7119,51 +7119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42356a3b5d336273c" w:history="1">
+      <w:hyperlink r:id="rId38646a56197d3b820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11060375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8564,51 +8564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23066a3b5d3363044" w:history="1">
+      <w:hyperlink r:id="rId60676a56197d3c3a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8779,81 +8779,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84476a3b5d33631be" w:history="1">
+      <w:hyperlink r:id="rId71596a56197d3c525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68232615" name="name31936a3b5d3363546" descr="eu_funding_250.png"/>
+            <wp:docPr id="66110561" name="name37746a56197d3c592" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98546a3b5d3363544" cstate="print"/>
+                    <a:blip r:embed="rId80546a56197d3c591" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8951,137 +8951,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38304598">
+  <w:abstractNum w:abstractNumId="22582544">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80509170">
+    <w:lvl w:ilvl="0" w:tplc="68364235">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80509170" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68364235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80509170" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68364235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80509170" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68364235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80509170" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68364235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80509170" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68364235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80509170" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68364235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80509170" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68364235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80509170" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68364235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38304597">
+  <w:abstractNum w:abstractNumId="22582543">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12294513">
+    <w:lvl w:ilvl="0" w:tplc="25787084">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9833,55 +9833,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38304597">
-    <w:abstractNumId w:val="38304597"/>
+  <w:num w:numId="22582543">
+    <w:abstractNumId w:val="22582543"/>
   </w:num>
-  <w:num w:numId="38304598">
-    <w:abstractNumId w:val="38304598"/>
+  <w:num w:numId="22582544">
+    <w:abstractNumId w:val="22582544"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21431,51 +21431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964404441" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104661816" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16856a3b5d335e5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId61006a3b5d335e647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId77236a3b5d335edf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId37186a3b5d3361b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId44606a3b5d3361c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId64436a3b5d3361c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId34036a3b5d3361d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId42356a3b5d336273c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId23066a3b5d3363044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84476a3b5d33631be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId91136a3b5d335ecb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91136a3b5d335ecb9.jpg"/><Relationship Id="rId59056a3b5d336031d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59056a3b5d336031d.jpg"/><Relationship Id="rId98546a3b5d3363544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98546a3b5d3363544.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId688828390" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId927896645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87886a56197d37a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId99086a56197d37ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId36406a56197d37f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId47946a56197d3abb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId10416a56197d3ac7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId14126a56197d3aca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId81296a56197d3ada6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId38646a56197d3b820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId60676a56197d3c3a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71596a56197d3c525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId60956a56197d37e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60956a56197d37e69.jpg"/><Relationship Id="rId35716a56197d392b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35716a56197d392b6.jpg"/><Relationship Id="rId80546a56197d3c591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80546a56197d3c591.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>