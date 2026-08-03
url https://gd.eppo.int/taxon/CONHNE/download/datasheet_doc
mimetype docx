--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plum curculio, plum weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87886a56197d37a54" w:history="1">
+            <w:hyperlink r:id="rId20476a711c56d44e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99086a56197d37ad8" w:history="1">
+            <w:hyperlink r:id="rId23956a711c56d4555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONHNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14971399" name="name95776a56197d37e6a" descr="12070.jpg"/>
+                  <wp:docPr id="20240600" name="name56316a711c56d4d2a" descr="12070.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12070.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60956a56197d37e69" cstate="print"/>
+                          <a:blip r:embed="rId37846a711c56d4d28" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36406a56197d37f9d" w:history="1">
+            <w:hyperlink r:id="rId11996a711c56d4e42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1836,63 +1836,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32223340" name="name14286a56197d392ba" descr="CONHNE_distribution_map.jpg"/>
+            <wp:docPr id="51776071" name="name47796a711c56d62c9" descr="CONHNE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CONHNE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35716a56197d392b6" cstate="print"/>
+                    <a:blip r:embed="rId52886a711c56d62c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5251,51 +5251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) in apple orchards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47946a56197d3abb1" w:history="1">
+      <w:hyperlink r:id="rId68686a711c56d7a5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2019.1261.25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5368,72 +5368,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2018) EFSA PLH Panel (EFSA Plant Health Panel), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappal_a L, Czwienczek E and MacLeod A. Scientific opinion on the pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 16(10), 5437, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10416a56197d3ac7e" w:history="1">
+      <w:hyperlink r:id="rId75946a711c56d7b23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14126a56197d3aca4" w:history="1"/>
+      <w:hyperlink r:id="rId55436a711c56d7b43" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eller FJ &amp; Bartelt RJ (1996) Grandisoic acid, a male-produced aggregation pheromone from the plum curculio, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81296a56197d3ada6" w:history="1">
+      <w:hyperlink r:id="rId25736a711c56d7c41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7119,51 +7119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38646a56197d3b820" w:history="1">
+      <w:hyperlink r:id="rId27336a711c56d8628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11060375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8564,51 +8564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60676a56197d3c3a9" w:history="1">
+      <w:hyperlink r:id="rId44306a711c56d8f40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8779,81 +8779,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71596a56197d3c525" w:history="1">
+      <w:hyperlink r:id="rId45726a711c56d90d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66110561" name="name37746a56197d3c592" descr="eu_funding_250.png"/>
+            <wp:docPr id="23363223" name="name36736a711c56d92ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80546a56197d3c591" cstate="print"/>
+                    <a:blip r:embed="rId57546a711c56d92ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8951,137 +8951,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22582544">
+  <w:abstractNum w:abstractNumId="58296436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68364235">
+    <w:lvl w:ilvl="0" w:tplc="71654318">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68364235" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71654318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68364235" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71654318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68364235" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71654318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68364235" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71654318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68364235" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71654318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68364235" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71654318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68364235" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71654318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68364235" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71654318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22582543">
+  <w:abstractNum w:abstractNumId="58296435">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25787084">
+    <w:lvl w:ilvl="0" w:tplc="59001215">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9833,55 +9833,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22582543">
-    <w:abstractNumId w:val="22582543"/>
+  <w:num w:numId="58296435">
+    <w:abstractNumId w:val="58296435"/>
   </w:num>
-  <w:num w:numId="22582544">
-    <w:abstractNumId w:val="22582544"/>
+  <w:num w:numId="58296436">
+    <w:abstractNumId w:val="58296436"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21431,51 +21431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId688828390" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId927896645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87886a56197d37a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId99086a56197d37ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId36406a56197d37f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId47946a56197d3abb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId10416a56197d3ac7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId14126a56197d3aca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId81296a56197d3ada6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId38646a56197d3b820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId60676a56197d3c3a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71596a56197d3c525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId60956a56197d37e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60956a56197d37e69.jpg"/><Relationship Id="rId35716a56197d392b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35716a56197d392b6.jpg"/><Relationship Id="rId80546a56197d3c591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80546a56197d3c591.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917303567" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340245217" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20476a711c56d44e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId23956a711c56d4555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId11996a711c56d4e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId68686a711c56d7a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId75946a711c56d7b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId55436a711c56d7b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId25736a711c56d7c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId27336a711c56d8628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId44306a711c56d8f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45726a711c56d90d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId37846a711c56d4d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37846a711c56d4d28.jpg"/><Relationship Id="rId52886a711c56d62c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52886a711c56d62c7.jpg"/><Relationship Id="rId57546a711c56d92ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57546a711c56d92ad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>