--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plum curculio, plum weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20476a711c56d44e9" w:history="1">
+            <w:hyperlink r:id="rId73576a8b925670d12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23956a711c56d4555" w:history="1">
+            <w:hyperlink r:id="rId12186a8b925670d7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONHNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20240600" name="name56316a711c56d4d2a" descr="12070.jpg"/>
+                  <wp:docPr id="97006767" name="name82376a8b92567160a" descr="12070.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12070.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37846a711c56d4d28" cstate="print"/>
+                          <a:blip r:embed="rId72626a8b925671608" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11996a711c56d4e42" w:history="1">
+            <w:hyperlink r:id="rId97566a8b92567174f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1836,63 +1836,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51776071" name="name47796a711c56d62c9" descr="CONHNE_distribution_map.jpg"/>
+            <wp:docPr id="22771111" name="name82696a8b925672edc" descr="CONHNE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CONHNE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52886a711c56d62c7" cstate="print"/>
+                    <a:blip r:embed="rId81086a8b925672ed8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5251,51 +5251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) in apple orchards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68686a711c56d7a5e" w:history="1">
+      <w:hyperlink r:id="rId24556a8b9256748aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2019.1261.25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5368,72 +5368,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2018) EFSA PLH Panel (EFSA Plant Health Panel), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappal_a L, Czwienczek E and MacLeod A. Scientific opinion on the pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 16(10), 5437, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75946a711c56d7b23" w:history="1">
+      <w:hyperlink r:id="rId84006a8b925674981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55436a711c56d7b43" w:history="1"/>
+      <w:hyperlink r:id="rId57936a8b9256749a1" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eller FJ &amp; Bartelt RJ (1996) Grandisoic acid, a male-produced aggregation pheromone from the plum curculio, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25736a711c56d7c41" w:history="1">
+      <w:hyperlink r:id="rId40066a8b925674aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7119,51 +7119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27336a711c56d8628" w:history="1">
+      <w:hyperlink r:id="rId88556a8b925675602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11060375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8564,51 +8564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44306a711c56d8f40" w:history="1">
+      <w:hyperlink r:id="rId74716a8b925675f58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8779,81 +8779,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45726a711c56d90d4" w:history="1">
+      <w:hyperlink r:id="rId44376a8b9256760ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23363223" name="name36736a711c56d92ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="13291685" name="name89976a8b925676136" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57546a711c56d92ad" cstate="print"/>
+                    <a:blip r:embed="rId51596a8b925676135" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8951,137 +8951,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58296436">
+  <w:abstractNum w:abstractNumId="39483216">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71654318">
+    <w:lvl w:ilvl="0" w:tplc="24196108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71654318" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24196108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71654318" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24196108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71654318" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24196108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71654318" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24196108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71654318" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24196108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71654318" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24196108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71654318" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24196108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71654318" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24196108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58296435">
+  <w:abstractNum w:abstractNumId="39483215">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59001215">
+    <w:lvl w:ilvl="0" w:tplc="45205771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9833,55 +9833,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58296435">
-    <w:abstractNumId w:val="58296435"/>
+  <w:num w:numId="39483215">
+    <w:abstractNumId w:val="39483215"/>
   </w:num>
-  <w:num w:numId="58296436">
-    <w:abstractNumId w:val="58296436"/>
+  <w:num w:numId="39483216">
+    <w:abstractNumId w:val="39483216"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21431,51 +21431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917303567" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340245217" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20476a711c56d44e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId23956a711c56d4555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId11996a711c56d4e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId68686a711c56d7a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId75946a711c56d7b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId55436a711c56d7b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId25736a711c56d7c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId27336a711c56d8628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId44306a711c56d8f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45726a711c56d90d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId37846a711c56d4d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37846a711c56d4d28.jpg"/><Relationship Id="rId52886a711c56d62c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52886a711c56d62c7.jpg"/><Relationship Id="rId57546a711c56d92ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57546a711c56d92ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279712382" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId313340518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73576a8b925670d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId12186a8b925670d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId97566a8b92567174f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId24556a8b9256748aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId84006a8b925674981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId57936a8b9256749a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId40066a8b925674aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId88556a8b925675602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId74716a8b925675f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44376a8b9256760ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId72626a8b925671608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72626a8b925671608.jpg"/><Relationship Id="rId81086a8b925672ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81086a8b925672ed8.jpg"/><Relationship Id="rId51596a8b925676135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51596a8b925676135.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>