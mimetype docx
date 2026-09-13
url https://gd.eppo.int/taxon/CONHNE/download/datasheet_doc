--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plum curculio, plum weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73576a8b925670d12" w:history="1">
+            <w:hyperlink r:id="rId67616aa704bed3a36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12186a8b925670d7e" w:history="1">
+            <w:hyperlink r:id="rId25456aa704bed3aa4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONHNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97006767" name="name82376a8b92567160a" descr="12070.jpg"/>
+                  <wp:docPr id="78641218" name="name75576aa704bed43d7" descr="12070.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12070.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72626a8b925671608" cstate="print"/>
+                          <a:blip r:embed="rId67276aa704bed43d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97566a8b92567174f" w:history="1">
+            <w:hyperlink r:id="rId52186aa704bed44eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1836,63 +1836,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22771111" name="name82696a8b925672edc" descr="CONHNE_distribution_map.jpg"/>
+            <wp:docPr id="75749349" name="name12476aa704bed5a4a" descr="CONHNE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CONHNE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81086a8b925672ed8" cstate="print"/>
+                    <a:blip r:embed="rId90116aa704bed5a47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5251,51 +5251,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) in apple orchards.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Horticulturae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1261. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24556a8b9256748aa" w:history="1">
+      <w:hyperlink r:id="rId27346aa704bed72d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2019.1261.25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5368,72 +5368,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2018) EFSA PLH Panel (EFSA Plant Health Panel), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappal_a L, Czwienczek E and MacLeod A. Scientific opinion on the pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 16(10), 5437, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84006a8b925674981" w:history="1">
+      <w:hyperlink r:id="rId53206aa704bed73a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57936a8b9256749a1" w:history="1"/>
+      <w:hyperlink r:id="rId26136aa704bed73c2" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eller FJ &amp; Bartelt RJ (1996) Grandisoic acid, a male-produced aggregation pheromone from the plum curculio, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40066a8b925674aa5" w:history="1">
+      <w:hyperlink r:id="rId67956aa704bed74d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7119,51 +7119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88556a8b925675602" w:history="1">
+      <w:hyperlink r:id="rId60016aa704bed805c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11060375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8564,51 +8564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74716a8b925675f58" w:history="1">
+      <w:hyperlink r:id="rId14616aa704bed89aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8779,81 +8779,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44376a8b9256760ce" w:history="1">
+      <w:hyperlink r:id="rId76256aa704bed8b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02694.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13291685" name="name89976a8b925676136" descr="eu_funding_250.png"/>
+            <wp:docPr id="93059842" name="name27296aa704bed8baa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51596a8b925676135" cstate="print"/>
+                    <a:blip r:embed="rId72946aa704bed8ba8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8951,137 +8951,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39483216">
+  <w:abstractNum w:abstractNumId="92905234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24196108">
+    <w:lvl w:ilvl="0" w:tplc="28104150">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24196108" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28104150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24196108" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28104150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24196108" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28104150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24196108" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28104150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24196108" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28104150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24196108" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28104150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24196108" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28104150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24196108" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28104150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39483215">
+  <w:abstractNum w:abstractNumId="92905233">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45205771">
+    <w:lvl w:ilvl="0" w:tplc="83873901">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9833,55 +9833,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39483215">
-    <w:abstractNumId w:val="39483215"/>
+  <w:num w:numId="92905233">
+    <w:abstractNumId w:val="92905233"/>
   </w:num>
-  <w:num w:numId="39483216">
-    <w:abstractNumId w:val="39483216"/>
+  <w:num w:numId="92905234">
+    <w:abstractNumId w:val="92905234"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21431,51 +21431,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279712382" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId313340518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73576a8b925670d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId12186a8b925670d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId97566a8b92567174f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId24556a8b9256748aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId84006a8b925674981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId57936a8b9256749a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId40066a8b925674aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId88556a8b925675602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId74716a8b925675f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44376a8b9256760ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId72626a8b925671608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72626a8b925671608.jpg"/><Relationship Id="rId81086a8b925672ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81086a8b925672ed8.jpg"/><Relationship Id="rId51596a8b925676135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51596a8b925676135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId109374990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761208844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67616aa704bed3a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/" TargetMode="External"/><Relationship Id="rId25456aa704bed3aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/categorization" TargetMode="External"/><Relationship Id="rId52186aa704bed44eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/photos" TargetMode="External"/><Relationship Id="rId27346aa704bed72d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId53206aa704bed73a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5437" TargetMode="External"/><Relationship Id="rId26136aa704bed73c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2019.1261.25" TargetMode="External"/><Relationship Id="rId67956aa704bed74d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId60016aa704bed805c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11060375" TargetMode="External"/><Relationship Id="rId14616aa704bed89aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76256aa704bed8b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02694.x" TargetMode="External"/><Relationship Id="rId67276aa704bed43d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67276aa704bed43d6.jpg"/><Relationship Id="rId90116aa704bed5a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90116aa704bed5a47.jpg"/><Relationship Id="rId72946aa704bed8ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72946aa704bed8ba8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>