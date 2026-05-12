--- v2 (2026-03-20)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="COLLFC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>* Arzanlou M, Bakhshi M, Karimi K, Torbati M (2015) Multigene phylogeny reveals three new records of Colletotrichum spp. and several new host records for the mycobiota of Iran. Journal of Plant Protection Research, 55(2), p. 198-211.
 * Huang F, Chen GQ, Hou X, FuYS, Cai L, Hyde KD, Li HY (2013) Colletotrichum species associated with cultivated citrus in China. Fungal Diversity 61, 61–74.
 * Kim C, Hassan O, Lee D, Chang T (2018) First report of anthracnose of apple caused by Colletotrichum fructicola in Korea. Plant Disease 102(12), 2653.
@@ -300,195 +300,218 @@
   <si>
     <t>* Hassan O, Shin YU, Lee KS, Lee DW, Chang T (2023) First report of anthracnose on spotted laurel caused by Colletotrichum fructicola in South Korea. Plant Disease 107(early view). https://doi.org/10.1094/PDIS-01-23-0182-PDN</t>
   </si>
   <si>
     <t>BRSCH</t>
   </si>
   <si>
     <t>Brassica rapa subsp. chinensis</t>
   </si>
   <si>
     <t>* Yu L, Lan G, Yang Y, Tang Y, Li Z, She X, He Z (2022) First report of anthracnose caused by Colletotrichum fructicola on Brassica parachinensis in China. Crop Protection 154; 105842.</t>
   </si>
   <si>
     <t>CAHOL</t>
   </si>
   <si>
     <t>Camellia oleifera</t>
   </si>
   <si>
     <t>CAHSI</t>
   </si>
   <si>
     <t>Camellia sinensis</t>
   </si>
   <si>
+    <t xml:space="preserve">* Jin H, Yangjin T, Lan X, Zhang F, Xia H, Gong W (2026) Diversity and pathogenicity of Colletotrichum species associated with tea anthracnose in Nyingchi, Xizang, China. Australasian Plant Pathology 55(2), 46.
+* Weir BS, Johnston PR, Damm U (2012) The Colletotrichum gloeosporioides species complex. Studies in Mycology, 73, 115-180.
+</t>
+  </si>
+  <si>
+    <t>CPSAN</t>
+  </si>
+  <si>
+    <t>Capsicum annuum</t>
+  </si>
+  <si>
+    <t>* Shoji K, Kurose D, Satou I, Yoshida S, Tsushima S, Tashiro N (2014) First report of Colletotrichum fructicola as a causal pathogen of Sweet Pepper Anthracnose in Japan. The 2014 Korea-Japan Joint Symposium, Plant Pathology Oct 2014,</t>
+  </si>
+  <si>
+    <t>CPSFR</t>
+  </si>
+  <si>
+    <t>Capsicum frutescens</t>
+  </si>
+  <si>
+    <t>CIAPA</t>
+  </si>
+  <si>
+    <t>Carica papaya</t>
+  </si>
+  <si>
+    <t>CYACA</t>
+  </si>
+  <si>
+    <t>Carya cathayensis</t>
+  </si>
+  <si>
+    <t>* Ma J, Xue Q, Min LJ, Zhang LQ (2023) First report of Colletotrichum fructicola causing anthracnose on Carya cathayensis Sarg. in China. Plant Disease 107(7), 2253. https://doi.org/10.1094/PDIS-10-22-2483-PDN</t>
+  </si>
+  <si>
+    <t>CYAIL</t>
+  </si>
+  <si>
+    <t>Carya illinoinensis</t>
+  </si>
+  <si>
+    <t>* Wang D, Chang J, Zhang W, Shu J, Zhang Y, Zhai F (2026) Colletotrichum species causing anthracnose disease of Carya illinoinensis in China. Plant Disease. https://doi.org/10.1094/PDIS-11-24-2316-RE</t>
+  </si>
+  <si>
+    <t>CTBSS</t>
+  </si>
+  <si>
+    <t>Cattleya sp.</t>
+  </si>
+  <si>
+    <t>CEATH</t>
+  </si>
+  <si>
+    <t>Ceanothus thyrsiflorus</t>
+  </si>
+  <si>
+    <t>* Guarnaccia V, Martino I, Gilardi G, Garibaldi A, Gullino ML (2021) Colletotrichum spp. causing anthracnose on ornamental plants in Northern Italy. Journal of Plant Pathology, 103, 127–137.</t>
+  </si>
+  <si>
+    <t>CITLA</t>
+  </si>
+  <si>
+    <t>Citrullus lanatus</t>
+  </si>
+  <si>
+    <t>CIDRE</t>
+  </si>
+  <si>
+    <t>Citrus reticulata</t>
+  </si>
+  <si>
+    <t>* Huang F, Chen GQ, Hou X, FuYS, Cai L, Hyde KD, Li HY (2013) Colletotrichum species associated with cultivated citrus in China. Fungal Diversity 61, p. 61–74</t>
+  </si>
+  <si>
+    <t>CIDPA</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium var. paradisi</t>
+  </si>
+  <si>
+    <t>CIDSI</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium var. sinensis</t>
+  </si>
+  <si>
+    <t>CIDAB</t>
+  </si>
+  <si>
+    <t>Citrus x limon var. bergamia</t>
+  </si>
+  <si>
+    <t>COFAR</t>
+  </si>
+  <si>
+    <t>Coffea arabica</t>
+  </si>
+  <si>
+    <t>* Prihastuti H, Cai L, Chen H, McKenzie EHC, Hyde KD (2009) Characterization of Colletotrichum species associated with coffee berries in northern Thailand. Fungal Diversity 39, 89-109.</t>
+  </si>
+  <si>
+    <t>CRGCA</t>
+  </si>
+  <si>
+    <t>Corchorus capsularis</t>
+  </si>
+  <si>
+    <t>CYLHE</t>
+  </si>
+  <si>
+    <t>Corylus heterophylla</t>
+  </si>
+  <si>
+    <t>* Kim YH, Kim CW, Lee JG, Woo HG, Cho SE, Lee DH (2026) First report of Colletotrichum fructicola causing anthracnose on Corylus heterophylla in South Korea. Journal of Plant Pathology 108, 1415–1416.</t>
+  </si>
+  <si>
+    <t>KRMAS</t>
+  </si>
+  <si>
+    <t>Crinum asiaticum</t>
+  </si>
+  <si>
+    <t>CUMME</t>
+  </si>
+  <si>
+    <t>Cucumis melo</t>
+  </si>
+  <si>
+    <t>* Narmadhavathy S, Kamala Nayar, Gokulapalan C, Geetha D (2016) First report of leaf spot disease of culinary melon caused by Colletotrichum fructicola in India. Indian Phytopathology, 69(3):318-319</t>
+  </si>
+  <si>
+    <t>CYZPE</t>
+  </si>
+  <si>
+    <t>Cyclamen persicum</t>
+  </si>
+  <si>
+    <t>CMFSS</t>
+  </si>
+  <si>
+    <t>Cymbidium sp.</t>
+  </si>
+  <si>
+    <t>CYGCI</t>
+  </si>
+  <si>
+    <t>Cymbopogon citratus</t>
+  </si>
+  <si>
+    <t>DENOF</t>
+  </si>
+  <si>
+    <t>Dendrobium officinale</t>
+  </si>
+  <si>
+    <t>DMCLO</t>
+  </si>
+  <si>
+    <t>Dimocarpus longan</t>
+  </si>
+  <si>
+    <t>DIUSS</t>
+  </si>
+  <si>
+    <t>Dioscorea sp.</t>
+  </si>
+  <si>
     <t>* Weir BS, Johnston PR, Damm U (2012) The Colletotrichum gloeosporioides species complex. Studies in Mycology, 73, 115-180.</t>
-  </si>
-[...142 lines deleted...]
-    <t>Dioscorea sp.</t>
   </si>
   <si>
     <t>DOSKA</t>
   </si>
   <si>
     <t>Diospyros kaki</t>
   </si>
   <si>
     <t>DURZI</t>
   </si>
   <si>
     <t>Durio zibethinus</t>
   </si>
   <si>
     <t>* Xu H, Zhang Z, Zhou Z, West JS, Wang J, Cao X (2025) Colletotrichum species associated with durian (Durio zibethinus Murray) in Hainan, China. Crop Protection 188, 107034.</t>
   </si>
   <si>
     <t>EPDSS</t>
   </si>
   <si>
     <t>Epidendrum sp.</t>
   </si>
   <si>
     <t>EUCHY</t>
   </si>
@@ -588,50 +611,59 @@
     <t>HYEPA</t>
   </si>
   <si>
     <t>Hydrangea paniculata</t>
   </si>
   <si>
     <t>IUGRE</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>KADCO</t>
   </si>
   <si>
     <t>Kadsura coccinea</t>
   </si>
   <si>
     <t xml:space="preserve">* Yue Y, Wu S, Chen J, Liang F, Akbar S, Yao W, Zhang M, Bao Y (2026) First report of anthracnose on Kadsura coccinea fruit caused by Colletotrichum fructicola in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-11-25-2327-PDN </t>
   </si>
   <si>
     <t>LIISI</t>
   </si>
   <si>
     <t>Limonium sinuatum</t>
+  </si>
+  <si>
+    <t>LIPAL</t>
+  </si>
+  <si>
+    <t>Lippia alba</t>
+  </si>
+  <si>
+    <t>* de Oliveira AN, Gurgel Amaral AG, Duarte IG, Mendes BL, de Albuquerque Freitas LG, Blawid R, Margaria P, Saraiva Câmara MP (2026) First report of Colletotrichum fructicola causing anthracnose on Lippia alba in Brazil. Journal of Plant Pathology 108, 1415–1416.</t>
   </si>
   <si>
     <t>LIQST</t>
   </si>
   <si>
     <t>Liquidambar styraciflua</t>
   </si>
   <si>
     <t>LIRSI</t>
   </si>
   <si>
     <t>Liriodendron x sinoamericanum</t>
   </si>
   <si>
     <t>* Wan Y, Jin G-Q, Li D-W, Wu S, Zhu LH (2022) First report of Colletotrichum fructicola causing leaf spots on Liriodendron chinense × tulipifera in China. Forest Pathology 52, e12779. https://doi.org/10.1111/efp.12779</t>
   </si>
   <si>
     <t>LIHCH</t>
   </si>
   <si>
     <t>Litchi chinensis</t>
   </si>
   <si>
     <t>* Dong D, Huang R, Hu Y, Yang X, Xu D, Jiang Z (2023) Assessment of Candidate Reference Genes for Gene Expression Studies Using RT-qPCR in Colletotrichum fructicola from Litchi. Genes 14(12), 2216.</t>
   </si>
@@ -716,72 +748,90 @@
   <si>
     <t>Medicago polymorpha</t>
   </si>
   <si>
     <t>MOSDE</t>
   </si>
   <si>
     <t>Monstera deliciosa</t>
   </si>
   <si>
     <t>* Khuna S, Hongsanan S, Xie N (2025) First report of Anthracnose on Swiss Cheese Plant (Monstera deliciosa) caused by Colletotrichum fructicola in China. Plant Disease 109(12), 2594. https://doi.org/10.1094/PDIS-05-25-1111-PDN</t>
   </si>
   <si>
     <t>LCNTO</t>
   </si>
   <si>
     <t>Moquilea tomentosa</t>
   </si>
   <si>
     <t>MORAL</t>
   </si>
   <si>
     <t>Morus alba</t>
   </si>
   <si>
+    <t>MORSS</t>
+  </si>
+  <si>
+    <t>Morus sp.</t>
+  </si>
+  <si>
+    <t>* Li P, Dai X, Wang S, Shi H, Chen Z, Zhao W, Sheng S, Wu F (2025) Occurrence of anthracnose caused by Colletotrichum fructicola on mulberry in Zhejiang, China. Plant Disease 109(7), 1587. https://doi.org/10.1094/PDIS-12-24-2611-PDN</t>
+  </si>
+  <si>
     <t>MUBAC</t>
   </si>
   <si>
     <t>Musa acuminata</t>
   </si>
   <si>
     <t>NEELA</t>
   </si>
   <si>
     <t>Nephelium lappaceum</t>
   </si>
   <si>
     <t>NEROL</t>
   </si>
   <si>
     <t>Nerium oleander</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
+  </si>
+  <si>
+    <t>OLVEU</t>
+  </si>
+  <si>
+    <t>Olea europaea</t>
+  </si>
+  <si>
+    <t>* Xu X, Zha Y, Liu Y, Hu Y, Wang Y (2026) First report of Colletotrichum aenigma and C. fructicola causing anthracnose on olive (Olea europaea) in China. Australasian Plant Pathology 55(3), 59. https://doi.org/10.1007/s13313-026-01141-x</t>
   </si>
   <si>
     <t>OPUCO</t>
   </si>
   <si>
     <t>Opuntia cochenillifera</t>
   </si>
   <si>
     <t>PAODE</t>
   </si>
   <si>
     <t>Paeonia delavayi</t>
   </si>
   <si>
     <t>* Pan Y, Chen W, Yang G, Liu J, Xu L, Li G, Wang J (2023) First report of Anthracnose on Paeonia delavayi caused by Colletotrichum fructicola in China. Plant Disease 107(10), 3309. https://doi.org/10.1094/PDIS-06-23-1033-PDN</t>
   </si>
   <si>
     <t>PAOLA</t>
   </si>
   <si>
     <t>Paeonia lactiflora</t>
   </si>
   <si>
     <t>* Kang N, Xiang M, Xiao L, Zheng Z, Yang H, Zeng J, Jiang H, Chen J, Chen M (2023) First Report of Colletotrichum fructicola Causing Anthracnose on Paeonia lactiflora in China. Plant Disease https://doi.org/10.1094/PDIS-04-23-0665-PDN</t>
   </si>
@@ -798,129 +848,151 @@
     <t>Passiflora edulis</t>
   </si>
   <si>
     <t>PEBAM</t>
   </si>
   <si>
     <t>Persea americana</t>
   </si>
   <si>
     <t>* Guarnaccia V, Vitale A, Cirvilleri G, Aiello D, Susca A, Epifani F, Perrone G and Polizzi G, 2016. Characterisation and pathogenicity of fungal species associated with branch cankers and stem-end rot of avocado in Italy. European Journal of Plant Pathology, 146, 963–976.
 * Weir BS, Johnston PR, Damm U (2012) The Colletotrichum gloeosporioides species complex. Studies in Mycology, 73, 115-180.</t>
   </si>
   <si>
     <t>PQASS</t>
   </si>
   <si>
     <t>Phalaenopsis sp.</t>
   </si>
   <si>
     <t>PHSLU</t>
   </si>
   <si>
     <t>Phaseolus lunatus</t>
   </si>
   <si>
+    <t>PBOSS</t>
+  </si>
+  <si>
+    <t>Phoebe sp.</t>
+  </si>
+  <si>
+    <t>* Chen B, Li MY, Liao MZ, Ding MZ, Luo MY, Tan BC, Teo CH (2026) First report of Colletotrichum fructicola causing anthracnose on Phoebe zhennan (nanmu) in China. https://doi.org/10.1094/PDIS-12-25-2624-PDN</t>
+  </si>
+  <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>* Lee DM, Hassan O, Kim CH, Chang T (2020) First report of anthracnose of peach (Prunus persica) caused by Colletotrichum fructicola in Korea. Plant Disease 104(5), 1556.</t>
   </si>
   <si>
     <t>PRNSC</t>
   </si>
   <si>
     <t>Prunus salicina</t>
   </si>
   <si>
     <t>* Huang R, Gui Q, Zhang Y, Sun W, Tang L, Huang S, et al. (2022) Identification and observation of infection processes of Colletotrichum species associated with pearl plum anthracnose in Guangxi, China. Plant Disease 106(12), 3154–3165. https://doi.org/10.1094/PDIS-04-22-0765-RE</t>
   </si>
   <si>
     <t>PRNSL</t>
   </si>
   <si>
     <t>Prunus serrulata</t>
   </si>
   <si>
     <t>* Peng Y, Wang G, Ouyang X, Peng H, Xie X, Peng Y, Hu S, Chen H, Yang X (2025) First report of Colletotrichum fructicola causing Anthracnose on the leaf of flowering cherry (Prunus serrulata'Sekiyama') in China. Plant Disease. https://doi.org/10.1094/PDIS-11-24-2302-PDN</t>
   </si>
   <si>
     <t>PRNSB</t>
   </si>
   <si>
     <t>Prunus sibirica</t>
   </si>
   <si>
     <t>* Han S, Xu X, Jiang Y, Yuan H, Li S, Liu Y, Lin T, Qiao T, Yang C, Li S, Chen X (2023) Colletotrichum fructicola causal agent of shot-hole symptoms on leaves of Prunus sibirica in China. Plant Disease 107(early view). https://doi.org/10.1094/PDIS-04-22-0848-PDN</t>
   </si>
   <si>
     <t>PSIGU</t>
   </si>
   <si>
     <t>Psidium guajava</t>
+  </si>
+  <si>
+    <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp
+* Zhu Y, Peng R, Ran R, Wu F, Ma H, Chen J, Wu J (2026) First report of Colletotrichum fructicola causing fruit rot in Psidium guajava in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-12-25-2604-PDN</t>
   </si>
   <si>
     <t>PUNGR</t>
   </si>
   <si>
     <t>Punica granatum</t>
   </si>
   <si>
     <t>* Hu Y, Luo X, Xu Z, Zhang L, Wang Y, Cui R, Kuang W, Xia Y, Ma J. (2023) First Report of Colletotrichum fructicola Causing Anthracnose on Punica granatum in China. Plant Disease https://doi.org/10.1094/PDIS-09-22-2206-SR</t>
   </si>
   <si>
     <t>PYUBR</t>
   </si>
   <si>
     <t>Pyrus bretschneideri</t>
   </si>
   <si>
     <t>* Jiang J, Zhai H, Li H, Chen Y, Hong N, Wang G, Chofong GN, Xu W (2014) Identification and characterization of Colletotrichum fructicola causing black spots on young fruits related to bitter rot of pear (Pyrus bretschneideri Rehd.) in China. Crop Protection 58, 41-48.</t>
   </si>
   <si>
     <t>PYUPY</t>
   </si>
   <si>
     <t>Pyrus pyrifolia</t>
   </si>
   <si>
     <t>* Zhang PF, Zhai LF, Zhang XK, Huang XZ, Hong N, Xu W, Wang G (2015) Characterization of Colletotrichum fructicola, a new causal agent of leaf black spot disease of sandy pear (Pyrus pyrifolia). European Journal of Plant Pathology 143, p. 651.</t>
   </si>
   <si>
     <t>RHZAP</t>
   </si>
   <si>
     <t>Rhizophora apiculata</t>
   </si>
   <si>
     <t>* Norphanphoun C, Hyde KD (2023) First report of Colletotrichum fructicola, C. rhizophorae sp. nov. and C. thailandica sp. nov. on mangrove in Thailand. Pathogens 12(12), 1436. https://doi.org/10.3390/pathogens12121436
 ------- endophytic.</t>
   </si>
   <si>
+    <t>RHOLO</t>
+  </si>
+  <si>
+    <t>Rhododendron lapponicum</t>
+  </si>
+  <si>
+    <t>* Niu H, Gao Y, Zhu W, Yang N, Fan H, Wang Y, Liu X, Chen L, Duan Y, Li J, Zhu X (2026) First report of Colletotrichum fructicola causing leaf spot on Rhododendron lapponicum in China. Plant Disease 110(2), 535. https://doi.org/10.1094/PDIS-07-25-1539-PDN</t>
+  </si>
+  <si>
     <t>ROSCH</t>
   </si>
   <si>
     <t>Rosa chinensis</t>
   </si>
   <si>
     <t>* Du L, Du C, Ding C (2023) First report of Colletotrichum fructicola causing anthracnose on Rosa chinensis in China. Plant Disease https://doi.org/10.1094/PDIS-10-22-2509-PDN</t>
   </si>
   <si>
     <t>RUBCF</t>
   </si>
   <si>
     <t>Rubus corchorifolius</t>
   </si>
   <si>
     <t>* Wu J, Wang H, Fang L, Xie X, Wang L '2021) First report of Colletotrichum fructicola and Colletotrichum nymphaeae causing leaf spot on Rubus corchorifolius in Zhejiang province, China. Plant Disease 105(11), 3746.</t>
   </si>
   <si>
     <t>SALGR</t>
   </si>
   <si>
     <t>Salvia greggii</t>
   </si>
   <si>
     <t>* Guarnaccia V, Gilardi G, Martino I, Garibaldi A and Gullino ML (2019) Species diversity in Colletotrichum causing anthracnose of aromatic and ornamental Lamiaceae in Italy. Agronomy, 9, 613.</t>
@@ -975,50 +1047,54 @@
     <t>Syzygium cumini</t>
   </si>
   <si>
     <t>TTPPA</t>
   </si>
   <si>
     <t>Tetrapanax papyrifer</t>
   </si>
   <si>
     <t>* Tang XY, Zhou ZC, Hu S, Zhu WY, Wu XP, Ding HX, Peng LJ (2023) First report of anthracnose on Tetrapanax papyriferus caused by Colletotrichum fructicola in China. Plant Disease 107(early view). https://doi.org/10.1094/PDIS-10-22-2366-PDN</t>
   </si>
   <si>
     <t>TTSSS</t>
   </si>
   <si>
     <t>Tetrastigma sp.</t>
   </si>
   <si>
     <t>* Dang Y, Mao M, Xu J, Xu F, Zhang X, Qi C, Zhu B, Qin L (2025) First report of leaf anthracnose caused by Colletotrichum fructicola on Tetrastigma hemsleyanum in China. Plant Disease. https://doi.org/10.1094/PDIS-12-24-2728-PDN</t>
   </si>
   <si>
     <t>THOCA</t>
   </si>
   <si>
     <t>Theobroma cacao</t>
+  </si>
+  <si>
+    <t>* Huaman-Pilco AF, Huaman-Pilco J, Gaslac-Zumaeta E, Fernández Y, Hernández-Diaz E, Aguilar-Rafael V, Ramos-Carrasco TA, Torres-de la Cruz M, Zamorano A, Díaz-Valderrama JR (2026) Morphology and phylogeny of three Colletotrichum species causing cacao anthracnose in Peru. Journal of Plant Pathology 108, 1069–1081. https://doi.org/10.1007/s42161-026-02126-x
+* Weir BS, Johnston PR, Damm U (2012) The Colletotrichum gloeosporioides species complex. Studies in Mycology, 73, 115-180.</t>
   </si>
   <si>
     <t>VACCO</t>
   </si>
   <si>
     <t>Vaccinium corymbosum</t>
   </si>
   <si>
     <t>* Feng WK, Wang CH, Ju YW, Chen ZX, Wu X, Fang DL (2024) Identifying the biological characteristics of anthracnose pathogens of blueberries (Vaccinium corymbosum L.) in China. Forests 15(1), 117. https://doi.org/10.3390/f15010117</t>
   </si>
   <si>
     <t>VADSS</t>
   </si>
   <si>
     <t>Vanda sp.</t>
   </si>
   <si>
     <t>VITLA</t>
   </si>
   <si>
     <t>Vitis labrusca</t>
   </si>
   <si>
     <t>* Echeverrigaray S, Scariot FJ, Fontanella G, Favaron F, Sella L, Santos MC, Schwambach J, Pedrotti C and Delamare APL (2020) Colletotrichum species causing grape ripe rot disease in Vitis labrusca and V. vinifera varieties in the highlands of southern Brazil. Plant Pathology, 69, 1504–1512.</t>
   </si>
@@ -1365,51 +1441,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D133"/>
+  <dimension ref="A1:D140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1992,1297 +2068,1395 @@
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43" t="s">
         <v>102</v>
       </c>
       <c r="C43" t="s">
         <v>103</v>
       </c>
       <c r="D43" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44" t="s">
         <v>105</v>
       </c>
       <c r="C44" t="s">
         <v>106</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46" t="s">
         <v>110</v>
       </c>
       <c r="C46" t="s">
         <v>111</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>49</v>
       </c>
       <c r="B47" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C47" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D47" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>49</v>
       </c>
       <c r="B48" t="s">
         <v>115</v>
       </c>
       <c r="C48" t="s">
         <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C49" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D49" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C50" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>49</v>
       </c>
       <c r="B51" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D51" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>49</v>
       </c>
       <c r="B52" t="s">
         <v>124</v>
       </c>
       <c r="C52" t="s">
         <v>125</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>49</v>
       </c>
       <c r="B53" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C53" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>49</v>
       </c>
       <c r="B54" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C54" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>49</v>
       </c>
       <c r="B55" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C55" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D55" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>49</v>
       </c>
       <c r="B56" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C56" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>49</v>
       </c>
       <c r="B57" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C57" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>49</v>
       </c>
       <c r="B58" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C58" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>49</v>
       </c>
       <c r="B59" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C59" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>49</v>
       </c>
       <c r="B60" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C60" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D60" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>49</v>
       </c>
       <c r="B61" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C61" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>49</v>
       </c>
       <c r="B62" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C62" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D62" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>49</v>
       </c>
       <c r="B63" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C63" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>49</v>
       </c>
       <c r="B64" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C64" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D64" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>49</v>
       </c>
       <c r="B65" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C65" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>49</v>
       </c>
       <c r="B66" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C66" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D66" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>49</v>
       </c>
       <c r="B67" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C67" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D67" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>49</v>
       </c>
       <c r="B68" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C68" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>49</v>
       </c>
       <c r="B69" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D69" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>49</v>
       </c>
       <c r="B70" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C70" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D70" t="s">
-        <v>94</v>
+        <v>170</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>49</v>
       </c>
       <c r="B71" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C71" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>49</v>
       </c>
       <c r="B72" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C72" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D72" t="s">
-        <v>44</v>
+        <v>149</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>49</v>
       </c>
       <c r="B73" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C73" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D73" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>49</v>
       </c>
       <c r="B74" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C74" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D74" t="s">
-        <v>177</v>
+        <v>44</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>49</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C75" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D75" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>49</v>
       </c>
       <c r="B76" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C76" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D76" t="s">
-        <v>109</v>
+        <v>184</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>49</v>
       </c>
       <c r="B77" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C77" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>49</v>
       </c>
       <c r="B78" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C78" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D78" t="s">
-        <v>187</v>
+        <v>112</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>49</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C79" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D79" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>49</v>
       </c>
       <c r="B80" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C80" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D80" t="s">
-        <v>109</v>
+        <v>194</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>49</v>
       </c>
       <c r="B81" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C81" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D81" t="s">
-        <v>194</v>
+        <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>49</v>
       </c>
       <c r="B82" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C82" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D82" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>49</v>
       </c>
       <c r="B83" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C83" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>49</v>
       </c>
       <c r="B84" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C84" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D84" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>49</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C85" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D85" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>49</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C86" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D86" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>49</v>
       </c>
       <c r="B87" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C87" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D87" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>49</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C88" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D88" t="s">
-        <v>213</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>49</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C89" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D89" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>49</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C90" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D90" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>49</v>
       </c>
       <c r="B91" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C91" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D91" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>49</v>
       </c>
       <c r="B92" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C92" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>49</v>
       </c>
       <c r="B93" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C93" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D93" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>49</v>
       </c>
       <c r="B94" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C94" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D94" t="s">
-        <v>11</v>
+        <v>231</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>49</v>
       </c>
       <c r="B95" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C95" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>49</v>
       </c>
       <c r="B96" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C96" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D96" t="s">
-        <v>11</v>
+        <v>236</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>49</v>
       </c>
       <c r="B97" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C97" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>49</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C98" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>49</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C99" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D99" t="s">
-        <v>11</v>
+        <v>243</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>49</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C100" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>49</v>
       </c>
       <c r="B101" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C101" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="D101" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>49</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C102" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D102" t="s">
-        <v>246</v>
+        <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>49</v>
       </c>
       <c r="B103" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C103" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>49</v>
       </c>
       <c r="B104" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C104" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D104" t="s">
-        <v>11</v>
+        <v>254</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>49</v>
       </c>
       <c r="B105" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C105" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D105" t="s">
-        <v>253</v>
+        <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>49</v>
       </c>
       <c r="B106" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C106" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D106" t="s">
-        <v>11</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>49</v>
       </c>
       <c r="B107" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C107" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D107" t="s">
-        <v>11</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>49</v>
       </c>
       <c r="B108" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C108" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="D108" t="s">
-        <v>260</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>49</v>
       </c>
       <c r="B109" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C109" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D109" t="s">
-        <v>263</v>
+        <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>49</v>
       </c>
       <c r="B110" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C110" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D110" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>49</v>
       </c>
       <c r="B111" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C111" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D111" t="s">
-        <v>269</v>
+        <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>49</v>
       </c>
       <c r="B112" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C112" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>49</v>
       </c>
       <c r="B113" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C113" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D113" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>49</v>
       </c>
       <c r="B114" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C114" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D114" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>49</v>
       </c>
       <c r="B115" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C115" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D115" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>49</v>
       </c>
       <c r="B116" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C116" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D116" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>49</v>
       </c>
       <c r="B117" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C117" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D117" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>49</v>
       </c>
       <c r="B118" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C118" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D118" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>49</v>
       </c>
       <c r="B119" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C119" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D119" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>49</v>
       </c>
       <c r="B120" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C120" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D120" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>49</v>
       </c>
       <c r="B121" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C121" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D121" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>49</v>
       </c>
       <c r="B122" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C122" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D122" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>49</v>
       </c>
       <c r="B123" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C123" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D123" t="s">
-        <v>11</v>
+        <v>306</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>49</v>
       </c>
       <c r="B124" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C124" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D124" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>49</v>
       </c>
       <c r="B125" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C125" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D125" t="s">
-        <v>11</v>
+        <v>312</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>49</v>
       </c>
       <c r="B126" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C126" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D126" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>49</v>
       </c>
       <c r="B127" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C127" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D127" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>49</v>
       </c>
       <c r="B128" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C128" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D128" t="s">
-        <v>94</v>
+        <v>321</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>49</v>
       </c>
       <c r="B129" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C129" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D129" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>49</v>
       </c>
       <c r="B130" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C130" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>49</v>
       </c>
       <c r="B131" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C131" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="D131" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>49</v>
       </c>
       <c r="B132" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C132" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D132" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>49</v>
       </c>
       <c r="B133" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C133" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D133" t="s">
-        <v>330</v>
+        <v>334</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" t="s">
+        <v>49</v>
+      </c>
+      <c r="B134" t="s">
+        <v>335</v>
+      </c>
+      <c r="C134" t="s">
+        <v>336</v>
+      </c>
+      <c r="D134" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" t="s">
+        <v>49</v>
+      </c>
+      <c r="B135" t="s">
+        <v>338</v>
+      </c>
+      <c r="C135" t="s">
+        <v>339</v>
+      </c>
+      <c r="D135" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" t="s">
+        <v>49</v>
+      </c>
+      <c r="B136" t="s">
+        <v>341</v>
+      </c>
+      <c r="C136" t="s">
+        <v>342</v>
+      </c>
+      <c r="D136" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" t="s">
+        <v>49</v>
+      </c>
+      <c r="B137" t="s">
+        <v>344</v>
+      </c>
+      <c r="C137" t="s">
+        <v>345</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" t="s">
+        <v>49</v>
+      </c>
+      <c r="B138" t="s">
+        <v>346</v>
+      </c>
+      <c r="C138" t="s">
+        <v>347</v>
+      </c>
+      <c r="D138" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" t="s">
+        <v>49</v>
+      </c>
+      <c r="B139" t="s">
+        <v>349</v>
+      </c>
+      <c r="C139" t="s">
+        <v>350</v>
+      </c>
+      <c r="D139" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" t="s">
+        <v>49</v>
+      </c>
+      <c r="B140" t="s">
+        <v>352</v>
+      </c>
+      <c r="C140" t="s">
+        <v>353</v>
+      </c>
+      <c r="D140" t="s">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">