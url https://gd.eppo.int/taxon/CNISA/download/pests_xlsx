--- v0 (2025-10-14)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CNISA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Sichani FV, Bahar M, Zirak L (2011) Characterization of stolbur (16SrXII) group phytoplasmas associated with Cannabis sativa witches'-broom disease in Iran. Plant Pathology Journal 10(4), 161-167.
 ------- Isolate found on Cannabis sativa is not confirmed to belong 'Ca. Phytoplasma solani' (sequence analysis of partial 16SrRNA gene indicated that the phytoplasmas associated with hemp in Iran shared high similarity with 'Ca. Phytoplasma solani' and other phytoplasmas related to stolbur group).</t>
   </si>
@@ -253,50 +253,63 @@
   </si>
   <si>
     <t>Spodoptera littoralis</t>
   </si>
   <si>
     <t>* Prasad J, Bhattacharya AK (1975) Growth and development of Spodoptera littoralis (Boisd.) (Lepidoptera, Noctuidae) on several plants. Zeitschrift für Angewandte Entomologie 79, 34-48.</t>
   </si>
   <si>
     <t>TBSV00</t>
   </si>
   <si>
     <t>Tombusvirus lycopersici</t>
   </si>
   <si>
     <t>* Punja ZK, Kahl D, Reade R, Xiang Y, Munz J, Nachappa P (2024) Challenges to Cannabis sativa Production from Pathogens and Microbes—The Role of Molecular Diagnostics and Bioinformatics. International Journal of Molecular Sciences 25(1), 14. https://doi.org/10.3390/ijms25010014
 ------- detected by NGS.</t>
   </si>
   <si>
     <t>XYLBCR</t>
   </si>
   <si>
     <t>Xylosandrus crassiusculus</t>
   </si>
   <si>
     <t>* Wood SL, Bright DE (1992) A catalogue of Scolytidae and Platypodidae (Coleoptera). Great Basin Naturalist Memoirs no. 13. Part 2: Taxonomic Index, volume A, p 791.</t>
+  </si>
+  <si>
+    <t>Major host</t>
+  </si>
+  <si>
+    <t>HLVD00</t>
+  </si>
+  <si>
+    <t>Cocadviroid latenshumuli</t>
+  </si>
+  <si>
+    <t>* Adkar-Purushothama CR, Sano T, Perreault JP '2023) Hop latent viroid: A hidden threat to the cannabis industry. Viruses. 15(3), 681. https://doi.org/10.3390/v15030681
+* Warren JG, Mercado J, Grace D (2019) Occurrence of hop latent viroid causing disease in Cannabis sativa in California. Plant Disease. 103(10), 2699.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -600,51 +613,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -972,50 +985,64 @@
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">