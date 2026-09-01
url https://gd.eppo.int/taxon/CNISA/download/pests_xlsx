--- v1 (2026-05-23)
+++ v2 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CNISA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Sichani FV, Bahar M, Zirak L (2011) Characterization of stolbur (16SrXII) group phytoplasmas associated with Cannabis sativa witches'-broom disease in Iran. Plant Pathology Journal 10(4), 161-167.
 ------- Isolate found on Cannabis sativa is not confirmed to belong 'Ca. Phytoplasma solani' (sequence analysis of partial 16SrRNA gene indicated that the phytoplasmas associated with hemp in Iran shared high similarity with 'Ca. Phytoplasma solani' and other phytoplasmas related to stolbur group).</t>
   </si>
@@ -67,50 +67,59 @@
     <t>AMV000</t>
   </si>
   <si>
     <t>Alfamovirus AMV</t>
   </si>
   <si>
     <t>* Punja ZK, Kahl D, Reade R, Xiang Y, Munz J, Nachappa P (2024) Challenges to Cannabis sativa Production from Pathogens and Microbes—The Role of Molecular Diagnostics and Bioinformatics. International Journal of Molecular Sciences 25(1), 14. https://doi.org/10.3390/ijms25010014</t>
   </si>
   <si>
     <t>BRAPSU</t>
   </si>
   <si>
     <t>Brachyplatys subaeneus</t>
   </si>
   <si>
     <t>* Rédei D (2016) The identity of the Brachyplatys species recently introduced to Panama, with a review of bionomics (Hemiptera: Heteroptera: Plataspidae). Zootaxa 4136(1), 141-154.</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
+  </si>
+  <si>
+    <t>PHYPTR</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma trifolii'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Wagstaff C, Gorman CJ, Swisher Grimm KD, Crowder DW (2026) First report of ‘Candidatus Phytoplasma trifolii’ and Spiroplasma citri in Cannabis sativa in Washington State, USA. Plant Disease 110(4), 1471. https://doi.org/10.1094/PDIS-08-25-1736-PDN </t>
   </si>
   <si>
     <t>CIRCTE</t>
   </si>
   <si>
     <t>Circulifer tenellus</t>
   </si>
   <si>
     <t>* Creamer R, Simpson A, Rheay HT, Brewer CE (2024) Interactions of beet leafhopper (Hemiptera: Cicadellidae), vector of beet curly top virus, and hemp in New Mexico. Environmental Entomology 53(1), 11-17. https://doi.org/10.1093/ee/nvad069</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>LCV000</t>
   </si>
   <si>
     <t>Crinivirus lactucachlorosi</t>
   </si>
@@ -613,61 +622,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -848,132 +857,132 @@
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>60</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>65</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
@@ -989,60 +998,74 @@
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
         <v>78</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>79</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>80</v>
       </c>
-      <c r="D27" t="s">
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
         <v>81</v>
+      </c>
+      <c r="B28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">