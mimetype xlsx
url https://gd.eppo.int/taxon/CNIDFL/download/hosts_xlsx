--- v1 (2025-12-18)
+++ v2 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CNIDFL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ACRPA</t>
   </si>
   <si>
     <t>Acer palmatum</t>
   </si>
   <si>
     <t>* Furukawa M, Nakanishi K, Honma A, Takakura KI, Matsuyama K, Hidaka N, Sawada H, Nishida T (2021) Differential performance of contrasting defensive traits of cocoons of two moth species against bird predation. Entomological Science 24, 261–269
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
@@ -69,84 +69,64 @@
   <si>
     <t>* Dowden PB (1946) Parasitization of the oriental moth (Cnidocampa flavescens (walk.)) by Chaetexorista javana B. And B. Annals of the Entomological Society of America 39(2), 225–24
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>ACRPP</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>* Collins CW (1933) The oriental moth (Cnidocampa [Monema] flavescens walk.) and its control, Circular. United States Department of Agriculture
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>ALUJA</t>
   </si>
   <si>
     <t>Alnus japonica</t>
   </si>
   <si>
     <t>* Nagano E (1916) Life-history of some Japanese lepidoptera containing new genera and species. Bulletin of the Nawa Entomological Laboratory 1, 46-54
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
-    <t>ALRPH</t>
-[...8 lines deleted...]
-  <si>
     <t>1AMCG</t>
   </si>
   <si>
     <t>Ampelopsis</t>
   </si>
   <si>
     <t>* Piel O, Covillard P (1933) Contribution à l'étude de Monema flavescens Wkr. et de ses parasites. [Contribution towards the study of Monema fla-vescens Wkr. and its parasites]. Musée Heude, Notes d'entomologie chinoise. Lingnan Science Journal 12, No. Suppl., 173-202.
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>APTAS</t>
   </si>
   <si>
     <t>Aphananthe aspera</t>
-  </si>
-[...8 lines deleted...]
-* EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>BETLE</t>
   </si>
   <si>
     <t>Betula lenta</t>
   </si>
   <si>
     <t>CSNSA</t>
   </si>
   <si>
     <t>Castanea sativa</t>
   </si>
   <si>
     <t>* CABI (Centre for Agriculture and Bioscience International) (online) Datasheet on Monema flavescens (oriental moth. CABI Crop Protection Compendium 
 https://doi.org/10.1079/cabicompendium.34570
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>CSOFI</t>
   </si>
   <si>
     <t>Castanopsis fissa</t>
   </si>
   <si>
@@ -190,50 +170,59 @@
   <si>
     <t>* Togashi I, Ishikawa T (1995) Is Eurytoma monemae RUSCHKA (Hymenoptera: Eurytomidae) an effective parasitoid for control of Monema flavescens WALKER or Parasa sinica (MOORE)(Lepidoptera: Limacodidae)? Applied Entomology and Zoology 30(3), 493–494
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>ACPSE</t>
   </si>
   <si>
     <t>Eleutherococcus sessiliflorus</t>
   </si>
   <si>
     <t>* Yang P, Guo RH, Sun BJ, Liu E, Tao YL (2007) Four insect pests damaging Acanthopanax sessiliflorus and their control. Entomological Knowledge 44(4), 577–578
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal 22(7), e8831</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
     <t>* Cai P, Bai LJ, Xiang RL, Zhang L (2005) The biological characteristics of the leading pests of loquat and their control. South China Fruits 2, 38–41
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
+    <t>FAUCR</t>
+  </si>
+  <si>
+    <t>Fagus crenata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Kaji H (1979) Annual change in distribution and rate of parasitism of the slug moth, Monema flavescens Walker, in Kanazawa city.  Japanese Journal of Applied Entomology and Zoology 23(2), 110–112. (in Japanese) </t>
+  </si>
+  <si>
     <t>GLITR</t>
   </si>
   <si>
     <t>Gleditsia triacanthos</t>
   </si>
   <si>
     <t>IUGRE</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>* Yang S, Liu H, Zheng H, Yang M, Ren Y, Zhang J (2016) Attraction of Monema flavescens males to synthetic blends of sex pheromones. Bulletin of Insectology 69, 193–198
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>KOTBI</t>
   </si>
   <si>
     <t>Koelreuteria bipinnata</t>
   </si>
   <si>
     <t>LAEIN</t>
   </si>
   <si>
@@ -476,50 +465,75 @@
   <si>
     <t>Vaccinium</t>
   </si>
   <si>
     <t>* Choi SH, Jeong MG, Lee DW (2018) Insecticidal activity of plant extracts against lepidopteran insect pests (Latoia hilarata, Monema flavescensand Euproctis similis) in blueberry. The Korean Journal of Pesticide Science 22, 255–260
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>ZELSE</t>
   </si>
   <si>
     <t>Zelkova serrata</t>
   </si>
   <si>
     <t>* Park YL, Cho JR, Lee GS, Seo BY (2021) Detection of Monema flavescens (Lepidoptera: Limacodidae) cocoons using small unmanned aircraftsystem. Journal of Economic Entomology 114(5), 1927–1935
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>ZIPJU</t>
   </si>
   <si>
     <t>Ziziphus jujuba</t>
   </si>
   <si>
     <t>* Yang S, Liu H, Zheng H, Yang M, Ren Y, &amp; Zhang J (2016) Attraction of Monema flavescens males to synthetic blends of sex pheromones. Bulletin of Insectology 69, 193–203
+* EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
+  </si>
+  <si>
+    <t>Non-host</t>
+  </si>
+  <si>
+    <t>ALRPH</t>
+  </si>
+  <si>
+    <t>Alternanthera philoxeroides</t>
+  </si>
+  <si>
+    <t>Not a host: EFSA (2024) cites Ju et al. (2007) as a justification for host status, but in this article Alternanthera philoxeroides is only a host of other Limacodidae species.
+* Ju RT, Wang F, Li YZ, Wu SY (2007) Niche and interspecies competition of four Limacodidae species on green belt plants in Shanghai. Chinese Journal of Ecology 26(04), 523–532. https://www.cje.net.cn/EN/Y2007/V26/I04/523
+* EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
+  </si>
+  <si>
+    <t>ARTAG</t>
+  </si>
+  <si>
+    <t>Artemisia argyi</t>
+  </si>
+  <si>
+    <t>Not a host: EFSA (2024) cites Ju et al. (2007) as a justification for host status, but in this article Artemisia argyi  is only a host of other Limacodidae species.
+* Ju RT, Wang F, Li YZ, Wu SY (2007) Niche and interspecies competition of four Limacodidae species on green belt plants in Shanghai. Chinese Journal of Ecology 26(04), 523–532. https://www.cje.net.cn/EN/Y2007/V26/I04/523
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -824,59 +838,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="364.482" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
@@ -933,163 +947,163 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
@@ -1101,345 +1115,345 @@
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" t="s">
         <v>54</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" t="s">
         <v>59</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>64</v>
       </c>
       <c r="C24" t="s">
         <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
         <v>67</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>69</v>
       </c>
       <c r="C26" t="s">
         <v>70</v>
       </c>
       <c r="D26" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>72</v>
       </c>
       <c r="C27" t="s">
         <v>73</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>75</v>
       </c>
       <c r="C28" t="s">
         <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" t="s">
         <v>78</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>80</v>
       </c>
       <c r="C30" t="s">
         <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" t="s">
         <v>83</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>86</v>
       </c>
       <c r="D32" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
+        <v>90</v>
+      </c>
+      <c r="C34" t="s">
         <v>91</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" t="s">
         <v>96</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>4</v>
       </c>
       <c r="B37" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" t="s">
         <v>98</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>100</v>
       </c>
       <c r="C38" t="s">
         <v>101</v>
       </c>
       <c r="D38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" t="s">
         <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" t="s">
         <v>106</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" t="s">
         <v>109</v>
       </c>
       <c r="D41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" t="s">
         <v>112</v>
@@ -1479,65 +1493,65 @@
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" t="s">
         <v>121</v>
       </c>
       <c r="D45" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" t="s">
         <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" t="s">
         <v>126</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>4</v>
       </c>
       <c r="B48" t="s">
         <v>128</v>
       </c>
       <c r="C48" t="s">
         <v>129</v>
       </c>
       <c r="D48" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" t="s">
         <v>132</v>
@@ -1554,60 +1568,74 @@
         <v>134</v>
       </c>
       <c r="C50" t="s">
         <v>135</v>
       </c>
       <c r="D50" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>4</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" t="s">
         <v>138</v>
       </c>
       <c r="D51" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>4</v>
+        <v>140</v>
       </c>
       <c r="B52" t="s">
+        <v>141</v>
+      </c>
+      <c r="C52" t="s">
+        <v>142</v>
+      </c>
+      <c r="D52" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
         <v>140</v>
       </c>
-      <c r="C52" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="B53" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" t="s">
+        <v>145</v>
+      </c>
+      <c r="D53" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">