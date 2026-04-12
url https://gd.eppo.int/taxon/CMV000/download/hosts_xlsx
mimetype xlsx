--- v2 (2026-03-23)
+++ v3 (2026-04-12)
@@ -12,111 +12,126 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CMV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>1CPSG</t>
   </si>
   <si>
     <t>Capsicum</t>
   </si>
   <si>
     <t>* Missihoun AA, Fanou AA, Nanoukon CNM, Agbo IR, Sedah P, Fays M, Desoignies N (2025) Surveys of virus diseases and molecular identification of viruses affecting pepper crops (Capsicum spp.) in southern Benin. Crop Protection 188, 106999.
 * Zhang T, Guo N, Zhang R, Wang Y, Xia G, Wang L, Wei B (2025) Molecular detection of viral diseases and the resistance of germplasm in pepper. Vegetable Research 5, e030 doi: 10.48130/vegres-0025-0024</t>
   </si>
   <si>
     <t>CUMSA</t>
   </si>
   <si>
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Santhoshinii E, Rajinimala N, Selvarajan R, Kannan R, Gangadhar D, Siva M, Shanmugapriya D, Elanchenzhyan K (2025) Serological and molecular characterization of Cucumber Mosaic Virus (CMV) infecting cucumber (Cucumis sativus L.) in southern Tamil Nadu.Plant Science Today (Early Access) 12, 1-9 https://doi.org/10.14719/pst.8480</t>
   </si>
   <si>
     <t>IPOBA</t>
   </si>
   <si>
     <t>Ipomoea batatas</t>
   </si>
   <si>
     <t>* Mbewe W, Mtonga A, Chiipanthenga M, Masamba K, Chitedze G, Pamkomera P, Gondwe E, Mwenye O, Chipungu F (2021) Incidence and distribution of sweetpotato viruses and their implication on sweetpotato seed system in Malawi. Journal of Plant Pathology 103(3), 961-968. https://doi.org/10.1007/s42161-021-00830-4</t>
   </si>
   <si>
+    <t>OLVEU</t>
+  </si>
+  <si>
+    <t>Olea europaea</t>
+  </si>
+  <si>
+    <t>* El Air M, Mahfoudi N, Digiaro M, Najjar A, Elbeaino T (2011) Detection of olive‐infecting viruses in Tunisia. Journal of Phytopathology 159(4), 283-286. https://doi.org/10.1111/j.1439-0434.2010.01771.x</t>
+  </si>
+  <si>
     <t>PARCR</t>
   </si>
   <si>
     <t>Petroselinum crispum</t>
   </si>
   <si>
     <t>* Đukanović J, Ristić D, Vučurović I, Blagojević J, Zečević K, Kovačević D, Stanković I (2025) First report of Cucumber mosaic virus infecting Petroselinum crispum in Serbia. In 16th International Symposium of Plant Virus Epidemiology–ISPVE 2025 June 30th to July 3rd São Paulo, Brazil 2025 (p. 127). Dados Internacionais de Catalogação na Publicação (CIP), Secretaria de Agricultura e Abastecimento do Estado de São Paulo, Núcleo de Documentação Científica–IB.</t>
   </si>
   <si>
     <t>PHYAN</t>
   </si>
   <si>
     <t>Physalis angulata</t>
   </si>
   <si>
     <t>* Jin B, Wang Y, Zhang N, Zhao Y, Fan H (2026) First report of cucumber mosaic virus infecting Physalis angulata L. in China. Journal of Plant Pathology. 6, 1</t>
+  </si>
+  <si>
+    <t>2PLAN</t>
+  </si>
+  <si>
+    <t>plants</t>
   </si>
   <si>
     <t>1ROSG</t>
   </si>
   <si>
     <t>Rosa</t>
   </si>
   <si>
     <t>* Paslay C, Ali A (2025) A comprehensive review of known and emerging viruses infecting rose species. Frontiers in Virology 5, 1669397. https://doi.org/10.3389/fviro.2025.1669397
 * Vazquez-Iglesias I, Boonham N, Robinson R, Clover GRG, Fox A (2023) A survey of rose viruses in England, Crop Protection 106231. https://doi.org/10.1016/j.cropro.2023.106231</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Kreuze JF, Souza-Dias JA, Jeevalatha A, Figueira AR, Valkonen JP, Jones RA (2020) Viral diseases in potato. The potato crop: its agricultural, nutritional and social contribution to humankind 2020 (pp. 389-430). Cham: Springer International Publishing.
 * Salazar LF (2003) Potato viruses after the XXth century: effects, dissemination and their control. Crop Protection Department, Seminar Transcript CIP, PO Box 2003 (Vol. 1558). International Potato Center Lima, Peru.</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
@@ -449,51 +464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="544.867" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -571,66 +586,92 @@
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
         <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">