--- v3 (2026-04-12)
+++ v4 (2026-05-02)
@@ -12,62 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CMV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Wild/Weed</t>
+  </si>
+  <si>
+    <t>ADFOB</t>
+  </si>
+  <si>
+    <t>Adenium obesum</t>
+  </si>
+  <si>
+    <t>* Durga Y, Vinodhini J, Ch R, Gopal K, Anuradha C, Saraswathi MS, Krishnan N, Selvarajan R (2026) Identification and partial characterization of cucumber mosaic virus in Adenium obesum: a new reservoir host in India. Journal of Plant Diseases and Protection 133(2), 56.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>1CPSG</t>
   </si>
   <si>
     <t>Capsicum</t>
   </si>
   <si>
     <t>* Missihoun AA, Fanou AA, Nanoukon CNM, Agbo IR, Sedah P, Fays M, Desoignies N (2025) Surveys of virus diseases and molecular identification of viruses affecting pepper crops (Capsicum spp.) in southern Benin. Crop Protection 188, 106999.
 * Zhang T, Guo N, Zhang R, Wang Y, Xia G, Wang L, Wei B (2025) Molecular detection of viral diseases and the resistance of germplasm in pepper. Vegetable Research 5, e030 doi: 10.48130/vegres-0025-0024</t>
   </si>
   <si>
     <t>CUMSA</t>
   </si>
   <si>
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Santhoshinii E, Rajinimala N, Selvarajan R, Kannan R, Gangadhar D, Siva M, Shanmugapriya D, Elanchenzhyan K (2025) Serological and molecular characterization of Cucumber Mosaic Virus (CMV) infecting cucumber (Cucumis sativus L.) in southern Tamil Nadu.Plant Science Today (Early Access) 12, 1-9 https://doi.org/10.14719/pst.8480</t>
   </si>
   <si>
     <t>IPOBA</t>
@@ -464,214 +476,228 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="544.867" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D8"/>
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">