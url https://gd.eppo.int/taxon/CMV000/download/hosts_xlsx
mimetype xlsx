--- v4 (2026-05-02)
+++ v5 (2026-06-12)
@@ -12,96 +12,114 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CMV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ADFOB</t>
   </si>
   <si>
     <t>Adenium obesum</t>
   </si>
   <si>
     <t>* Durga Y, Vinodhini J, Ch R, Gopal K, Anuradha C, Saraswathi MS, Krishnan N, Selvarajan R (2026) Identification and partial characterization of cucumber mosaic virus in Adenium obesum: a new reservoir host in India. Journal of Plant Diseases and Protection 133(2), 56.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>1CPSG</t>
   </si>
   <si>
     <t>Capsicum</t>
   </si>
   <si>
     <t>* Missihoun AA, Fanou AA, Nanoukon CNM, Agbo IR, Sedah P, Fays M, Desoignies N (2025) Surveys of virus diseases and molecular identification of viruses affecting pepper crops (Capsicum spp.) in southern Benin. Crop Protection 188, 106999.
 * Zhang T, Guo N, Zhang R, Wang Y, Xia G, Wang L, Wei B (2025) Molecular detection of viral diseases and the resistance of germplasm in pepper. Vegetable Research 5, e030 doi: 10.48130/vegres-0025-0024</t>
   </si>
   <si>
     <t>CUMSA</t>
   </si>
   <si>
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Santhoshinii E, Rajinimala N, Selvarajan R, Kannan R, Gangadhar D, Siva M, Shanmugapriya D, Elanchenzhyan K (2025) Serological and molecular characterization of Cucumber Mosaic Virus (CMV) infecting cucumber (Cucumis sativus L.) in southern Tamil Nadu.Plant Science Today (Early Access) 12, 1-9 https://doi.org/10.14719/pst.8480</t>
+  </si>
+  <si>
+    <t>1GAZG</t>
+  </si>
+  <si>
+    <t>Gazania</t>
+  </si>
+  <si>
+    <t>* Balsak SC, Aslan Z (2026) Occurrence and molecular characterization of CMV and LMV in Gazania spp. and PFBV in Pelargonium spp. in Turkey. Tropical Plant Pathology 51(1), 26. (abst.)</t>
+  </si>
+  <si>
+    <t>HELAN</t>
+  </si>
+  <si>
+    <t>Helianthus annuus</t>
+  </si>
+  <si>
+    <t>* Lal A, Lee S, Kil EJ (2026) First Report of Cucumber mosaic virus Infecting Helianthus annuus in Korea. Plant Disease (early view)</t>
   </si>
   <si>
     <t>IPOBA</t>
   </si>
   <si>
     <t>Ipomoea batatas</t>
   </si>
   <si>
     <t>* Mbewe W, Mtonga A, Chiipanthenga M, Masamba K, Chitedze G, Pamkomera P, Gondwe E, Mwenye O, Chipungu F (2021) Incidence and distribution of sweetpotato viruses and their implication on sweetpotato seed system in Malawi. Journal of Plant Pathology 103(3), 961-968. https://doi.org/10.1007/s42161-021-00830-4</t>
   </si>
   <si>
     <t>OLVEU</t>
   </si>
   <si>
     <t>Olea europaea</t>
   </si>
   <si>
     <t>* El Air M, Mahfoudi N, Digiaro M, Najjar A, Elbeaino T (2011) Detection of olive‐infecting viruses in Tunisia. Journal of Phytopathology 159(4), 283-286. https://doi.org/10.1111/j.1439-0434.2010.01771.x</t>
   </si>
   <si>
     <t>PARCR</t>
   </si>
   <si>
     <t>Petroselinum crispum</t>
   </si>
@@ -476,51 +494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="544.867" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -612,92 +630,120 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>34</v>
       </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">