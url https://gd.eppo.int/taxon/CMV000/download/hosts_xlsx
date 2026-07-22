--- v5 (2026-06-12)
+++ v6 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CMV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ADFOB</t>
   </si>
   <si>
     <t>Adenium obesum</t>
   </si>
   <si>
     <t>* Durga Y, Vinodhini J, Ch R, Gopal K, Anuradha C, Saraswathi MS, Krishnan N, Selvarajan R (2026) Identification and partial characterization of cucumber mosaic virus in Adenium obesum: a new reservoir host in India. Journal of Plant Diseases and Protection 133(2), 56.</t>
   </si>
   <si>
@@ -128,50 +128,59 @@
   </si>
   <si>
     <t>PHYAN</t>
   </si>
   <si>
     <t>Physalis angulata</t>
   </si>
   <si>
     <t>* Jin B, Wang Y, Zhang N, Zhao Y, Fan H (2026) First report of cucumber mosaic virus infecting Physalis angulata L. in China. Journal of Plant Pathology. 6, 1</t>
   </si>
   <si>
     <t>2PLAN</t>
   </si>
   <si>
     <t>plants</t>
   </si>
   <si>
     <t>1ROSG</t>
   </si>
   <si>
     <t>Rosa</t>
   </si>
   <si>
     <t>* Paslay C, Ali A (2025) A comprehensive review of known and emerging viruses infecting rose species. Frontiers in Virology 5, 1669397. https://doi.org/10.3389/fviro.2025.1669397
 * Vazquez-Iglesias I, Boonham N, Robinson R, Clover GRG, Fox A (2023) A survey of rose viruses in England, Crop Protection 106231. https://doi.org/10.1016/j.cropro.2023.106231</t>
+  </si>
+  <si>
+    <t>LYPES</t>
+  </si>
+  <si>
+    <t>Solanum lycopersicum</t>
+  </si>
+  <si>
+    <t>* Kim SH, Kang HM, Sim JE, Lee YH, Park HK, Kim JK, Ahn JY, Jeon BJ (2026) Targeted RT-PCR survey of ten economically important tomato viruses in major tomato producing regions of Korea. Horticultural Science and Technology. 44(0) https://doi.org/10.7235/HORT.20260014</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Kreuze JF, Souza-Dias JA, Jeevalatha A, Figueira AR, Valkonen JP, Jones RA (2020) Viral diseases in potato. The potato crop: its agricultural, nutritional and social contribution to humankind 2020 (pp. 389-430). Cham: Springer International Publishing.
 * Salazar LF (2003) Potato viruses after the XXth century: effects, dissemination and their control. Crop Protection Department, Seminar Transcript CIP, PO Box 2003 (Vol. 1558). International Potato Center Lima, Peru.</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
   <si>
     <t>* Fuchs M (2025) Grapevine viruses: Did you say more than a hundred? Journal of Plant Pathology 107(1), 217-227. https://doi.org/10.1007/s42161-024-01819-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -494,51 +503,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="544.867" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -700,50 +709,64 @@
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">