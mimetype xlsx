--- v6 (2026-07-22)
+++ v7 (2026-09-22)
@@ -12,96 +12,105 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CMV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ADFOB</t>
   </si>
   <si>
     <t>Adenium obesum</t>
   </si>
   <si>
     <t>* Durga Y, Vinodhini J, Ch R, Gopal K, Anuradha C, Saraswathi MS, Krishnan N, Selvarajan R (2026) Identification and partial characterization of cucumber mosaic virus in Adenium obesum: a new reservoir host in India. Journal of Plant Diseases and Protection 133(2), 56.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>1CPSG</t>
   </si>
   <si>
     <t>Capsicum</t>
   </si>
   <si>
     <t>* Missihoun AA, Fanou AA, Nanoukon CNM, Agbo IR, Sedah P, Fays M, Desoignies N (2025) Surveys of virus diseases and molecular identification of viruses affecting pepper crops (Capsicum spp.) in southern Benin. Crop Protection 188, 106999.
 * Zhang T, Guo N, Zhang R, Wang Y, Xia G, Wang L, Wei B (2025) Molecular detection of viral diseases and the resistance of germplasm in pepper. Vegetable Research 5, e030 doi: 10.48130/vegres-0025-0024</t>
   </si>
   <si>
     <t>CUMSA</t>
   </si>
   <si>
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Santhoshinii E, Rajinimala N, Selvarajan R, Kannan R, Gangadhar D, Siva M, Shanmugapriya D, Elanchenzhyan K (2025) Serological and molecular characterization of Cucumber Mosaic Virus (CMV) infecting cucumber (Cucumis sativus L.) in southern Tamil Nadu.Plant Science Today (Early Access) 12, 1-9 https://doi.org/10.14719/pst.8480</t>
+  </si>
+  <si>
+    <t>EPHPM</t>
+  </si>
+  <si>
+    <t>Euphorbia epithymoides</t>
+  </si>
+  <si>
+    <t>* Burba PO, Snihur HO, Pozhylov IM, Shevchenko OV, Budzanivska IH (2026) First report of cucumber mosaic virus natural infection in Euphorbia epithymoides in Ukraine. Mikrobiolohichnyi Zhurnal. 88(2), 78-84. https://doi.org/10.15407/microbiolj88.02.078</t>
   </si>
   <si>
     <t>1GAZG</t>
   </si>
   <si>
     <t>Gazania</t>
   </si>
   <si>
     <t>* Balsak SC, Aslan Z (2026) Occurrence and molecular characterization of CMV and LMV in Gazania spp. and PFBV in Pelargonium spp. in Turkey. Tropical Plant Pathology 51(1), 26. (abst.)</t>
   </si>
   <si>
     <t>HELAN</t>
   </si>
   <si>
     <t>Helianthus annuus</t>
   </si>
   <si>
     <t>* Lal A, Lee S, Kil EJ (2026) First Report of Cucumber mosaic virus Infecting Helianthus annuus in Korea. Plant Disease (early view)</t>
   </si>
   <si>
     <t>IPOBA</t>
   </si>
   <si>
     <t>Ipomoea batatas</t>
   </si>
@@ -503,61 +512,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="544.867" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -667,106 +676,120 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D12" t="s">
         <v>37</v>
       </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">