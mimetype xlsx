--- v1 (2026-02-15)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CMV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="521">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>continent</t>
   </si>
   <si>
     <t>country</t>
   </si>
   <si>
     <t>state</t>
   </si>
   <si>
     <t>country code</t>
   </si>
   <si>
     <t>state code</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
@@ -810,50 +810,56 @@
     <t>Jiangsu</t>
   </si>
   <si>
     <t>js</t>
   </si>
   <si>
     <t>Jiangxi</t>
   </si>
   <si>
     <t>jx</t>
   </si>
   <si>
     <t>Jilin</t>
   </si>
   <si>
     <t>jl</t>
   </si>
   <si>
     <t>Liaoning</t>
   </si>
   <si>
     <t>ln</t>
   </si>
   <si>
     <t>Neimenggu</t>
+  </si>
+  <si>
+    <t>Ningxia</t>
+  </si>
+  <si>
+    <t>nx</t>
   </si>
   <si>
     <t>Qinghai</t>
   </si>
   <si>
     <t>qh</t>
   </si>
   <si>
     <t>Shaanxi</t>
   </si>
   <si>
     <t>sx</t>
   </si>
   <si>
     <t>Shandong</t>
   </si>
   <si>
     <t>sd</t>
   </si>
   <si>
     <t>Shanxi</t>
   </si>
   <si>
     <t>sh</t>
   </si>
@@ -1922,51 +1928,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F261"/>
+  <dimension ref="A1:F262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4388,784 +4394,788 @@
       </c>
       <c r="D133" t="s">
         <v>230</v>
       </c>
       <c r="E133" t="s">
         <v>273</v>
       </c>
       <c r="F133" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>224</v>
       </c>
       <c r="B134" t="s">
         <v>229</v>
       </c>
       <c r="C134" t="s">
         <v>274</v>
       </c>
       <c r="D134" t="s">
         <v>230</v>
       </c>
       <c r="E134" t="s">
-        <v>207</v>
+        <v>275</v>
       </c>
       <c r="F134" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>224</v>
       </c>
       <c r="B135" t="s">
         <v>229</v>
       </c>
       <c r="C135" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D135" t="s">
         <v>230</v>
       </c>
       <c r="E135" t="s">
-        <v>276</v>
+        <v>207</v>
       </c>
       <c r="F135" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>224</v>
       </c>
       <c r="B136" t="s">
         <v>229</v>
       </c>
       <c r="C136" t="s">
         <v>277</v>
       </c>
       <c r="D136" t="s">
         <v>230</v>
       </c>
       <c r="E136" t="s">
         <v>278</v>
       </c>
       <c r="F136" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>224</v>
       </c>
       <c r="B137" t="s">
         <v>229</v>
       </c>
       <c r="C137" t="s">
         <v>279</v>
       </c>
       <c r="D137" t="s">
         <v>230</v>
       </c>
       <c r="E137" t="s">
         <v>280</v>
       </c>
       <c r="F137" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>224</v>
       </c>
       <c r="B138" t="s">
         <v>229</v>
       </c>
       <c r="C138" t="s">
         <v>281</v>
       </c>
       <c r="D138" t="s">
         <v>230</v>
       </c>
       <c r="E138" t="s">
         <v>282</v>
       </c>
       <c r="F138" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>224</v>
       </c>
       <c r="B139" t="s">
+        <v>229</v>
+      </c>
+      <c r="C139" t="s">
         <v>283</v>
       </c>
-      <c r="C139"/>
       <c r="D139" t="s">
+        <v>230</v>
+      </c>
+      <c r="E139" t="s">
         <v>284</v>
       </c>
-      <c r="E139"/>
       <c r="F139" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>224</v>
       </c>
       <c r="B140" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="C140" t="s">
         <v>285</v>
       </c>
+      <c r="C140"/>
       <c r="D140" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="E140" t="s">
         <v>286</v>
       </c>
+      <c r="E140"/>
       <c r="F140" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>224</v>
       </c>
       <c r="B141" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C141" t="s">
         <v>287</v>
       </c>
       <c r="D141" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E141" t="s">
         <v>288</v>
       </c>
       <c r="F141" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>224</v>
       </c>
       <c r="B142" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C142" t="s">
         <v>289</v>
       </c>
       <c r="D142" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E142" t="s">
         <v>290</v>
       </c>
       <c r="F142" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>224</v>
       </c>
       <c r="B143" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C143" t="s">
         <v>291</v>
       </c>
       <c r="D143" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E143" t="s">
-        <v>151</v>
+        <v>292</v>
       </c>
       <c r="F143" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>224</v>
       </c>
       <c r="B144" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C144" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D144" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E144" t="s">
-        <v>293</v>
+        <v>151</v>
       </c>
       <c r="F144" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>224</v>
       </c>
       <c r="B145" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C145" t="s">
         <v>294</v>
       </c>
       <c r="D145" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E145" t="s">
         <v>295</v>
       </c>
       <c r="F145" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>224</v>
       </c>
       <c r="B146" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C146" t="s">
         <v>296</v>
       </c>
       <c r="D146" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E146" t="s">
         <v>297</v>
       </c>
       <c r="F146" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>224</v>
       </c>
       <c r="B147" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C147" t="s">
         <v>298</v>
       </c>
       <c r="D147" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E147" t="s">
         <v>299</v>
       </c>
       <c r="F147" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>224</v>
       </c>
       <c r="B148" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C148" t="s">
         <v>300</v>
       </c>
       <c r="D148" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E148" t="s">
         <v>301</v>
       </c>
       <c r="F148" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>224</v>
       </c>
       <c r="B149" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C149" t="s">
         <v>302</v>
       </c>
       <c r="D149" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E149" t="s">
         <v>303</v>
       </c>
       <c r="F149" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>224</v>
       </c>
       <c r="B150" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C150" t="s">
         <v>304</v>
       </c>
       <c r="D150" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E150" t="s">
         <v>305</v>
       </c>
       <c r="F150" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>224</v>
       </c>
       <c r="B151" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C151" t="s">
         <v>306</v>
       </c>
       <c r="D151" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E151" t="s">
-        <v>180</v>
+        <v>307</v>
       </c>
       <c r="F151" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>224</v>
       </c>
       <c r="B152" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C152" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D152" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E152" t="s">
-        <v>308</v>
+        <v>180</v>
       </c>
       <c r="F152" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>224</v>
       </c>
       <c r="B153" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C153" t="s">
         <v>309</v>
       </c>
       <c r="D153" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E153" t="s">
         <v>310</v>
       </c>
       <c r="F153" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>224</v>
       </c>
       <c r="B154" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C154" t="s">
         <v>311</v>
       </c>
       <c r="D154" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E154" t="s">
-        <v>204</v>
+        <v>312</v>
       </c>
       <c r="F154" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>224</v>
       </c>
       <c r="B155" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C155" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D155" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E155" t="s">
-        <v>313</v>
+        <v>204</v>
       </c>
       <c r="F155" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>224</v>
       </c>
       <c r="B156" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C156" t="s">
         <v>314</v>
       </c>
       <c r="D156" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E156" t="s">
         <v>315</v>
       </c>
       <c r="F156" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>224</v>
       </c>
       <c r="B157" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C157" t="s">
         <v>316</v>
       </c>
       <c r="D157" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E157" t="s">
         <v>317</v>
       </c>
       <c r="F157" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>224</v>
       </c>
       <c r="B158" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C158" t="s">
         <v>318</v>
       </c>
       <c r="D158" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E158" t="s">
-        <v>209</v>
+        <v>319</v>
       </c>
       <c r="F158" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>224</v>
       </c>
       <c r="B159" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C159" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D159" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E159" t="s">
-        <v>320</v>
+        <v>209</v>
       </c>
       <c r="F159" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>224</v>
       </c>
       <c r="B160" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C160" t="s">
         <v>321</v>
       </c>
       <c r="D160" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E160" t="s">
         <v>322</v>
       </c>
       <c r="F160" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>224</v>
       </c>
       <c r="B161" t="s">
+        <v>285</v>
+      </c>
+      <c r="C161" t="s">
         <v>323</v>
       </c>
-      <c r="C161"/>
       <c r="D161" t="s">
+        <v>286</v>
+      </c>
+      <c r="E161" t="s">
         <v>324</v>
       </c>
-      <c r="E161"/>
       <c r="F161" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>224</v>
       </c>
       <c r="B162" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="C162" t="s">
         <v>325</v>
       </c>
+      <c r="C162"/>
       <c r="D162" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="E162" t="s">
         <v>326</v>
       </c>
+      <c r="E162"/>
       <c r="F162" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>224</v>
       </c>
       <c r="B163" t="s">
+        <v>325</v>
+      </c>
+      <c r="C163" t="s">
         <v>327</v>
       </c>
-      <c r="C163"/>
       <c r="D163" t="s">
+        <v>326</v>
+      </c>
+      <c r="E163" t="s">
         <v>328</v>
       </c>
-      <c r="E163"/>
       <c r="F163" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>224</v>
       </c>
       <c r="B164" t="s">
         <v>329</v>
       </c>
       <c r="C164"/>
       <c r="D164" t="s">
         <v>330</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>224</v>
       </c>
       <c r="B165" t="s">
         <v>331</v>
       </c>
       <c r="C165"/>
       <c r="D165" t="s">
         <v>332</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>224</v>
       </c>
       <c r="B166" t="s">
         <v>333</v>
       </c>
       <c r="C166"/>
       <c r="D166" t="s">
         <v>334</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>224</v>
       </c>
       <c r="B167" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="C167" t="s">
         <v>335</v>
       </c>
+      <c r="C167"/>
       <c r="D167" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="E167"/>
       <c r="F167" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>224</v>
       </c>
       <c r="B168" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C168" t="s">
+        <v>337</v>
+      </c>
+      <c r="D168" t="s">
         <v>336</v>
       </c>
-      <c r="D168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E168" t="s">
-        <v>337</v>
+        <v>278</v>
       </c>
       <c r="F168" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>224</v>
       </c>
       <c r="B169" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C169" t="s">
         <v>338</v>
       </c>
       <c r="D169" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E169" t="s">
-        <v>167</v>
+        <v>339</v>
       </c>
       <c r="F169" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>224</v>
       </c>
       <c r="B170" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C170" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D170" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E170" t="s">
-        <v>340</v>
+        <v>167</v>
       </c>
       <c r="F170" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>224</v>
       </c>
       <c r="B171" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C171" t="s">
         <v>341</v>
       </c>
       <c r="D171" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E171" t="s">
-        <v>317</v>
+        <v>342</v>
       </c>
       <c r="F171" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>224</v>
       </c>
       <c r="B172" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="C172"/>
+        <v>335</v>
+      </c>
+      <c r="C172" t="s">
+        <v>343</v>
+      </c>
       <c r="D172" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="E172"/>
+        <v>336</v>
+      </c>
+      <c r="E172" t="s">
+        <v>319</v>
+      </c>
       <c r="F172" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>224</v>
       </c>
       <c r="B173" t="s">
         <v>344</v>
       </c>
       <c r="C173"/>
       <c r="D173" t="s">
         <v>345</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>224</v>
       </c>
       <c r="B174" t="s">
@@ -5227,117 +5237,117 @@
       <c r="F177" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>224</v>
       </c>
       <c r="B178" t="s">
         <v>354</v>
       </c>
       <c r="C178"/>
       <c r="D178" t="s">
         <v>355</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>224</v>
       </c>
       <c r="B179" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="C179" t="s">
         <v>356</v>
       </c>
+      <c r="C179"/>
       <c r="D179" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="E179" t="s">
         <v>357</v>
       </c>
+      <c r="E179"/>
       <c r="F179" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>224</v>
       </c>
       <c r="B180" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C180" t="s">
         <v>358</v>
       </c>
       <c r="D180" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E180" t="s">
         <v>359</v>
       </c>
       <c r="F180" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
         <v>224</v>
       </c>
       <c r="B181" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C181" t="s">
         <v>360</v>
       </c>
       <c r="D181" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E181" t="s">
         <v>361</v>
       </c>
       <c r="F181" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>224</v>
       </c>
       <c r="B182" t="s">
+        <v>356</v>
+      </c>
+      <c r="C182" t="s">
         <v>362</v>
       </c>
-      <c r="C182"/>
       <c r="D182" t="s">
+        <v>357</v>
+      </c>
+      <c r="E182" t="s">
         <v>363</v>
       </c>
-      <c r="E182"/>
       <c r="F182" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
         <v>224</v>
       </c>
       <c r="B183" t="s">
         <v>364</v>
       </c>
       <c r="C183"/>
       <c r="D183" t="s">
         <v>365</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
         <v>224</v>
       </c>
       <c r="B184" t="s">
@@ -5375,67 +5385,67 @@
       <c r="B186" t="s">
         <v>370</v>
       </c>
       <c r="C186"/>
       <c r="D186" t="s">
         <v>371</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>224</v>
       </c>
       <c r="B187" t="s">
         <v>372</v>
       </c>
       <c r="C187"/>
       <c r="D187" t="s">
         <v>373</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>224</v>
       </c>
       <c r="B188" t="s">
         <v>374</v>
       </c>
       <c r="C188"/>
       <c r="D188" t="s">
         <v>375</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>224</v>
       </c>
       <c r="B189" t="s">
         <v>376</v>
       </c>
       <c r="C189"/>
       <c r="D189" t="s">
         <v>377</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>224</v>
       </c>
       <c r="B190" t="s">
         <v>378</v>
       </c>
@@ -5471,1182 +5481,1198 @@
       <c r="B192" t="s">
         <v>382</v>
       </c>
       <c r="C192"/>
       <c r="D192" t="s">
         <v>383</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>224</v>
       </c>
       <c r="B193" t="s">
         <v>384</v>
       </c>
       <c r="C193"/>
       <c r="D193" t="s">
         <v>385</v>
       </c>
       <c r="E193"/>
       <c r="F193" t="s">
-        <v>87</v>
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>224</v>
       </c>
       <c r="B194" t="s">
         <v>386</v>
       </c>
       <c r="C194"/>
       <c r="D194" t="s">
         <v>387</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>9</v>
+        <v>87</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>224</v>
       </c>
       <c r="B195" t="s">
         <v>388</v>
       </c>
       <c r="C195"/>
       <c r="D195" t="s">
         <v>389</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
+        <v>224</v>
+      </c>
+      <c r="B196" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="C196"/>
       <c r="D196" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B197" t="s">
         <v>393</v>
       </c>
       <c r="C197"/>
       <c r="D197" t="s">
         <v>394</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B198" t="s">
         <v>395</v>
       </c>
       <c r="C198"/>
       <c r="D198" t="s">
         <v>396</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B199" t="s">
         <v>397</v>
       </c>
       <c r="C199"/>
       <c r="D199" t="s">
         <v>398</v>
       </c>
       <c r="E199"/>
       <c r="F199" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B200" t="s">
         <v>399</v>
       </c>
       <c r="C200"/>
       <c r="D200" t="s">
         <v>400</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B201" t="s">
         <v>401</v>
       </c>
       <c r="C201"/>
       <c r="D201" t="s">
         <v>402</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B202" t="s">
         <v>403</v>
       </c>
       <c r="C202"/>
       <c r="D202" t="s">
         <v>404</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B203" t="s">
         <v>405</v>
       </c>
       <c r="C203"/>
       <c r="D203" t="s">
         <v>406</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B204" t="s">
         <v>407</v>
       </c>
       <c r="C204"/>
       <c r="D204" t="s">
         <v>408</v>
       </c>
       <c r="E204"/>
       <c r="F204" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B205" t="s">
         <v>409</v>
       </c>
       <c r="C205"/>
       <c r="D205" t="s">
         <v>410</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B206" t="s">
         <v>411</v>
       </c>
       <c r="C206"/>
       <c r="D206" t="s">
         <v>412</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B207" t="s">
         <v>413</v>
       </c>
       <c r="C207"/>
       <c r="D207" t="s">
         <v>414</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B208" t="s">
         <v>415</v>
       </c>
       <c r="C208"/>
       <c r="D208" t="s">
         <v>416</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>87</v>
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B209" t="s">
         <v>417</v>
       </c>
       <c r="C209"/>
       <c r="D209" t="s">
         <v>418</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B210" t="s">
-        <v>154</v>
+        <v>419</v>
       </c>
       <c r="C210"/>
       <c r="D210" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B211" t="s">
-        <v>420</v>
+        <v>154</v>
       </c>
       <c r="C211"/>
       <c r="D211" t="s">
         <v>421</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B212" t="s">
         <v>422</v>
       </c>
       <c r="C212"/>
       <c r="D212" t="s">
         <v>423</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B213" t="s">
         <v>424</v>
       </c>
       <c r="C213"/>
       <c r="D213" t="s">
         <v>425</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B214" t="s">
         <v>426</v>
       </c>
       <c r="C214"/>
       <c r="D214" t="s">
         <v>427</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B215" t="s">
         <v>428</v>
       </c>
       <c r="C215"/>
       <c r="D215" t="s">
         <v>429</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B216" t="s">
         <v>430</v>
       </c>
       <c r="C216"/>
       <c r="D216" t="s">
         <v>431</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B217" t="s">
         <v>432</v>
       </c>
       <c r="C217"/>
       <c r="D217" t="s">
         <v>433</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B218" t="s">
         <v>434</v>
       </c>
       <c r="C218"/>
       <c r="D218" t="s">
         <v>435</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B219" t="s">
         <v>436</v>
       </c>
       <c r="C219"/>
       <c r="D219" t="s">
         <v>437</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B220" t="s">
         <v>438</v>
       </c>
       <c r="C220"/>
       <c r="D220" t="s">
         <v>439</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B221" t="s">
         <v>440</v>
       </c>
       <c r="C221"/>
       <c r="D221" t="s">
         <v>441</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B222" t="s">
         <v>442</v>
       </c>
       <c r="C222"/>
       <c r="D222" t="s">
         <v>443</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B223" t="s">
         <v>444</v>
       </c>
       <c r="C223"/>
       <c r="D223" t="s">
         <v>445</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B224" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="C224" t="s">
         <v>446</v>
       </c>
+      <c r="C224"/>
       <c r="D224" t="s">
-        <v>445</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="E224"/>
       <c r="F224" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B225" t="s">
+        <v>446</v>
+      </c>
+      <c r="C225" t="s">
+        <v>448</v>
+      </c>
+      <c r="D225" t="s">
         <v>447</v>
       </c>
-      <c r="C225"/>
-[...3 lines deleted...]
-      <c r="E225"/>
+      <c r="E225" t="s">
+        <v>143</v>
+      </c>
       <c r="F225" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B226" t="s">
         <v>449</v>
       </c>
       <c r="C226"/>
       <c r="D226" t="s">
         <v>450</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B227" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="C227" t="s">
         <v>451</v>
       </c>
+      <c r="C227"/>
       <c r="D227" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E227" t="s">
         <v>452</v>
       </c>
+      <c r="E227"/>
       <c r="F227" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B228" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C228" t="s">
         <v>453</v>
       </c>
       <c r="D228" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E228" t="s">
         <v>454</v>
       </c>
       <c r="F228" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B229" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C229" t="s">
         <v>455</v>
       </c>
       <c r="D229" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E229" t="s">
         <v>456</v>
       </c>
       <c r="F229" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B230" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C230" t="s">
         <v>457</v>
       </c>
       <c r="D230" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E230" t="s">
         <v>458</v>
       </c>
       <c r="F230" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B231" t="s">
+        <v>451</v>
+      </c>
+      <c r="C231" t="s">
         <v>459</v>
       </c>
-      <c r="C231"/>
       <c r="D231" t="s">
+        <v>452</v>
+      </c>
+      <c r="E231" t="s">
         <v>460</v>
       </c>
-      <c r="E231"/>
       <c r="F231" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B232" t="s">
         <v>461</v>
       </c>
       <c r="C232"/>
       <c r="D232" t="s">
         <v>462</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B233" t="s">
         <v>463</v>
       </c>
       <c r="C233"/>
       <c r="D233" t="s">
         <v>464</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B234" t="s">
         <v>465</v>
       </c>
       <c r="C234"/>
       <c r="D234" t="s">
         <v>466</v>
       </c>
       <c r="E234"/>
       <c r="F234" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B235" t="s">
         <v>467</v>
       </c>
       <c r="C235"/>
       <c r="D235" t="s">
         <v>468</v>
       </c>
       <c r="E235"/>
       <c r="F235" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B236" t="s">
         <v>469</v>
       </c>
       <c r="C236"/>
       <c r="D236" t="s">
         <v>470</v>
       </c>
       <c r="E236"/>
       <c r="F236" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B237" t="s">
         <v>471</v>
       </c>
       <c r="C237"/>
       <c r="D237" t="s">
         <v>472</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B238" t="s">
         <v>473</v>
       </c>
       <c r="C238"/>
       <c r="D238" t="s">
         <v>474</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B239" t="s">
         <v>475</v>
       </c>
       <c r="C239"/>
       <c r="D239" t="s">
         <v>476</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
+        <v>392</v>
+      </c>
+      <c r="B240" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="C240"/>
       <c r="D240" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="E240"/>
       <c r="F240" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B241" t="s">
         <v>480</v>
       </c>
       <c r="C241"/>
       <c r="D241" t="s">
         <v>481</v>
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B242" t="s">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="C242" t="s">
         <v>482</v>
       </c>
+      <c r="C242"/>
       <c r="D242" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="E242" t="s">
         <v>483</v>
       </c>
+      <c r="E242"/>
       <c r="F242" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B243" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C243" t="s">
         <v>484</v>
       </c>
       <c r="D243" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E243" t="s">
         <v>485</v>
       </c>
       <c r="F243" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B244" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C244" t="s">
         <v>486</v>
       </c>
       <c r="D244" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E244" t="s">
         <v>487</v>
       </c>
       <c r="F244" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B245" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C245" t="s">
         <v>488</v>
       </c>
       <c r="D245" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E245" t="s">
         <v>489</v>
       </c>
       <c r="F245" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B246" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C246" t="s">
         <v>490</v>
       </c>
       <c r="D246" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E246" t="s">
         <v>491</v>
       </c>
       <c r="F246" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B247" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C247" t="s">
         <v>492</v>
       </c>
       <c r="D247" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E247" t="s">
-        <v>219</v>
+        <v>493</v>
       </c>
       <c r="F247" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B248" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="C248"/>
+        <v>482</v>
+      </c>
+      <c r="C248" t="s">
+        <v>494</v>
+      </c>
       <c r="D248" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="E248"/>
+        <v>483</v>
+      </c>
+      <c r="E248" t="s">
+        <v>219</v>
+      </c>
       <c r="F248" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B249" t="s">
         <v>495</v>
       </c>
       <c r="C249"/>
       <c r="D249" t="s">
         <v>496</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B250" t="s">
         <v>497</v>
       </c>
       <c r="C250"/>
       <c r="D250" t="s">
         <v>498</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B251" t="s">
         <v>499</v>
       </c>
       <c r="C251"/>
       <c r="D251" t="s">
         <v>500</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B252" t="s">
         <v>501</v>
       </c>
       <c r="C252"/>
       <c r="D252" t="s">
         <v>502</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B253" t="s">
         <v>503</v>
       </c>
       <c r="C253"/>
       <c r="D253" t="s">
         <v>504</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B254" t="s">
         <v>505</v>
       </c>
       <c r="C254"/>
       <c r="D254" t="s">
         <v>506</v>
       </c>
       <c r="E254"/>
       <c r="F254" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B255" t="s">
         <v>507</v>
       </c>
       <c r="C255"/>
       <c r="D255" t="s">
         <v>508</v>
       </c>
       <c r="E255"/>
       <c r="F255" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B256" t="s">
         <v>509</v>
       </c>
       <c r="C256"/>
       <c r="D256" t="s">
         <v>510</v>
       </c>
       <c r="E256"/>
       <c r="F256" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B257" t="s">
         <v>511</v>
       </c>
       <c r="C257"/>
       <c r="D257" t="s">
         <v>512</v>
       </c>
       <c r="E257"/>
       <c r="F257" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B258" t="s">
         <v>513</v>
       </c>
       <c r="C258"/>
       <c r="D258" t="s">
         <v>514</v>
       </c>
       <c r="E258"/>
       <c r="F258" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B259" t="s">
         <v>515</v>
       </c>
       <c r="C259"/>
       <c r="D259" t="s">
         <v>516</v>
       </c>
       <c r="E259"/>
       <c r="F259" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B260" t="s">
         <v>517</v>
       </c>
       <c r="C260"/>
       <c r="D260" t="s">
         <v>518</v>
       </c>
       <c r="E260"/>
       <c r="F260" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B261" t="s">
         <v>519</v>
       </c>
       <c r="C261"/>
       <c r="D261" t="s">
         <v>520</v>
       </c>
       <c r="E261"/>
       <c r="F261" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6">
+      <c r="A262" t="s">
+        <v>479</v>
+      </c>
+      <c r="B262" t="s">
+        <v>521</v>
+      </c>
+      <c r="C262"/>
+      <c r="D262" t="s">
+        <v>522</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>