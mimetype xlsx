--- v0 (2025-10-18)
+++ v1 (2026-06-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CMIRA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina</t>
   </si>
   <si>
     <t>* Ülgentürk S, Ercan C, Yaşar B, Kaydan MB (2022) Checklist of Turkish Coccoidea (Hemiptera: Sternorryncha) species. Trakya University Journal of Natural Sciences 23(Special Issue), S113-S129. https://doi.org/10.23902/trkjnat.1123152</t>
   </si>
   <si>
@@ -96,50 +96,59 @@
   <si>
     <t>Oncometopia orbona</t>
   </si>
   <si>
     <t>* Turner WF (1959) Life histories and behavior of five insect vectors of phony peach disease. Technical Bulletin no. 1188. US Department of Agriculture. 28 pp.
 ------- as food plant of Oncometopia undata.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
+  </si>
+  <si>
+    <t>TRV000</t>
+  </si>
+  <si>
+    <t>Tobravirus tabaci</t>
+  </si>
+  <si>
+    <t>* Maclot F, Fanelli L, Faure C, Marais A, Candresse T (2026) First report of tobacco rattle virus infecting ornamental paeony and trumpet creeper in France. New Disease Reports 53(2), e70121. https://doi.org/10.1002/ndr2.70121</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* EFSA (2020) Scientific report on the update of the Xylella spp. host plant database – systematic literature search up to 30 June 2019. EFSA Journal 18(4), 6114, 61 pp. https://doi.org/10.2903/j.efsa.2020.6117
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies unknown.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -454,51 +463,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="300.784" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -592,50 +601,64 @@
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">