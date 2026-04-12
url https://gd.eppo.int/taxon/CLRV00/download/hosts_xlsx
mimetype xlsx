--- v1 (2026-03-23)
+++ v2 (2026-04-12)
@@ -12,77 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CLRV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>* Reinhold LA, Pscheidt JW (2023) Diagnostic and historical surveys of Sweet Cherry (Prunus avium) virus and virus-like diseases in Oregon. Plant Disease 107(3), 633-643.</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>ATICH</t>
+  </si>
+  <si>
+    <t>Actinidia chinensis</t>
+  </si>
+  <si>
+    <t>* Türkmen Y, Yiğit M (2025) Kivilerde Görülen Virüs Hastalıkları. [Virus Diseases of Kiwifruit] Turkish Journal of Agriculture-Food Science and Technology 13(6), 1686-1693. https://doi.org/10.24925/turjaf.v13i6.1686-1693.7523</t>
   </si>
   <si>
     <t>AILAL</t>
   </si>
   <si>
     <t>Ailanthus altissima</t>
   </si>
   <si>
     <t>* Olmedo-Velarde A, Tannieres M, Kashefi J, Shakhzadyan H, Breugnot D, Heck ML (2026) First report of cherry leafroll virus infecting tree of heaven (Ailanthus altissima), detected in Greece. Plant Disease (early view) https://doi.org/10.1094/PDIS-02-26-0343-PDN</t>
   </si>
   <si>
     <t>BETPE</t>
   </si>
   <si>
     <t>Betula pendula</t>
   </si>
   <si>
     <t>* Gilles S, Meinzer M, Landgraf M, Kolek F, von Bargen S, Pack K, Charalampopoulos A, Ranpal S, Luschkova D, Traidl-Hoffmann C, Jochner-Oette S (2023) Betula pendula trees infected by birch idaeovirus and cherry leaf roll virus: impacts of urbanisation and NO2 levels. Environmental Pollution 327, 121526.</t>
   </si>
   <si>
     <t>CIPBE</t>
   </si>
   <si>
     <t>Carpinus betulus</t>
   </si>
@@ -178,60 +187,78 @@
     <t>RUBFR</t>
   </si>
   <si>
     <t>Rubus fruticosus</t>
   </si>
   <si>
     <t>* Büttner C, von Bargen S, Bandte M, Myrta A (2011) Cherry leaf roll virus. In Hadidi A, Barba M, Candresse T, Jelkmann W (eds) Virus and Virus-Like Diseases of Pome and Stone Fruits. APS, USA, pp 119-125.
 ------- Blackberry.</t>
   </si>
   <si>
     <t>RUBID</t>
   </si>
   <si>
     <t>Rubus idaeus</t>
   </si>
   <si>
     <t>SAMNI</t>
   </si>
   <si>
     <t>Sambucus nigra</t>
   </si>
   <si>
     <t>* Mishchenko L, Dunich A, Dashchenko A, Kozub N, Hlushchenko L (2022) Screening of cherry leaf roll virus in Sambucus nigra plants in Ukraine. Quarantine and Plant Protection (3), 11-14. https://doi.org/10.36495/2312-0614.2022.3.11-14</t>
   </si>
   <si>
+    <t>SOLAK</t>
+  </si>
+  <si>
+    <t>Solanum acaule</t>
+  </si>
+  <si>
+    <t>* Crosslin JM, Eastwell KC, Davitt CM, Abad JA (2010) First report of seedborne Cherry leaf roll virus in wild potato, Solanum acaule, from South America. Plant Disease. 94 (6), 782-783. https://doi.org/10.1094/PDIS-94-6-0782C</t>
+  </si>
+  <si>
     <t>SOUAU</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>SYRVU</t>
   </si>
   <si>
     <t>Syringa vulgaris</t>
+  </si>
+  <si>
+    <t>TOPMA</t>
+  </si>
+  <si>
+    <t>Tropaeolum majus</t>
+  </si>
+  <si>
+    <t>* Marais A, Faure C, Candresse T, Hullé M (2010) First report of nasturtium as a natural host of Cherry leaf roll virus on Amsterdam Island. Plant Disease 94 (4), 477. https://doi.org/10.1094/PDIS-94-4-0477B</t>
   </si>
   <si>
     <t>ULMAM</t>
   </si>
   <si>
     <t>Ulmus americana</t>
   </si>
   <si>
     <t>VACDA</t>
   </si>
   <si>
     <t>Vaccinium darrowii</t>
   </si>
   <si>
     <t>* Woo EN, Ward LI, Pearson MN (2013) First report of Cherry leaf roll virus in Vaccinium darrowii. New Disease Reports 27, 16. http://dx.doi.org/10.5197/j.2044-0588.2013.027.016]</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
   <si>
     <t>* Martelli GP (2017) An overview of grapevine viruses, viroids and the diseases they cause. In: Meng B, Martelli GP, Golino DA, Fuchs M (eds), Grapevine Viruses: Molecular Biology, Diagnostics and Management, Springer pp.31-46.</t>
   </si>
@@ -559,51 +586,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="360.912" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -654,303 +681,345 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">