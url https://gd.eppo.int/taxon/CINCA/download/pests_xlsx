--- v0 (2025-10-16)
+++ v1 (2026-05-26)
@@ -12,62 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CINCA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021
+-------considers that it is only a host of Pochazia chinensis
+* Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.
+* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* Cioffi M, Cornara D, Corrado I, Jansen MGM &amp; Porcelli F (2013) The status of Aleurocanthus spiniferus from its unwanted introduction in Italy to date. Bulletin of Insectology 66, 273-281.</t>
   </si>
   <si>
     <t>TOXOCI</t>
   </si>
   <si>
     <t>Aphis citricidus</t>
   </si>
   <si>
     <t>* Michaud JP (1998) A review of the literature on Toxoptera citricida (Kirkaldy) (Homoptera: Aphididae). Florida Entomologist 81(1), 37-61.</t>
   </si>
   <si>
     <t>APRIGE</t>
   </si>
@@ -202,60 +217,50 @@
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTRA</t>
   </si>
   <si>
     <t>Phytophthora ramorum</t>
   </si>
   <si>
     <t>* Cave GL, Randall-Schadel B &amp; Redlin SC (2008) Risk analysis for Phytophthora ramorum Werres, de Cock &amp; Man in’t Veld, causal agent of sudden oak death, ramorum leaf blight, and ramorum dieback. US Department of Agriculture, Animal and Plant Health Inspection Service, Raleigh, NC. USDA (2010) Phytophthora ramorum Werres, de Cock &amp; Man in’t Veld. Pest Risk Assessment for Oregon. https://static1.squarespace.com/static/58740d57579fb3b4fa5ce66f/t/599dec4b2994ca3914cdde86/1503521868110/Pram_PRA_OR_11192010.pdf 
 * Rooney-Latham S, Honeycutt E, Ochoa J, Grünwald NJ &amp; Blomquist CL (2013) First report of camphor tree (Cinnamomum camphora) as a host of Phytophthora ramorum. Plant Disease 97(10), 1377.</t>
   </si>
   <si>
     <t>POCZCH</t>
   </si>
   <si>
     <t>Pochazia chinensis</t>
   </si>
   <si>
     <t>* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
-  </si>
-[...8 lines deleted...]
-* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>PSEYPE</t>
   </si>
   <si>
     <t>Pseudacysta perseae</t>
   </si>
   <si>
     <t>* INTERNET (last retrieved 2023-04)
 - University of Florida (US). Featured Creatures. Pseudacysta perseae (Heidemann) (Insecta: Hemiptera: Tingidae). Avocado lace bug. https://entnemdept.ufl.edu/creatures/fruit/avocado_lace_bug.htm
 * Morales Romero L, Grillo Ravelo H (2020) [The avocado lace bug: Pseudacysta perseae (Heid.) (Hemiptera: Tingidae). Bioecology and biological control in Cuba]. Centro Agricola 47, 59-62 (in Spanish).</t>
   </si>
   <si>
     <t>PSDTWA</t>
   </si>
   <si>
     <t>Pseudotheraptus wayi</t>
   </si>
   <si>
     <t>STENCA</t>
   </si>
   <si>
     <t>Stenoma catenifer</t>
   </si>
   <si>
@@ -621,424 +626,424 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="605.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D7"/>
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">